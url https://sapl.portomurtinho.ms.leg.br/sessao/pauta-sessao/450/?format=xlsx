--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -10,90 +10,90 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="43">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Nelson Cintra - Prefeito</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação, aprovado_x000D_
 por meio da Lei nº 1.569, de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>Projeto de Lei aprovado em primeira votação.</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar - Executivo nº 2 de 2026</t>
-[...2 lines deleted...]
-    <t>‘’ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N° 007, DE 19 DE SETEMBRO DE 2002, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS EM EDUCAÇÃO PÚBLICA MUNICIPAL DE PORTO MURTINHO/MS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
+    <t>Projeto de Lei Complementar - Executivo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>“ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº. 007, DE 19 DE SETEMBRO DE 2002, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS EM EDUCAÇÃO PUBLICA MUNICIPAL DE PORTO MURTINHO – MS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>Entrada do Projeto de Lei</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 37 de 2026</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
     <t>Indica a Presidente do Poder Legislativo Municipal de Porto Murtinho – MS, senhora Sirley Pacheco, viabilidade técnica para inclusão de placas e sinalizações obrigatórias destinadas a Pessoas com Deficiência (PcD) e Idosos, na área de estacionamento do referido órgão público.</t>
   </si>
   <si>
     <t>Encaminhamento de matéria legislativa</t>
   </si>
   <si>
     <t>Indicação nº 38 de 2026</t>
   </si>
   <si>
     <t>1.	Tapa buracos com Massa Asfáltica de maneira urgente as seguintes ruas: _x000D_
 	Rua 15 de Novembro no Bairro Dom Pepe; _x000D_
@@ -142,50 +142,59 @@
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, juntamente com o Secretário Municipal de Obras, que seja realizada, com a máxima urgência, a manutenção da Rua 8, localizada no bairro Dom Pepe, a qual se encontra em estado lastimável.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 48 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, bem como à Secretaria competente, que seja realizada, com urgência, a limpeza do canal do valetão localizado na Rua Pantanal, no bairro Cohab</t>
   </si>
   <si>
     <t>Indicação nº 49 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal e ao Secretário de Obras, Senhor Alexandre Viana, que seja realizado, com urgência a colocação das grades de proteção nas bocas de lobo que se encontram abertas na Rua 15 de Novembro, bairro VL Celia e na rua Afonso pena esquina com Coronel Ponce</t>
   </si>
   <si>
     <t>Indicação nº 50 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, Nelson Cintra Ribeiro, ao Secretário de Obras, Senhor Alexandre Viana, que seja enviado uma cópia ao Gerente de Habitação, o senhor Carlos Poletto._x000D_
 Que seja feita a advertência aos moradores que ganharam as casinhas e não estão cuidando do seu quintal e para queles que ganharam a casa e não entraram nela. Para que seja feita a limpeza do mesmo, que vem trazendo bastante transtorno aos moradores e também fazendo com que esses locais virem morada de bichos e animais Peçonhentos, como cobras e ratos e etc.</t>
+  </si>
+  <si>
+    <t>Indicação nº 39 de 2026</t>
+  </si>
+  <si>
+    <t>Ana Paula Bittencourt</t>
+  </si>
+  <si>
+    <t>INDICA O CASCALHAMENTO DA RUA TENENTE ANTÔNIO JOÃO, ESQUINA COM A ESCOLA ESTADUAL JOSÉ BONIFÁCIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -477,51 +486,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="48.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -533,51 +542,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4154</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>4206</v>
+        <v>4158</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>4204</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
@@ -748,50 +757,70 @@
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>4218</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>4207</v>
+      </c>
+      <c r="B14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">