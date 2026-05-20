--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -10,176 +10,188 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="46">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
     <t>Institui a Implantação de Política Municipal de Lixeiras Ecológicas nas repartições públicas e praças públicas do Município de Porto Murtinho, Estado de Mato Grosso do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>Entrada do Projeto de Lei</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>Nelson Cintra - Prefeito</t>
   </si>
   <si>
     <t>Concede revisão salarial aos servidores públicos municipais do grupo do Magistério e dá outras providências .</t>
   </si>
   <si>
-    <t>Projeto de Lei aprovado em segunda votação.</t>
+    <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 28 de 2026</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
     <t>Solicito que seja realizado, com urgência, o serviço de limpeza e desobstrução do canal de macrodrenagem (valetão) localizado na Avenida Laranjeiras, nas proximidades do bairro Jóquei Club. A referida solicitação se faz necessária devido ao acúmulo de lixo, entulhos e vegetação no local, o que tem dificultado o escoamento adequado das águas pluviais, podendo causar alagamentos, mau cheiro e transtornos aos moradores e transeuntes da região.</t>
   </si>
   <si>
     <t>Encaminhamento de matéria legislativa</t>
   </si>
   <si>
     <t>Indicação nº 29 de 2026</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de manutenção de iluminação pública na Rua 13 de Junho, esquina com a Rua José Bonifácio, tendo em vista que a falta de iluminação no local pode ocasionar acidentes envolvendo ciclistas e pedestres que transitam pela via. Ressalta-se ainda que a iluminação pública é fundamental para garantir mais segurança, visibilidade e tranquilidade à população que utiliza o local, especialmente no período noturno.</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 1 de 2026</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO AO SENHOR OSVALDO ANASTÁCIO FILHO EM SUA PESSOA E TODA EQUIPE QUE COMPÕE A GERÊNCIA DE TRÂNSITO EM RECONHECIMENTO E AGRADECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO POR MEIO DA GERÊNCIA DE TRÂNSITO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Não informada</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicação nº 30 de 2026</t>
   </si>
   <si>
     <t>Sirley Pacheco</t>
   </si>
   <si>
     <t>Indico que seja acionada a Secretaria Municipal de Obras, Habitação e Serviços Públicos, para que sejam tomadas providências urgentes para a limpeza e manutenção do Cemitério Municipal. Tendo em vista a grande quantidade de mato e a necessidade de conservação adequada do local.</t>
   </si>
   <si>
     <t>Indicação nº 31 de 2026</t>
   </si>
   <si>
     <t>Elisangela Correa</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal Nelson Cintra Ribeiro, e a Secretaria de Obras, Habitação e Serviços Públicos, que seja realizado o serviço de manutenção e recuperação de um buraco na Rua Luís de Albuquerque esquina com escola Nossa Senhora Cacupé, onde há um grande buraco na via, oferecendo risco à segurança de alunos, pais, professores e demais que transitam pelo local.</t>
   </si>
   <si>
     <t>Indicação nº 32 de 2026</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, nos termos regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria Municipal de Obras ou setor competente, que seja providenciado o conserto e fechamento das boca de lobo abertas localizada na Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>Indicação nº 34 de 2026</t>
   </si>
   <si>
     <t>Marcela Quinones</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro e ao gerente de trânsito o senhor Oswaldo Anastácio Filho, que seja estudada a possibilidade de se tornar mão única a rua em frente à escola Thomaz Laranjeiras</t>
   </si>
   <si>
     <t>Indicação nº 35 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro, e ao Secretário Municipal de Obras, que seja colocada como uma das prioridades, dentro dos próximos projetos de pavimentação asfáltica do município, a realização de asfalto de qualidade na Rua Capitão Cantalice, via que dá acesso a diversos bairros da cidade.</t>
   </si>
   <si>
     <t>Indicação nº 36 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro, e ao secretário de Obras, Alexandre Viana, que seja realizada a manutenção na Rua Luiz de Albuquerque, na altura do nº 584, onde se encontra uma grande cratera.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 1 de 2026</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Lenilda Bezerra da Silva dos Santos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>Ana Paula Bittencourt</t>
+  </si>
+  <si>
+    <t>INDICA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NA RUA CAPITÃO CANTALICE.</t>
+  </si>
+  <si>
+    <t>Indicação nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA A REALIZAÇÃO DE VISTORIA TÉCNICA E PROVIDÊNCIAS PARA CONTER A EROSÃO NO VALETÃO PRÓXIMO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E EM OUTROS PONTOS DA AVENIDA LARANJEIRAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -471,62 +483,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="35.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4189</v>
@@ -602,191 +614,231 @@
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>4193</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>4192</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
         <v>25</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>4194</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>4195</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>4198</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
         <v>33</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>34</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>4199</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
         <v>36</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>4200</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
         <v>38</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>4201</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>4238</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>4239</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>