--- v0 (2026-03-10)
+++ v1 (2026-04-27)
@@ -10,123 +10,148 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="31">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>Nelson Cintra - Prefeito</t>
   </si>
   <si>
     <t>Concede revisão salarial aos servidores públicos municipais do grupo do Magistério e dá outras providências .</t>
   </si>
   <si>
-    <t>Projeto de Lei aprovado em primeira votação.</t>
+    <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
     <t>Solicito, com urgência, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, a realização de manutenção e reparos na ponte que dá acesso ao Bairro Dom Pepe. A referida estrutura encontra-se em condições inseguras, apresentando diversas madeiras danificadas, soltas e desniveladas, o que tem causado transtornos à população e representa sério risco à segurança de pedestres, ciclistas e motoristas que utilizam o local diariamente._x000D_
 Destaca-se, ainda, que muitos alunos transitam pela ponte para ter acesso à escola, o que torna a situação ainda mais preocupante, exigindo providências imediatas para evitar acidentes e garantir a segurança de todos.</t>
   </si>
   <si>
     <t>Encaminhamento de matéria legislativa</t>
   </si>
   <si>
     <t>Indicação nº 21 de 2026</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a readequação do PCCR da Educação, com enquadramento dos Auxiliares de Serviços Educacionais (ASEs), em conformidade com a Lei nº 15.326, de 6 de janeiro de 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Indicação aprovada pelo vereadores em Plenário. </t>
   </si>
   <si>
     <t>Indicação nº 27 de 2026</t>
   </si>
   <si>
     <t>Marcela Quinones</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro, e à Secretaria Municipal de Saúde Rita de Cassia Padilha. Que seja estudada a possibilidade de instalar o sistema de internet via satélite Starlink no Hospital Municipal e nos Postos de Saúde do município, com o objetivo de melhorar a conectividade, a eficiência dos atendimentos e a qualidade dos serviços prestados à população.</t>
   </si>
   <si>
-    <t>Não informada</t>
+    <t>Requerimento nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Elisangela Correa</t>
+  </si>
+  <si>
+    <t>Com fundamento no art. 31 da Constituição da República Federativa do Brasil de 1988, no art. 37, caput e inciso XVI, da mesma Carta Magna, bem como no art. 199 da Lei Complementar Municipal nº 77/2022 (Estatuto dos Servidores Públicos do Municipio de Porto Murtinho), vêm, respeitosamente, requerer que seja encaminhado expediente ao Senhor Prefeito Municipal para que preste as seguintes informações:_x000D_
+Sobre a acumulação de Secretarias_x000D_
+1.Qual o fundamento legal que autoriza a Sra. Rita de Cássia Padilha a exercer cumulativamente o cargo de Secretária Municipal de Educação e o cargo de Secretária Municipal de Saúde (ainda que este em caráter interino);_x000D_
+2. Qual o fundamento legal que autoriza a Sra. Isabel Froes a exercer cumulativamente o cargo de Secretária Municipal de Finanças e o cargo de Secretária Municipal de Esporte (ainda que um deles em caráter interino);_x000D_
+3. Encaminhar cópia integral dos decretos/portarias de nomeação e dos atos administrativos que designaram as referidas...</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>Ana Paula Bittencourt</t>
+  </si>
+  <si>
+    <t>INDICA O CASCALHAMENTO NA RUA CARANDÁ, BAIRRO COHAB.</t>
+  </si>
+  <si>
+    <t>Indicação nº 65 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA A PRORROGAÇÃO DO CONCURSO PÚBLICO REALIZADO NO ANO DE 2024 PELO MUNICÍPIO DE PORTO MURTINHO/MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -418,51 +443,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -529,51 +554,111 @@
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4188</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>4202</v>
+      </c>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
         <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>4237</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>4242</v>
+      </c>
+      <c r="B8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>