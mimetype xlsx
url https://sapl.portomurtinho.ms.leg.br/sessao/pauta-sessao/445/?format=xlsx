--- v0 (2026-03-10)
+++ v1 (2026-04-27)
@@ -46,96 +46,99 @@
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Nelson Cintra - Prefeito</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação, aprovado_x000D_
 por meio da Lei nº 1.569, de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>Entrada do Projeto de Lei</t>
   </si>
   <si>
+    <t>Projeto de Lei Ordinária - Executivo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigação de limpeza e manutenção de terrenos urbanos, estabelece a competência para sua fiscalização, define as responsabilidades dos agentes públicos e mantém as sanções já previstas na legislação municipal, no âmbito do Município de Porto Murtinho, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Executivo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>“ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº. 007, DE 19 DE SETEMBRO DE 2002, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS EM EDUCAÇÃO PUBLICA MUNICIPAL DE PORTO MURTINHO – MS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>“ALTERA A REDAÇÃO DO ARTIGO 95 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>Mensagem de Veto. nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL DO PODER EXECUTIVO MUNICIPAL, AO PROJETO DE LEI Nº. 036/2025, DE AUTORIA DO VEREADOR DR. ANTÔNIO QUE “INSTITUI O CONSELHO MUNICIPAL DE POLITICAS SOBRE DROGAS – COMAD DO MUNICIPIO DE PORTO MURTINHO - MS, REVOGA A LEI Nº. 1.238, DE 9 DE SETEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mensagem de veto </t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>MD - Mesa Diretora</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DE PORTO MURTINHO – MS, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O REAJUSTE DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO MURTINHO – MS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária - Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>Concede revisão salarial aos servidores públicos municipais do grupo do Magistério e dá outras providências .</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária - Executivo nº 3 de 2026</t>
-[...38 lines deleted...]
-    <t>“DISPÕE SOBRE O REAJUSTE DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO MURTINHO – MS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+    <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Elisangela Correa</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras, há viabilidade de realização de tapa buraco da rua Cel. Alfredo Pinto Bairro: Centro (Rua de esquina com a rua Capitão Cantalice e Rua de esquina com a Presidente Vargas) pois elas se encontram intransitáveis pela quantidade de buracos.</t>
   </si>
   <si>
     <t>Encaminhamento de matéria legislativa</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal Nelson Cintra Ribeiro, e a Secretaria de Obras, Habitação e Serviços Públicos, a limpeza do Canal de Macro drenagem (valetão).</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
@@ -202,53 +205,50 @@
 A presente solicitação atende ao apelo dos moradores locais, que enfrentam dificuldades de acesso, haja vista que se encontra com muitos buracos com difícil trafegabilidade a segurança dos pedestres e motoristas. _x000D_
 Desta forma encaminho esta indicação ao executivo, que por medida de evidente interesse público, conto com a costumeira atenção do Executivo e da Secretaria competente.</t>
   </si>
   <si>
     <t>Indicação nº 11 de 2026</t>
   </si>
   <si>
     <t>INDICA O CASCALHAMENTO E PATROLAMENTO NA RUA KADIWÉU E RUA FRANCISCO DE OLIVEIRA._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A presente solicitação atende ao apelo dos moradores das referidas vias, que enfrentam constantes dificuldades de acesso, tendo em vista a grande quantidade de buracos, o que compromete a trafegabilidade e coloca em risco a segurança de pedestres e motoristas._x000D_
 Ressalta-se que na Rua Kadiwéu está localizada a EMEI Primeiros Passos, onde, mesmo em trecho asfaltado, há formação de poças de água e buracos em frente à unidade escolar, situação que se agrava no período chuvoso, prejudicando alunos, pais e servidores._x000D_
 Da mesma forma, na Rua Francisco de Oliveira, há um grande buraco em frente à Casa Lar Eliane Rios, conforme demonstrado em anexo, evidenciando a deterioração da via e a necessidade urgente de manutenção._x000D_
 Diante do exposto, encaminho a presente Indicação ao Executivo Municipal, por se tratar de medida de evidente interesse público, contando com a costumeira atenção do Prefeito e da</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>JUSTIFICATIVA_x000D_
 A presente solicitação se faz necessária diante das condições atuais da unidade escolar. A cerca da escola apresenta diversos furos e cortes, deixando o terreno aberto, o que possibilita a entrada de pessoas durante os finais de semana, comprometendo a segurança do patrimônio público. Além disso, tal situação representa risco aos alunos, que, mesmo sob vigilância constante dos profissionais da educação, podem ficar vulneráveis diante da estrutura danificada._x000D_
 Quanto à roçada e ao rastelamento frequente do terreno, a medida é essencial para evitar o crescimento excessivo de mato e o acúmulo de lixo, prevenindo a presença de animais peçonhentos e outros riscos à saúde das crianças. Ressalta-se que a escola atualmente atende um número maior de alunos, o que torna ainda mais necessária a manutenção constante do espaço, garantindo um ambiente limpo, seguro e adequado ao desenvolvimento escolar._x000D_
 Diante do exposto, encaminho a presente Indicação ao Executivo Municipal, por se tra</t>
-  </si>
-[...1 lines deleted...]
-    <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 14 de 2026</t>
   </si>
   <si>
     <t>Marcela Quinones</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro e ao secretário de obras Alexandre Viana, que seja feita a manutenção por meio da poda das arvores que se encontram ao longo da AV. Laranjeiras. Pois as mesmas estão atrapalhando a visibilidade de quem trafega pelas ruas que fazem cruzamento com a avenida. Podendo causar assim transtornos aos motoristas e até mesmo de pedestres que precisem ocupar as vias.</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro e ao secretário de obras que seja feito a patrolagem e cascalhamento e também estudada a possibilidade de se colocar um tubo de drenagem na Colônia Ingazeira mais especificamente em frente à escola, onde há um grande desnivelamento na via, o que vem causando diversos transtornos aos moradores da localidade, bem como dificuldades de acesso e riscos à segurança de pedestres e veículos.</t>
   </si>
   <si>
     <t>Indicação nº 15 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro e ao secretário de obras Alexandre Viana, que seja feita o recapeamento do asfalto e dos buracos no bairro Dom Pepe</t>
   </si>
   <si>
     <t>Indicação nº 16 de 2026</t>
   </si>
@@ -629,546 +629,546 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4154</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>4156</v>
+        <v>4157</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>4157</v>
+        <v>4158</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>4158</v>
+        <v>4159</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>4159</v>
+        <v>4161</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>4161</v>
+        <v>4163</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>4163</v>
+        <v>4164</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>4164</v>
+        <v>4156</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>4146</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>4147</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>4148</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>4149</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>4151</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>4153</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>4162</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>4166</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>4167</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>4168</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>4169</v>
       </c>
       <c r="B20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>4170</v>
       </c>
       <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>4146</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>4172</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>4171</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>4173</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>65</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>4174</v>
       </c>
       <c r="B26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C26" t="s">
         <v>66</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" t="s">
         <v>67</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>4175</v>
       </c>
       <c r="B27" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="D27" t="s">
         <v>60</v>
       </c>
       <c r="E27" t="s">
         <v>69</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>