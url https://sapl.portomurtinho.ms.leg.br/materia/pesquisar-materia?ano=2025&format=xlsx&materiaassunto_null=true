--- v1 (2026-02-16)
+++ v2 (2026-04-11)
@@ -54,5957 +54,5957 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3589/digitalizar0034.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3589/digitalizar0034.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva n. 001, de 26 de fevereiro de 2025, que acrescenta o parágrafo único no art. 3 do Projeto de Lei n. 001/2025</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Alessandro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/emenda_aditiva_001_-_mulheres.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/emenda_aditiva_001_-_mulheres.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva n° 001, de 14 de março de 2025, que acrescenta o parágrafo 4° no Artigo 1° do Projeto de Lei n° 001/2025.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dra Carla Mayara</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Aditiva n°001, de 31 de março de 2025, que acrescenta o Parágrafo Único, Art. 3°, do Projeto de Lei n° 001/2025 que "Dispõe sobre a criação da Juventude no município de Porto Murtinho - MS e dá outras providências."</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/emenda_aditiva_ao_pl_004_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/emenda_aditiva_ao_pl_004_de_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n°. 001, de 26 de agosto de 2025, que acrescenta o § 4° da redação no Art. 114 do Projeto de Lei Complementar n°. 004/2025.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/emenda_aditiva_n5_-_prof_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/emenda_aditiva_n5_-_prof_alessandro.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n°001, de 06 de outubro de 2025, que acrescenta o parágrafo único ao Artigo 1° do Projeto de Lei n°021/2025.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Rodrigo Fróes, Ana Paula Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/emenda_01_-_rodrigo_froes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/emenda_01_-_rodrigo_froes.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n°  007/2025 "Altera o Projeto de Lei n° 007/2025 para autorizar o Município de Porto Murtinho - MS a ceder veículo oficial para transporte de equipamentos de todas as modalidades esportivas vinculadas a federações oficiais reconhecidas e dá outras providências."</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3705/emenda_modificativa_no2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3705/emenda_modificativa_no2.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 001, de 14 de abril de 2025, acrescenta um § ao art. 1º, do Projeto de Lei nº 004/2025.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3943/emenda_modificativa_pl_016_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3943/emenda_modificativa_pl_016_de_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n.001, de 26 de agosto de 2025, que altera a redação do art. 4° do Projeto de Lei n. 016/2025.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4139/pl_no_1.871_vereador_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4139/pl_no_1.871_vereador_alessandro.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Ordinária nº 1.871 de 07 de julho de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_n._001-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_n._001-2025.pdf</t>
   </si>
   <si>
     <t>Neste termo indica: Ao Executivo Municipal celebrar um termo de parceria com a Assomasul para possibilitar a participação de servidores do Município ao Programa ASSOMASUL ITAIPU 4.0 cujo objetivo desse é capacitar por meio de cursos de pós-graduação em áreas estratégicas da administração pública.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_n._002-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_n._002-2025.pdf</t>
   </si>
   <si>
     <t>Neste termo indico: Instalação de luminárias com lâmpadas de LED na rede de iluminação pública próximo e nos entornos do “Terminal Portuário FV Cereais” e patrolamento da via pública próximo a ele.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>Ana Paula Bittencourt, Elbio da Twister, Rodrigo Fróes, Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3569/indicacao_001.2025_-_ana_bit.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3569/indicacao_001.2025_-_ana_bit.pdf.pdf</t>
   </si>
   <si>
     <t>O objetivo dessa indicação é ampliar e qualificar a oferta de serviços odontológicos especializados à população, garantindo atendimento integral conforme os princípios do Sistema Único de Saúde (SUS). Nosso município, com menos de 20 mil habitantes e uma cobertura da Atenção Primária à Saúde (APS) superior a 75%, necessita dessa iniciativa para suprir a demanda existente na área de saúde bucal._x000D_
 Dessa forma, é possível a contratação de duas especialidades odontológicas, com carga horária semanal de 15 (quinze) horas cada, sendo elas: endodontia e cirurgias oral menor. O custeio mensal será de R$ 7.200,00, acrescido de R$ 1.800,00 mensais caso sejam cumpridos os indicadores do painel de desempenho._x000D_
 Adicionalmente, o município receberá um repasse de R$ 24.000,00 para a implantação do serviço, recurso que poderá ser utilizado para a aquisição dos materiais necessários, sem gerar ônus ao orçamento municipal.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>Ana Paula Bittencourt</t>
   </si>
   <si>
     <t>Considerando o crescimento significativo no número de atendimentos relacionados a transtornos mentais e dependência química no município. Ao qual muitos cidadãos estão sendo encaminhados para tratamento em clínicas particulares, gerando despesas mensais para a Prefeitura e sobrecarregando os cofres públicos;_x000D_
 À necessidade de um atendimento especializado, contínuo e humanizado para pessoas com transtornos mentais, garantindo o direito ao tratamento adequado dentro do próprio município; desta forma a implantação de um Centro de Atenção Psicossocial (CAPS) contribuirá para a melhoria da qualidade de vida dos pacientes e de seus familiares, além de otimizar os recursos públicos destinados à saúde mental;_x000D_
 Requeiro que a Secretaria Municipal de Saúde realize estudos técnicos e tome as providências necessárias para a implantação de um CAPS no município, conforme as diretrizes da Política Nacional de Saúde Mental e os critérios do Ministério da Saúde.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>Dr. Antônio</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_revogar_decreto.jpeg1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_revogar_decreto.jpeg1.pdf</t>
   </si>
   <si>
     <t>Revogar ou modificar o Decreto nº15.353, de 29 de abril de 2024, especificamente no Art. 4º, parágrafo 3º, que estabelece a obrigatoriedade de inclusão do Código Internacional de Doenças (CID) nos atestados médicos apresentados por servidores municipais.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3575/indicacao_n._003-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3575/indicacao_n._003-2025.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza do acostamento da pista do Anel Viário de Acesso ao Terminal Portuário FV- Cereais.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Elisangela Correa</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3577/indicacao_casas_populares.jpeg1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3577/indicacao_casas_populares.jpeg1.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito a viabilidade de construções de casas populares para os pescadores, em razão que as famílias não tem ou estão morando em moradias precárias, cidade de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3578/indicacao_casacalhamento_e_patrolamento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3578/indicacao_casacalhamento_e_patrolamento.pdf</t>
   </si>
   <si>
     <t>Indico que a Secretaria Municipal de Obras realize patrolamento e cascalhamento da rua Luiz de Albuquerque ( entre a esquina da Pousada da Sra. Carla, bairro: Centro), nesta cidade de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_sede_associacao.jpeg1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_sede_associacao.jpeg1.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal Nelson Cintra Ribeiro, a construção da sede da Associação de Pescadores z6 murtinhense , na cidade de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_003.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_003.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>Considerando a importância do Ginásio de Esportes Mário Andrezza para a prática esportiva, lazer e promoção de atividades culturais e sociais no município. Haja vista que a estrutura do referido ginásio se encontra abandonada há vários anos, apresentando condições precárias que impossibilitam seu uso adequado pela população;_x000D_
 Este local já foi palco de grandes eventos esportivos, culturais e comunitários, reunindo atletas, estudantes e moradores, e que sua recuperação proporcionará novamente um espaço adequado para a realização dessas atividades. Tendo em vista a necessidade de oferecer um espaço seguro e estruturado para a prática esportiva e demais eventos da comunidade. _x000D_
 Requeiro que seja realizada a reforma do Ginásio de Esportes Mário Andreza, incluindo melhorias na infraestrutura, cobertura, vestiários, iluminação, acessibilidade e demais adequações necessárias ao bom funcionamento do local.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_004.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_004.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico ao Executivo Municipal, por meio dos órgãos competentes, que seja realizada ampla divulgação da informação sobre a nova alteração do CEP no município de Porto Murtinho._x000D_
 A partir da presente alteração, o município passará a utilizar o CEP por logradouro, ou seja, cada logradouro (rua, avenida, alameda, viela, travessa, etc.) fará uso de um CEP exclusivo. Além disso, cada bairro contará com uma faixa de CEP própria, organizada em um intervalo sequencial de numeração específico._x000D_
 Diante da relevância desta mudança para a organização e eficiência dos serviços postais, a presente indicação tem por objetivo garantir que esta informação oficial seja amplamente divulgada à população por meio das mídias da Prefeitura Municipal de Porto Murtinho, incluindo redes sociais, site oficial e canais de comunicação institucionais._x000D_
 _x000D_
 Assim, solicito ao Executivo Municipal que tome as providências necessárias para a efetiva comunicação desta mudança.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3585/indicacao_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3585/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras e Habitação que seja feita uma limpeza na rede de águas da Colônia Cachoeira, segundo os relatos, a água está turva e imprópria para  consumo humano.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretária Municipal de Planejamento e Finanças, com cópia ao gabinete do Prefeito Municipal, para que se iniciem os estudos do impacto financeiro referente ao reajuste salarial dos servidores municipais administrativos, da saúde e todas as demais categorias e envie para esta Casa de Leis o Projeto de Lei para a concessão do reajuste aos servidores municipais.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_03.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indicação do vereador solicitando ao Secretário Municipal de Obras e Habitação que seja  fornecido Equipamentos de Proteção Individual (EPIs), aos coletores de lixo, funcionários que são encarregados da limpeza pública._x000D_
 JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marcela Quinones</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Venho fazer essa indicação, pois assim beneficiaremos a população como um todo._x000D_
 Visando a comunidade, sendo que os dois locais se encontram as escuras e muitas pessoas se aproveitam disso para até mesmo fazer o uso de entorpecentes e vandalismos.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3592/001_indicacao_mq.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3592/001_indicacao_mq.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito juntamente com o secretário de obras, de máxima urgência a reforma da ponte de madeira na Rua 15 de Novembro, que dá acesso ao bairro Parque Residencial Dom PEPE, e da Avenida Laranjeiras.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ana Paula Bittencourt, Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_005.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_005.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÕES DE PATROLAMENTO E MELHORIA DA ILUMINAÇÃO PÚBLICA NA REGIÃO DO KM 06._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 A população residente no KM 06 solicitou a possibilidade de patrolamento no local, especialmente em períodos chuvosos como nos últimos dias. O patrolamento das estradas é essencial para garantir a segurança e a mobilidade dos moradores, bem como para facilitar o acesso de veículos de emergência e transporte público._x000D_
 Além disso, a falta de iluminação pública em certos pontos do KM06 também é uma demanda da população, ao qual tem dificuldade na circulação noturna de pedestres. A instalação de novas lâmpadas de iluminação e a manutenção dos já existentes são medidas urgentes para proporcionar mais segurança e qualidade de vida aos moradores da região.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_-_004-_sirley_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_-_004-_sirley_-_2025.pdf</t>
   </si>
   <si>
     <t>O planejamento para implementar em âmbito do Município a Tarifa Social de Água e Esgoto, conforme a Lei Federal n. 14.898, de 13 de junho de 2024.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_-_005-_sirley_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_-_005-_sirley_-_2025.pdf</t>
   </si>
   <si>
     <t>Os serviços públicos necessários na Rua Sete de Setembro esquina com a João de Oliveira Garcia, próximo ao Posto Murtinhense, a fim de resolver o problemas dessa vias com valetas.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_-_006-_sirley_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_-_006-_sirley_-_2025.pdf</t>
   </si>
   <si>
     <t>O contato com o Governador do Estado de Mato Grosso do Sul, excelentíssimo senhor, Eduardo Ridel, juntamente com a Secretária de Estado e Cidadania Viviane Luiza, para ações de capacitação e independência financeiras para mulheres do Município.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3600/quebramola.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3600/quebramola.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal Nelson Cintra Ribeiro, a construção de um Quebra mola com faixas elevadas em frente à Escola Municipal de Educação Infantil Primeiros Passos (Rua Coronel Ponce, 621, Centro), nesta cidade de Porto Murtinho.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3601/macrodrenagem.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3601/macrodrenagem.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal Nelson Cintra Ribeiro, e a Secretaria de Obras, Habitação e Serviços Públicos, a limpeza do Canal de Macro drenagem (valetão) e que seja feita a manutenções no calçamento e no alambrado de proteção.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_01_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_01_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Cascalhamento na estrada que liga a MS 339 a Aldeia Alves de Barros.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_003.pdf</t>
   </si>
   <si>
     <t>indico ao Prefeito juntamente com o secretário de obras um estudo para colocação novamente da Passarela na AV Laranjeiras.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_004_marcela_quinones.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_004_marcela_quinones.pdf</t>
   </si>
   <si>
     <t>Escoamento de água acumulada na travessia elevada no bairro Vila Célia II e na penúltima rua Blanca Grosso e João Paes de Barro.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3611/pediatra.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3611/pediatra.pdf</t>
   </si>
   <si>
     <t>Indico a Secretária de Saúde Andreara Castro, a contratação de um Pediatra para que seja atendida a demanda do município.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_004-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_004-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação do presente vereador para que  seja realizado o serviço de Cascalhamento e tapa buracona Rua 2, esquina com a rua 8 do bairro Dom Pepe. Devido a chuva a rua está dificultando a trafegabilidade de pedestres, ciclistas e motociclistas.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_01vere_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_01vere_alessandro.pdf</t>
   </si>
   <si>
     <t>Solicitação para intensificar rondas no período noturno nas redondezas do dique em especial atrás do cinema,haja visto que o local está sendo frequentado por menores de idade com intuito de consumir bebidas alcoólicas bem como o consumo de drogas ilícitas.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>•	Solicitação de manutenção na rua Bonifácil Gomes em frente ao quartel da policia militar, a via fica alagada por semanas após dia de chuvas por falta de escoamento da água da chuva.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>•	Solicitação de informação referente a audiência Pública RGF- Do 2 semestre do ano de 2024, bem como todos os arquivos apresentados na referida Audiência Pública.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_04_vere_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_04_vere_alessandro.pdf</t>
   </si>
   <si>
     <t>•	Rebaixamento da rede elétrica  de alta tensão para instalação de iluminação pública nas colônias Ingazeira e colônia Cachoeira do Apa.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_02vere_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_02vere_alessandro.pdf</t>
   </si>
   <si>
     <t>•	Estudo técnico para posterior instalação de redutores de velocidades e faixas de pedestres nas ruas Treze de Junho e Quinze de Novembro.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_03_vere_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_03_vere_alessandro.pdf</t>
   </si>
   <si>
     <t>Informação referente a constante falta de água potável na colônia Ingazeira.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Solicitação de manutenção na rua Bonifácio Gomes em frente ao quartel da policia militar, a via fica alagada por semanas após dia de chuvas por falta de escoamento da agua da chuva.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_10_vere_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_10_vere_alessandro.pdf</t>
   </si>
   <si>
     <t>Na rua treze de junho em frente ao mercado 3J bairro salim cafure, bem como em varias ruas do município existem vários pontos em que as bocas_x000D_
  de lobos encontram se abertas , gerando um risco eminente de acidentes, solicito atenção da secretaria de obras para que solucione o caso o mais breve possível.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_006.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_006.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS COM CASCALHAMENTO NA AVENIDA LARANJEIRAS, ESPECIFICAMENTE EM FRENTE AO RESTAURANTE DO ADILMO E EM FRENTE À SECRETARIA DE ASSISTÊNCIA SOCIAL._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Justifica-se esta indicação em virtude das intensas chuvas recentes, que ocasionaram erosões significativas e crateras nessas localidades, dificultando a trafegabilidade de pedestres e veículos. A precariedade do trecho compromete a segurança da população e prejudica a mobilidade urbana, tornando-se imprescindível a adoção de medidas urgentes para nivelar essas áreas afetadas e garantir um deslocamento adequado e seguro._x000D_
 Dessa forma, solicitamos que sejam realizados os reparos necessários, com a utilização de cascalho para corrigir as irregularidades na via, restabelecendo sua funcionalidade e evitando transtornos maiores para a comunidade.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_09_vere_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_09_vere_alessandro.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento em frente à escola rural Bonifácio Gomes Polo, o local encontra-se alagado dificultando o embarque e desembarque de alunos que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_09_08_vere_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_09_08_vere_alessandro.pdf</t>
   </si>
   <si>
     <t>•	Estudo técnico para posterior aumento da carga horária da disciplina de Espanhol na rede municipal de ensino.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_005-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_005-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras, Habitação e Serviços Públicosque seja realizado o serviço de Patrolamentona Rua João Paes de Barros, no trecho do Centro Esportivo (ARENA), tendo em vista o excesso de buracos na referida rua, que torna dificultosa a trafegabilidade dos moradores locais.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_006-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_006-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras e Habitação que seja feita a manutenção na galeria de drenagem de água pluvial localizado na rua Coronel Ponce, esquina com a rua Joaquim Murtinho, visto que o  buraco  existente  no local está dificultando o tráfego pela rua e aumentando o risco de acidentes devido ao estadodeteriorado que se encontra, causando transtornos para os motoristas que transitampor esta via.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/insalubridade.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/insalubridade.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Saúde Andreara Castro juntamente com o Sr. Prefeito Nelson Cintra Ribeiro, um novo estudo sobre a insalubridade dos servidores públicos</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Manutenção da Rua Margarida, bairro Salim Cafure, em dias de chuva a rua fica totalmente alagada por falta de escoamento da água pluvial.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3637/agesul.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3637/agesul.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Nelson Cintra Ribeiro juntamente ao Diretor – Presidente da Agesul Sr. Mauro Azambuja Rondon, indico a instalação de um redutor de velocidade na extensão da BR 267 próximo a saída do Dom Pepe e próximo ao Barracão da Loja Fabriana.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/rua_a.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/rua_a.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras que realize patrolamento e cascalhamento na rua A Bairro: Dom Pepe nesta cidade de Porto Murtinho.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3639/terapia_aba.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3639/terapia_aba.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Saúde Andreara Castro, a contratação de um Profissional para terapia ABA para que seja atendida a demanda do município e desta forma poder atender aos cidadãos que solicitam o acompanhamento para seus filhos.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/cel._alfredo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/cel._alfredo.pdf</t>
   </si>
   <si>
     <t>Indico que à Secretaria Municipal de Obras realize patrolamento e cascalhamento da rua Cel. Alfredo Pinto Bairro: Centro (Rua de esquina com a rua Capitão Cantalice e Rua de esquina com a Presidente Vargas) pois elas se encontram intransitáveis pela quantidade de buracos.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3641/15_de_novembro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3641/15_de_novembro.pdf</t>
   </si>
   <si>
     <t>Indico que o Secretário Municipal de Obras realize patrolamento e cascalhamento do trecho compreendido da rua Quinze de Novembro ate a entrada do antigo Hotel dos Camalotes.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_0005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_0005.pdf</t>
   </si>
   <si>
     <t>Indico que seja feito asfalto na rua Antônio Maria Coelho esquina com a rua Coronel Ponce, que se encontra toda esburacada e com um odor insuportável  para quem ali   reside. E que sejam feitas as limpezas nos valetões que estão sujos e com muita água parada.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_007-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_007-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Cascalhamentona cabeceira da ponte da estrada da Faz. São Francisco, denominado PM – 05 com entroncamento da BR 267.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3646/indicacao_008-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3646/indicacao_008-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Serviço de Iluminação Pública na Rua João Paez de Barros do Bairro Florestal próximo ao nº 441, visto que a falta de iluminação pública  pode vir  a ocasionar acidentes de ciclistas e pedestre. Levando em consideração a segurança que a iluminação trás a população.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3647/indicacao_n._10-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3647/indicacao_n._10-2025.pdf</t>
   </si>
   <si>
     <t>A possibilidade de convênio com o Departamente Estadual de Trânsito - DETRAN/MS com Munícipio para intalação de redutores ou controladores de velocidade nas vias públicas descritas a seguir.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_n._11-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_n._11-2025.pdf</t>
   </si>
   <si>
     <t>Elaboração e execução iniciativa de crendenciamento para pequenos reparos, por meio de política de investimento expressivo no setor de serviços, a fim de manter o orçamento arrecadado no município, movimentando a economia local e gerando renda para a população.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3649/indicacao_n._12_-_2025_sirley.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3649/indicacao_n._12_-_2025_sirley.pdf</t>
   </si>
   <si>
     <t>Limrpeza das vias públicas, com uso do trator conforme é feito na Avenida Laranjeira, pelo menos uma vez por mês em cada bairro da cidade.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Ana Paula Bittencourt, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3652/indicacao_007.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3652/indicacao_007.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO CHEFE DO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA DE LEI UM PROJETO DE LEI DE ANISTIA PARA OS PROPRIETÁRIOS DE IMÓVEIS AINDA NÃO REGULARIZADOS PERANTE AS NORMAS URBANÍSTICAS DESTE MUNICÍPIO, ASSIM SIMPLIFICAR O HABITE-SE._x000D_
 _x000D_
 _x000D_
 A presente solicitação se faz necessária tendo em vista que muitos imóveis permanecem sem o habite-se, um documento essencial para a existência legal de cada edificação. Tal documento garante que o imóvel atenda aos requisitos de segurança, habitabilidade e infraestrutura, evitando situações de irregularidade perante o município._x000D_
 Vale destacar que essa proposição está em consonância com a iniciativa do vereador Rodrigo Fróes Acosta, que fez indicação semelhante em 26 de março de 2024. Além disso, há precedentes como a Lei Complementar n. 476, de 9 de janeiro de 2023, da Prefeitura Municipal de Campo Grande - MS, que concedeu anistia condicional aos proprietários de edificações cuja execução estivesse em desacordo com o com o Código de Obras</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_008.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_008.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA A MANUTENÇÃO DAS TAMPAS DE ESGOTO DE FERRO LOCALIZADAS NOS SEGUINTES CRUZAMENTOS:_x000D_
 _x000D_
 - RUA 14 DE JULHO COM AVENIDA JOÃO PESSOA;_x000D_
 - RUA 14 DE JULHO COM RUA CORUMBÁ._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Justifica-se a presente indicação tendo em vista que as referidas tampas encontram-se levantadas, oferecendo risco à segurança de pedestres, ciclistas e motoristas que trafegam pela região. _x000D_
 A manutenção adequada contribuirá para a prevenção de acidentes e para a melhoria da infraestrutura urbana._x000D_
 Diante do exposto, solicito especial atenção ao pedido e aguardo providências.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3657/indicacao_009.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3657/indicacao_009.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO O CASCALHAMENTO NA RUA CAPITÃO CANTALICE, NO TRECHO COMPREENDIDO ENTRE AS RUAS JOÃO PESSOA E CEL. ALFREDO PINTO, TENDO EM VISTA A EXISTÊNCIA DE BURACOS QUE DIFICULTAM O TRÁFEGO DE VEÍCULOS E PEDESTRES._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 O referido trecho encontra-se em más condições, com buracos que prejudicam a mobilidade e podem causar danos aos veículos, além de representar risco à segurança da população. _x000D_
 O cascalhamento se faz necessário para melhorar a trafegabilidade e proporcionar melhores condições de infraestrutura para os moradores e demais usuários da via._x000D_
 Diante do exposto, solicito urgência na execução do serviço, garantindo melhor qualidade de vida à população local.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_009-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_009-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Cascalhamento na estrada da Colônia Bocaiuval._x000D_
 (Próximo  a chácara da Srª. Raimunda Vera)</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_010-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_010-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras, Habitação e Serviços Públicos que seja realizado o serviço de Patrolamento   nas  Ruas João  Grosso  Ledesma  e Blanca Grosso Ledesma de Luizi, do Bairro Vila Célia,  que se encontra com acúmulo de água e lama nas vias ,  dificultando a  trafegabilidade aos  moradores  locais,  podendo ocasionar graves acidentes e dano  ao patrimônio do cidadão.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_010.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_010.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO A PODA DOS GALHOS DE AROMITA QUE ESTÃO AVANÇANSO SOBRE A ESTRADA QUE DÁ ACESSO A COLONIA BOCAIUVAL. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Justifica-se esta indicação pelo fato de que, embora a passagem de veículos não esteja comprometida, ciclistas e pedestres enfrentam dificuldades para transitar com segurança. O trecho afetado corresponde a aproximadamente duas quadras e a poda contribuirá para melhorar a mobilidade e a segurança dos usuários da via._x000D_
 Desta forma diante do exposto, indico este serviço para que seja executada com urgência.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_011.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_011.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O CASCALHAMENTO: _x000D_
 •	RUA 06, NO BAIRRO DOM PEPE;_x000D_
 •	RUA CAPITÃO CANTALICE, BAIRRO CENTRO;_x000D_
 •	RUA QUEBRACHO, NO BAIRRO JOCKEY CLUBE._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 As referidas vias encontra-se em condições precárias de tráfego, dificultando a passagem de veículos, especialmente, devido aos buracos e irregularidades no solo. Moradores e comerciantes da região relatam transtornos frequentes e solicitam providências imediatas para melhorar a mobilidade e garantir maior segurança no deslocamento._x000D_
 Diante do exposto, solicito urgência na execução desse serviço, visando atender às demandas da comunidade.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3670/indicacao_012.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3670/indicacao_012.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A IMPLANTAÇÃO DE SALAS SENSORIAIS NO CENTRO DE EDUCAÇÃO ESPECIAL E NAS SALAS DE RECURSO DAS ESCOLAS MUNICIPAIS. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 A inclusão educacional é um direito assegurado pela Constituição Federal e pela Lei Brasileira de Inclusão da Pessoa com Deficiência (Lei nº 13.146/2015). As salas sensoriais são espaços fundamentais para o desenvolvimento cognitivo, motor e emocional dos alunos com deficiência, transtorno do espectro autista (TEA) e outras necessidades educacionais especiais. Esses ambientes possibilitam estimulação adequada, contribuindo para a melhoria do aprendizado e da socialização dessas crianças e adolescentes._x000D_
 Além disso, a implantação dessas salas nas unidades educacionais proporcionará suporte pedagógico especializado, promovendo maior autonomia e qualidade de vida para os alunos atendidos, além de facilitar o trabalho dos profissionais da educação no atendimento às demandas específicas de cada estudante.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/iluminarias_azul.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/iluminarias_azul.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo Prefeito Nelson Cintra Ribeiro, que seja colocado neste mês de abril uma Iluminação nos prédios públicos na cor azul para à conscientização sobre o Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3674/fazer_curso.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3674/fazer_curso.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo Prefeito Nelson Cintra Ribeiro e a Secretária de Saúde Sra. Andreara Indico um Curso de Transporte Coletivo e Transporte de Emergência para Motoristas da Secretaria de saúde._x000D_
 O vereador Dr. Antônio, no uso de suas atribuições legais e visando sempre o bem-estar da população, vem, por meio desta indicação, sugerir a implantação de cursos especializados de transporte coletivo e transporte de emergência para os motoristas da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_011-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_011-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de limpeza e desobstrução no canal de macro drenagem (valetão), da avenida laranjeiras próximo ao bairro Jóquei Club.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito juntamente com o secretário de obras, que seja feito o recapeamento no asfalto na altura da Dr. Costa Marques, de frente ao correio até a esquina do restaurante Tembi'u he, pois a mesma se encontra num estado lastimável sem ter como transitar , já ocorrido vários danos a motos, bicicletas e até mesmo automóveis.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3681/indicacao_013.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3681/indicacao_013.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA REALIZADO O CASCALHAMENTO NA RUA GEN. CÂNDIDO MARIANO PRÓXIMO A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL E NA RUA DOUTOR COSTA MARQUES EM FRENTE A UNIDADE DE SAÚDE FRANCISCO GOMES BEZERRA, TENDO EM VISTA A EXISTÊNCIA DE BURACOS QUE DIFICULTAM O TRÁFEGO DE VEÍCULOS E PEDESTRES._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 Os referidos trechos encontra-se em más condições, com buracos que prejudicam a mobilidade e podem causar danos aos veículos, além de representar risco à segurança da população._x000D_
 O cascalhamento se faz necessário para melhorar a trafegabilidade e proporcionar melhores condições de infraestrutura para os moradores e demais usuários da via._x000D_
 Diante do exposto, solicito a execução do serviço, garantindo melhor qualidade de vida à população local.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_n._013_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_n._013_-_2025.pdf</t>
   </si>
   <si>
     <t>As providências urgentes quanto à limpeza de terrenos baldios em estado de abandono, com mato alto e acúmulo dos mais variados tipos de sujeira, visando à prevenção da proliferação do mosquito Aedes aegypti, transmisso da dengue, Zika vírus e chikungunya.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>As iniciativas de apoio ao fortalecimento do Programa de Apoio à Mulher Trabalhadora e Chefe de família do Governo do Estado, por meio do incentivo a continuidade dos estudos no ensino regular ou na Educação de Jovens e Adultos - EJA.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_n._15-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_n._15-2025.pdf</t>
   </si>
   <si>
     <t>O investimento em marketing estratégico, pois é essencial para divulgar o potencial de Porto Murtinho e atrair novos investimentos e parcerias. A cidade se projeta como um território de oportunidades, impulsionando o desenvolvimento ao longo do corredor logístico nacional e internacional da Rota Bioceânica.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_n._16-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_n._16-2025.pdf</t>
   </si>
   <si>
     <t>A execução de atividades por meio ou com orientação da Secretaria Municipal de Saúde, em articulação com os demais orgãos envolvidos na temática da gravidez na adolescência, promovendo as  ações preventivas, educativas e oreintativas realizadas nas escolas da rede municipal e estaudal, além do trabalho com os cidadãos atendidos pelos CRAs e pelo Conselho do Tutelar.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3691/resposta_da_indicacao_n._17-2025_sirley_pacheco.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3691/resposta_da_indicacao_n._17-2025_sirley_pacheco.pdf</t>
   </si>
   <si>
     <t>Ações preventivas e corretivas urgentes são necessárias nas margens do valetão localizado na Avenida Laranjeiras, nas aproximidades do Nova Comercial e Restaurante do Adilmo. É visível o risco de desbamento devido ao afundamento do solo naquela área, um problema que pode ser agravado pelas chuvas intensas.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_-_007_-_sirley_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_-_007_-_sirley_-_2025.pdf</t>
   </si>
   <si>
     <t>A execução de um projeto-piloto nas ruas em frente da Escola Municipal Thomaz Larangeira e EMEI - Primeiro Passos, cujo objetivo é cria uma área da infância.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>A orientação por parte dos profissionais da educação da Escola Municipal Cívico Militar Claúdio de Oliveira, para inserir o tema planejamento de aula a educação financeira aos alunos dos anos finais do ensino fundamental.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_-_009_-_sirley_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_-_009_-_sirley_-_2025.pdf</t>
   </si>
   <si>
     <t>A colaboração em termos de parceira entre o Município e o Estado/MS,  para trazer o Castramóvel a fim de realizar os serviços de castração de cães e gatos no Município.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Solicitar informacoes a secretaria municipal de saúde referente ao carro fumasse, de qual a possibilidade de aplicação do produto dentro do perimetro urbano haja vista o aumento de risco do mosquito da dengue em decorreria dos dias chuvosos.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indico que seja feito a limpeza e colocado cascalho na rua Carandá, última rua que se encontra cheia de lixo e barro._x000D_
 Acarretando assim que se proliferem mosquitos e os moradores não consigam transitar pela mesma, devido a quantidade de lixo no local.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de galhos provenientes de podas em frente a escola municipal rural Bonifácio Gomes Polo</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Solicito que a data base seja sempre no mês de Janeiro referente ao ganho real considerando a inflação anual no que se refere ao salário dos servidores público municipal.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_019.pdf</t>
   </si>
   <si>
     <t>	Solicitação de patrolamento e cascalhamento na Rua Baraúna Nº 52 Bairro Cohab.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja refeito o redutor de velocidade em frente á escola rural Bonifácio Gomes Pólo na colônia Bocaiuval</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Solicitar informação a secretaria municipal de saúde referente ao carro fumasse, de qual a possibilidade de aplicação do produto dentro do perímetro urbano haja vista o aumento de mosquito da dengue em decorreria dos dias chuvosos.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_012-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_012-2025.pdf</t>
   </si>
   <si>
     <t>O presente vereador solicita que envie expediente ao responsável pela EMPRESA BTG EMPREENDIMENTOS LOCAÇÕES E SERVIÇOS EIRELI, senhor SÉRGIO JOSÉ JOAQUIM FENELON e ao Secretário Municipal de Obras, Habitação e Serviços Urbanos, senhor Alexandre Viana para que possa com urgência finalizar as obras de construção de calçadas e meio fio no trecho inacabados das ruas Biguá e das Garças no bairro Cohab, tendo em vista que serviços asfálticos já estão finalizados e a água não esta escoando nesses trechos, o que esta dificultando a entrada e saída dos moradores locais, visto  que estamos em  período de chuva excessiva  em nosso município.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3702/indicacao_016.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3702/indicacao_016.pdf.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e cascalhento de rua Margarida esquina com a rua João Paes de Barro bairro Salim Cáfure.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3720/camscanner_30-04-2025_10.38.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3720/camscanner_30-04-2025_10.38.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo Prefeito Nelson Cintra Ribeiro e a Secretária de Saúde Sra. Andreara, Indico a possibilidade de instalação de internet via satélite, do tipo Starlink ou similar, em todos os veículos pertencentes à frota da saúde municipal, como ambulâncias, UTIs móveis e demais veículos utilizados no transporte de pacientes.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_013-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Cascalhamento nas Ruas  A e B do Bairro Dom Pepe. Devido ao período de chuva em nosso município as referidas ruas se encontram com varias poças d’água e lama, o que está dificultando a trafegabilidade de pedestres, ciclistas e motociclistas.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_014-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Serviço de Iluminação Pública na Rua 5 do Bairro Dom Pepe próximo ao CT Alma de Leão Fight, visto que a falta deiluminação pública  pode vir  a ocasionar acidentes de ciclistas e pedestre. Levando em consideração a segurança que a iluminação trás a população.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_015-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3728/patrolamento_arena.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3728/patrolamento_arena.pdf</t>
   </si>
   <si>
     <t>Indico que o Secretario Municipal de Obras realize patrolamento, cascalhamento e a reparação de um buraco nesta via citada que é da Rua Cel. João Paes de Barros, Bairro: Florestal (próximo a Arena Show), e na mesma rua tem vários postes com as lâmpadas queimadas, indico o reparo da iluminação.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3729/rua_a_patrolamento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3729/rua_a_patrolamento.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretario Municipal de Obras que realize patrolamento e cascalhamentona rua A Bairro: Dom Pepe e que se encontra com um buraco muito grande na via, que quando chove está dificultando a trafegabilidade.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3730/rua_cel_alfredo_pinto_patrolamento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3730/rua_cel_alfredo_pinto_patrolamento.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras realize patrolamento e cascalhamento da rua Cel. Alfredo Pinto Bairro: Centro (Rua de esquina com a rua Capitão Cantalice e Rua de esquina com a Presidente Vargas) pois elas se encontram intransitáveis pela quantidade de buracos.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3732/afonso_pena_intertravado.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3732/afonso_pena_intertravado.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura que adotem, com a máxima urgência, as providências cabíveis junto à empresa responsável pela obra de pavimentação com blocos Inter travados na Rua Afonso Pena, em frente à Capela Nossa Senhora Aparecida, para que seja realizada a devida manutenção da via, garantindo condições adequadas para o tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3733/coronel_ponce_intertravados.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3733/coronel_ponce_intertravados.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura, que adotem, com a máxima urgência, as providências cabíveis junto à empresa responsável pela obra de pavimentação com blocos Inter travados na Rua Coronel Ponce, nas proximidades da Pousada Barracão e da Conveniência do Dany.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3734/rua_coronel_pedro_celestino_intertravado.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3734/rua_coronel_pedro_celestino_intertravado.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio, no uso de suas atribuições legais, indica ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário de Infraestrutura que solicitem, com urgência, à empresa responsável pela obra de pavimentação com Inter travados na Rua Coronel Pedro Celestino, que realizem o tamponamento dos quatro (4) bueiros abertos em frente à Seção de Manutenção da Ciafron.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal que seja providenciado o fechamento de um  buraco enorme na rua 13 de Maio na altura do número 1373.O mesmo se encontra com galhos que os próprios moradores colocaram devido a um acidente com um pedestre que caiu de bicicleta por conta do buraco. Segue em anexo fotos do mesmo.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal e ao Secretário de obras que terminem de executar os serviços começados na Av 15 de Novembro na altura da esquina da escola Cacupê onde foram feitos vários bueiros e os mesmos se encontram sem grade de proteção._x000D_
 Também que seja feita a restauração das vias que estão com crateras enormes prejudicando os moradores que ali residem.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal e a AGETRAN  que seja feita a manutenção das placas de pare de todos os bairros pois a várias delas caídas em muitos cruzamentos, deixando assim a situação mais propícia a acidentes, indico também o estudo de que seja trocado os postes que ainda são de madeira por barras de aço que tem maior durabilidade.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de tampa de boca de lobo na Rua Luiz de Albuquerque esquina com a Rua Francisco de Oliveira</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_021.pdf</t>
   </si>
   <si>
     <t>	Solicitação de instalação de tubos antes e depois da ponte do rio Amonguijá, localizado na estrada da colônia Bocaiuval.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Solicito a nobre presidente dessa casa de leis que providencie a instalação de manta asfaltica no telhado da casa, de forma preventiva para evitar que em dias de chuvas molhe o mobiliário da casa. Em caráter de urgência</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de tampa de boca de lobo na Rua Tiradentes em frente a borracharia do Ney.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Solicito um estudo técnico para a solução dos problemas referentes ao esgoto residencial do bairro Salim Cafure, especificamente na Rua Anhanguera. Haja vista que o encanamento do esgoto passa dentro do terreno dos moradores ,e quando transborda alaga toda a residência dos moradores.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Solicito a nobre presidente dessa casa de leis, que de celeridade no que tange a reforma da câmara  municipal.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_027.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação da tampa de boca de lobo na BR 267 em frente á borracharia do Evandro.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_028.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de manutenção das cabeceiras da ponte do rio Amonguijá, localizado na estrada da Colônia Bocaiuval.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n.02_107_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n.02_107_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma Unidade Básica de Saúde na Aldeia Córrego do Ouro.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n.03_108_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n.03_108_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja instalada Internet Rural na escola da Aldeia Córrego do Ouro.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n.04_109_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n.04_109_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feita parceria entre o Município de Porto Murtinho e o Distrito Sanitário Especial Indígena (DSEI).</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3750/indicacao_n.05_110_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3750/indicacao_n.05_110_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja criada uma turma de Ensino Jovem Adulto Indígena (EJAI) na Aldeia São João.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3755/indicacao_016-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3755/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com texto regimental, solicita a Mesa Diretora para depois de ouvido o soberano Plenário, envie expediente ao Secretário de Obras, Habitação e Serviços Públicos, e ao Executivo Municipal, solicitando que seja tomada seguinte providência, no intuito de Reiterar a indicação Nº006/2025 de minha autoria que dispõe sobre a solicitação de fazer a manutenção na galeria de drenagem de água pluvial localizado na rua Coronel Ponce, esquina com a rua Joaquim Murtinho. Embora o serviço anterior tenha sido realizado, o local ainda apresenta um buraco que está dificultando o tráfego de veículos e aumentando o risco de acidentes, em razão do estado deteriorado da via, o que tem gerado transtornos aos motoristas que por ali transitam.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_013.2025_-_ana_bit_e_rodrigo_froes_plano_de_saude_servidores.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_013.2025_-_ana_bit_e_rodrigo_froes_plano_de_saude_servidores.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO E IMPLANTAÇÃO DE UM PLANO DE SAÚDE MUNICIPAL PARA OS SERVIDORES PÚBLICOS._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 A valorização do servidor público é essencial para o bom funcionamento da administração municipal. Garantir acesso a um plano de saúde de qualidade é uma forma concreta de reconhecimento e incentivo, refletindo diretamente na produtividade, motivação e qualidade de vida desses trabalhadores._x000D_
 Além disso, muitos servidores enfrentam dificuldades para arcar com planos particulares ou dependem exclusivamente do SUS, que, apesar de essencial, enfrenta desafios de demanda e estrutura. A proposta visa suprir essa lacuna com um plano que respeite a capacidade orçamentária do município, podendo ser viabilizado por meio de convênios, parcerias ou autogestão._x000D_
 Diante do exposto, solicito especial atenção do Poder Executivo para a viabilidade da presente indicação, que representa um avanço nas políticas públicas de valorização dos servidores.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_014.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_014.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA ELABORAÇÃO DE CRIAÇÃO DE UM PROGRAMA HABITACIONAL PARA SERVIDORES PÚBLICOS, COM APOIO DE CONVÊNIO COM INSTITUIÇÕES FINANCEIRAS, COMO A CAIXA ECONÔMICA FEDERAL._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Sugiro ao Excelentíssimo Senhor Prefeito Municipal que estude a possibilidade de instituir, no âmbito do município, um Programa Habitacional destinado exclusivamente aos servidores públicos, com base em seu vínculo estável e salário fixo, buscando viabilizar a aquisição da casa própria._x000D_
 O servidor público municipal é a base do funcionamento da administração pública, dedicando-se, muitas vezes, por décadas ao atendimento da população. Muitos desses servidores, apesar da estabilidade no emprego, enfrentam dificuldades para adquirir a casa própria, especialmente diante das exigências financeiras do mercado imobiliário.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_015.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_015.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA A FISCALIZAÇÃO DE LIMPEZA DO TERRENO DA ANTIGA TELEMS NO FUNDO DA IGREJA CONGREGAÇÃO CRISTÃ NA RUA CORONEL PONCE._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A presente indicação tem como objetivo solicitar a limpeza do terreno da antiga Telems, localizado no fundo da Igreja Congregação Cristã, situado na Rua Coronel Ponce. A solicitação se faz necessária devido à acumulação de mato alto, entulho e possíveis criadouros de insetos e animais peçonhentos, o que representa risco à saúde pública e à segurança dos moradores, pedestres e comerciantes da região. Além disso, trata-se de uma área de grande circulação de pessoas e veículos. _x000D_
 A manutenção adequada do terreno contribuirá para melhorar a paisagem urbana, evitar a proliferação de doenças como a dengue, arboviroses, leptospirose, entre outras e proporcionar mais segurança e bem-estar à comunidade.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_015.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_015.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_016.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_016.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O CASCALHAMENTO NA RUA FRANCISCO DE OLIVEIRA PRÓXIMO AO RODOANEL (CONTORNO RODOVIÁRIO) PARA A BR267._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor prefeito e nobres vereadores;_x000D_
 A presente solicitação atende ao apelo dos moradores locais, que enfrentam dificuldades de acesso em períodos de chuva e poeira excessiva nos períodos de seca, comprometendo a qualidade de vida, a trafegabilidade e a segurança dos pedestres e motoristas._x000D_
 Por ser medida de evidente interesse público, conto com a costumeira atenção do Executivo e da Secretaria competente.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_018.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_018.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA REALIZADA AS MANUTENÇÕES URGENTES NAS REDES DE ESGOTO LOCALIZADAS:_x000D_
 •	NO BAIRRO JOCKEY CLUBE, ENTRE A RUA CORONEL ALFREDO PINTO E A RUA SABIÁ;_x000D_
 •	NA ESQUINA DA RUA DOS IPÊS COM A RUA FRANCISCO DE OLIVEIRA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A presente solicitação atende ao apelo dos moradores locais, que indica à Sanesul e à Ambiental MS Pantanal, empresa parceira por meio de Parceria Público-Privada (PPP), que seja realizada a manutenção urgente na rede de esgoto localizada no bairro Jockey Clube entre a Rua Coronel Alfredo Pinto e a Rua Sabiá, e na esquina da Rua dos Ipês com a Rua Francisco de Oliveira._x000D_
 Moradores da região têm reclamado de forte odor proveniente de um vazamento de esgoto no local, o que tem causado grande desconforto e representa risco à saúde pública. A situação exige intervenção imediata para conter o vazamento e eliminar os odores desagradáveis, assegurando o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_020.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_020.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE UMA FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES EM FRENTE À EMEI PRIMEIROS PASSOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Essa solicitação tem como objetivo garantir mais segurança para as crianças, familiares e funcionários da escola. A EMEI Primeiros Passos está atendendo, neste ano, cerca de 270 crianças, e o movimento na porta da escola, especialmente nos horários de entrada e saída, é muito grande._x000D_
 A faixa elevada, além de favorecer a travessia com segurança, também funciona como redutor de velocidade, contribuindo para um trânsito mais calmo e seguro no entorno da escola. Contamos com a parceria do Executivo para atender essa demanda da comunidade escolar.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_021.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_021.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM ADOTADA A LIMPEZA E RETIRADA DE ENTULHOS E SUCATAS DO IMÓVEL NA RUA JOÃO PAES DE BARROS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A presente indicação tem como objetivo solicitar a limpeza e retirada de entulhos e sucatas no imóvel na Rua João Paes de Barros. A solicitação se faz necessária devido à acumulação de entulho, sucatas e possíveis criadouros de insetos e animais peçonhentos, o que representa risco à saúde pública e à segurança dos moradores, pedestres e comerciantes da região._x000D_
 A manutenção adequada do terreno contribuirá para melhorar a paisagem urbana, evitar a proliferação de doenças como a arboviroses, leptospirose, entre outras e proporcionar mais segurança e bem-estar à comunidade.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_022.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_022.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE UM PONTO DE APOIO PARA VACINAÇÃO NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL, COM O OBJETIVO DE FACILITAR O ACESSO DOS SERVIDORES DESTA CASA LEGISLATIVA ÀS CAMPANHAS DE IMUNIZAÇÃO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A vacinação é uma medida preventiva essencial para a proteção da saúde individual e coletiva. Proporcionar aos servidores a possibilidade de se vacinarem no local de trabalho é uma ação de cuidado, além de incentivar maior adesão às campanhas de vacinação promovidas pelo Município._x000D_
 Diante da relevância da proposta, solicitamos especial atenção da Secretaria Municipal de Saúde para o atendimento desta indicação, que será recebida com imensa gratidão pelos servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3767/camscanner_19-05-2025_10.56.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3767/camscanner_19-05-2025_10.56.pdf</t>
   </si>
   <si>
     <t>Solicitação de fechamento de bocas de lobo abertas na Avenida Laranjeiras pela BTG. Empresa responsável pela obra e que providencie o imediato fechamento na avenida laranjeiras mais precisamente em frente ao estádio Walfrido Concha e ao centro de múltiplas atividades.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Assunto: Indico a manutenção do campo sintético do Parquinho._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Senhor Prefeito Municipal e ao Senhor Secretário de Esportes que sejam adotadas providências necessárias para a manutenção do campo sintético localizado no Parquinho.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Infraestrutura que encaminhe o caminhão pipa para molhar a rua Cel. Alfredo Pinto Bairro: Jockey.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3770/camscanner_20-05-2025_11.31.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3770/camscanner_20-05-2025_11.31.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras e Habitação que seja realizado o serviço de iluminação pública na rua Kadwel nº216 Cohab, visto que a falta de iluminação pode ocasionar acidentes e levando em consideração a segurança que iluminação trás à população.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3771/camscanner_20-05-2025_11.31_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3771/camscanner_20-05-2025_11.31_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras e Habitação que seja realizado o serviço de iluminação pública na rua Jatobá na Cohab, visto que a falta de iluminação pode ocasionar acidentes elevando em consideração a segurança que iluminação trás à população.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3772/camscanner_21-05-2025_09.48.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3772/camscanner_21-05-2025_09.48.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras que realize reparo e manutençãona estrada da Colônia Cachoeira, queapós as chuvas está com muitos buracos e está dificultando a trafegabilidade._x000D_
 Indico também ao poder executivo Municipal a disponibilização do serviço de Iluminação Pública desde o início da Colônia Cachoeira até o Parque Municipal Cachoeira do Apa.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3775/camscanner_22-05-2025_08.49_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3775/camscanner_22-05-2025_08.49_1.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras realize a manutenção da Passarela da Rua Americo Costa Guerra Cohab/Jockey.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_023.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_023.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA UM PROJETO DE ATENDIMENTO OFTALMOLÓGICO NO MUNICÍPIO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que estude um projeto de atendimento oftalmológico no próprio município, considerando o desgaste enfrentado pelos pacientes com os deslocamentos para outras cidades. _x000D_
 O atendimento local tornaria o acesso mais viável, especialmente para famílias com crianças em idade escolar, que também necessitam desse acompanhamento. _x000D_
 Essa iniciativa contribuirá significativamente para a saúde visual da população e garantirá maior comodidade e eficiência no cuidado com os munícipes.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_017-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>•	Indico ao Prefeito Municipal junto ao Secretário de Obras, Habitação e Serviços Públicos, que seja realizado o serviço de construção de escadas em alvenaria nas áreas  centrais de acesso ao dique, principalmente em áreas com maior circulação de pessoas.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_018-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado o Serviço de Iluminação Pública na Rua Amadeu Santos e Silva esquina com a Rua Treze de Maio, visto que a falta de iluminação pública  pode vir  a ocasionar acidentes de ciclistas e pedestre. Levando em consideração a segurança que a iluminação trás a população.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_019-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras, Habitação e Serviços Públicos que seja realizado o serviço  de recapeamentos totais no asfalto em algumas vias do município, entre elas a Av. Quinze de Novembro no Bairro Dom Pepe, os trechos têm apresentado depressões, o que prejudica a circulação dos veículos e coloca em risco a segurança dos usuários.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3780/camscanner_29-05-2025_08.11.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3780/camscanner_29-05-2025_08.11.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras que realize reparo e manutenção na estrada da Ingazeira, que após as chuvas está com muitos buracos e está dificultando a trafegabilidade.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3781/camscanner_29-05-2025_08.10_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3781/camscanner_29-05-2025_08.10_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Nelson Cintra Ribeiro, juntamente com a Secretaria de Saúde Sra. Andreara Castro, venho respeitosamente através deste, indicar a necessidade de um estudo para avaliar a possibilidade de aumentar a frequência de visitas dos agentes de saúde às casas da nossa comunidade, bem como eles poderem fazer a marcação de consultas, exames e outros procedimentos necessários.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Indico ao  Secretário de Obras, Habitação e Serviços Públicos, que aumente a frequência de molhada de  ruas do bairro Jóquei Club, entre elas a rua Cel. Alfredo Pinto, o trecho da cancha de carreiras, visando amenizar o excesso de poeira</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3787/indicacao_021-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3787/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>Indico  ao Secretário Municipal de Obras e Habitação e Serviços Públicos que seja realizado Serviço de roçada no entorno da capela do KM9, e o Serviço de dedetização para controle de pragas, com foco no combate a cupins e na prevenção da proliferação de insetos transmissores de doenças, como o mosquito Aedes aegypti, causador da dengue.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_022-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>Indico  ao Secretário Municipal de Obras e Habitação e Serviços Públicos, que seja realizado com urgência o serviço de cascalhamento na Rua Quebracho  do Bairro Jockey Club, o que tem prejudicado significativamente a trafegabilidade de pedestres, ciclistas e motociclistas.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3792/039.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3792/039.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, venho respeitosamente apresentar a presente indicação, solicitando a instalação de lixeiras na região do campo de futebol denominado caveirão, com o objetivo de melhorar a coleta de resíduos e promover a limpeza urbana naquele local.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/040.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/040.pdf</t>
   </si>
   <si>
     <t>	Instalação de tubos de concreto ao redor do campo de futebol “Caveirão” localizado na entrada da cidade.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3794/041.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3794/041.pdf</t>
   </si>
   <si>
     <t>Indicação para que priorize o plantio de Árvores em toda a extensão da Rua Treze de Junho. Atendendo o projeto de lei que versa sobre a arborização do município.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3795/043.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3795/043.pdf</t>
   </si>
   <si>
     <t>	Indicação para aquisição de Mordedor de Boca para atendimento odontológico de crianças nos postos de saúde do município.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3796/044.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3796/044.pdf</t>
   </si>
   <si>
     <t>Indicação para aquisição de uma Gaiola Thera Suit equipamento esse para tratamento de Pacientes com distúrbios neuro-motores</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal e ao Secretário de obras que façam a manutenção na rua Cnadido Mariano, esquina com a 14 de julho, onde a um buraco que pode ser um risco para motos e carros que ali passarem. Pois o buraco se encontra enorme e qualquer veículo está sujeito a danos e até mesmo acidentes sérios</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal e ao Secretário de obras que Fechem os buracos que existem na rua Coronel Alfredo Pinto esquina com a Capitão Cantalice, evitando assim futuros acidentes e aumento dos buracos que possam piorar havendo uma chuva.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal e ao Secretário de obras juntamente coma AGESSUL, a realização urgente de inspeções, manutenções e reparos nas pontes localizadas nos seguintes locais; nas redondezas da estrada da Fazenda Firmo e principalmente a ponte onde passa o Rio Tereré. Também que seja feito a vistoria e manutenção nas pontes próximo a Fazenda Monte Alegre.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo senhor Prefeito Municipal de Porto Murtinho, que determine à Secretaria de de Infraestrutura que seja molhado com o caminhão pipa a rua Capitão Cantalice, da altura do quartel até a AV. 15 de Novembro. Pois os moradores tem se queixado bastante da quantidade de poeira que se levanta lá devido as ruas não serem asfaltadas e o fluxo de veículo no local ser abundante.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam tomadas providencias para cascalha mento e molhamento da Rua Quebracho, localizada no bairro Jockey Club.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indico a mesa, nos termos regimentais, que seja encaminhado expediente ao setor competente da Prefeitura Municipal, solicitando a instalação de um quebra-molas na Rua Francisco de Oliveira, na altura do número 1649, no bairro Cohab._x000D_
 A presente indicação se faz necessária devido ao intenso fluxo de veículos em alta velocidade no referido trecho, o que coloca em risco a segurança dos moradores, especialmente das crianças que residem na localidade.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indico a mesa, nos termos regimentais que seja encaminhado expediente ao setor competente da Prefeitura Municipal, solicitando que o caminhão pipa molhe a rua Afonso Pena, da pousada 7 dias até o final. Pois está muito difícil para os moradores  desta rua, devido ao grande fluxo de carros e muitas crianças estão com dificuldade de respirar, devido a grande quantidade de poeira acinzentada que tem lá.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_023-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de manutenção/substituição de reatores e lâmpadas queimadas no prolongamento da estrada vicinal do KM6.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_024-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_024-2025.pdf</t>
   </si>
   <si>
     <t>Indica para que realize o serviço de identificação das vias públicas por meio de placas.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3824/camscanner_07-08-2025_09.32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3824/camscanner_07-08-2025_09.32.pdf</t>
   </si>
   <si>
     <t>Solicitação de revogação da Lei Municipal n 1.575/2015 e elaboração de novo laudo técnico para concessão de adicionais de insalubridade e trabalho noturno.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_016.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal e ao Secretário de obras,  reparos urgentes na estrutura da Escola Municipal de Educação Infantil-EMEI Primeiros Passos. A presente indicação tem por objetivo garantir a segurança e o bem- estar  dos alunos e servidores da referida unidade escolar, uma vez que foram constatados diversos problemas estruturais.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado à empresa Energisa, concessionária responsável pelo fornecimento de energia elétrica no Município de Porto Murtinho- MS, solicitando a ampliação da rede elétrica no final da rua Dr. Costa Marques até a atender as necessidades dos moradores da localidade que enfrentam dificuldades com rotatória em frente à empresa FV Cereais.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indica ao excelentíssimo senhor Prefeito Municipal de Porto Murtinho, que determine à Secretária de Infraestrutura a intensificação da umidificação das ruas da cidade com o uso de caminhão pipa, especialmente nos bairros com maior incidência de poeira.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Indico a mesa, nos termos regimentais, que seja encaminhado expediente ao setor competente da Prefeitura Municipal, seja designado caminhão pipa para molhar  o trecho do Quilômetro 6, tendo em vista a grande quantidade de poeira no local. A poeira intensa tem causado transtornos à saúde e ao bem estar dos moradores, principalmente crianças e idosos, que são mais vulneráveis a problemas respiratórios.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro, que seja estudada a possibilidade de instalar o sistema de internet via satélite Star link nos ônibus  escolares da rede municipal de ensino e para a saúde (ambulâncias).</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3831/camscanner_08-08-2025_15.41.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3831/camscanner_08-08-2025_15.41.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Nelson Cintra Ribeiro, juntamente com a Secretária de Assistência Social Sra. Maria Lucia Barbosa Ribeiro, venho respeitosamente através deste, indicar a necessidade de um estudo para avaliar a possibilidade da ida de servidores do CRAS a Colônia Cachoeira para fazer e atualizar o cadastro do Bolsa Família pois a muitas famílias que precisam e não tem condições de vir ate aqui.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3835/camscanner_08-08-2025_16.47.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3835/camscanner_08-08-2025_16.47.pdf</t>
   </si>
   <si>
     <t>Indica abertura da Farmácia Básica no Hospital Municipal Oscar Ramires Pereira durante os finais de semana e feriados.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/camscanner_08-08-2025_16.55.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/camscanner_08-08-2025_16.55.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade de incluir o KM 06 na rota de coleta de lixo do município, com recolhimento ao menos uma vez por semana, ou alternativamente, a instalação de cestas coletoras de lixo adequadas para posterior coleta regular.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3837/camscanner_08-08-2025_17.03.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3837/camscanner_08-08-2025_17.03.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura Municipal junto ao setor competente realize estudos com vistas à implantação de um campo de futebol de areia e quadras de Beach Tênis na área localizada atrás do Estádio Walfrido Concha.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3838/camscanner_08-08-2025_17.17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3838/camscanner_08-08-2025_17.17.pdf</t>
   </si>
   <si>
     <t>Indica para a instalação de Guard Rails (Guarda-corpo) ao longo da margem da orla do dique, em especial em trechos onde há tráfego de veículos.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3839/camscanner_08-08-2025_19.18_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3839/camscanner_08-08-2025_19.18_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Deputado Geraldo Resende:</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3840/camscanner_08-08-2025_19.31.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3840/camscanner_08-08-2025_19.31.pdf</t>
   </si>
   <si>
     <t>Indica para que se aumente o número de sinalizações de trânsito para veículos de porte grande e iluminação adequada na entrada/saída da cidade.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3842/camscanner_08-08-2025_19.49.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3842/camscanner_08-08-2025_19.49.pdf</t>
   </si>
   <si>
     <t>Solicito que necessárias revitalização do sejam para a tomadas as providências manutenção Cemitério Municipal.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3843/camscanner_08-08-2025_19.57.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3843/camscanner_08-08-2025_19.57.pdf</t>
   </si>
   <si>
     <t>Solicito que seja avaliada com urgência a possibilidade de designar segurança patrimonial fixa para o Hospital Oscar Ramires Pereira, principalmente durante os finais de semana e horários noturnos.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3844/camscanner_08-08-2025_20.06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3844/camscanner_08-08-2025_20.06.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal que seja realizado estudo técnico e jurídico visando a criação de um programa de anistia e regularização fundiária para terrenos e residências adquiridos de forma irregular no municipio._x000D_
 _x000D_
 A presente indicação tem como objetivo proporcionar segurança juridica e dignidade às famílias que, ao longo dos anos, adquiriram imóveis de maneira informal e vivem sem a titularidade legal de suas propriedades._x000D_
 _x000D_
 A regularização fundiária urbana está prevista na Lei Federal nº 13.465/2017, que oferece mecanismos legais para que os municípios promovam a titulação de imóveis em áreas consolidadas, observando critérios técnicos, ambientais e sociais._x000D_
 _x000D_
 Solicita-se, portanto, que o Executivo avalie, com apoio das Secretarias competentes, a viabilidade legal e operacional para implantação de tal medida.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_025-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de cascalhamento na rua porto carreiro  trecho com a coronel ponce até a rua 13 de junho.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_026-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_026-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao órgão competente do município de Porto Murtinho, a viabilidade de estudos técnicos e econômicos  para manutenção e infraestrutura local da estrada vicinal (ainda sem denominação oficial) que ligam as fazendas Pirizal e Encerra próximo a estrada PM4 haja vista que, mesmo sendo uma estrada vicinal de cunho particular, o mesmo é usado no âmbito comum como rota de saída de fazendas e amplamente utilizada por diversos produtores rurais da região como via de escoamento de produtos agropecuários e produtos pecuários, que necessitam de maneira urgente, que seja realizado manutenção com cascalhamentos e nivelamento sanando assim, o problema em tela.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3859/camscanner_18-08-2025_07.51.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3859/camscanner_18-08-2025_07.51.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita convocação de mais um fisioterapeuta aprovado em concurso público._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica à Secretaria Municipal de Saúde a convocação de mais um profissional fisioterapeuta aprovado no último concurso público, com o objetivo de atender à crescente demanda reprimida por atendimentos de fisioterapia по município</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3860/camscanner_18-08-2025_08.20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3860/camscanner_18-08-2025_08.20.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Senhor Secretário Municipal de Infraestrutura que seja realizada vistoria e posterior intervenção na Rua 15 de Novembro, tendo em vista que a via apresenta afundamentos em alguns trechos de sua extensão, possivelmente ocasionados por obras de drenagem recentemente executadas no local._x000D_
 A devida verificação técnica é necessária para identificar as causas dos afundamentos e viabilizar as correções necessárias, garantindo a durabilidade do pavimento e a segurança viária.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3861/camscanner_18-08-2025_08.28.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3861/camscanner_18-08-2025_08.28.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem por meio desta indicar ao Senhor Secretário Municipal de Infraestrutura a necessidade de intervenção na Rua dos Ipës, no bairro Jóquei Clube, que apresenta afundamento em sua pavimentação._x000D_
 _x000D_
 Considerando que o problema tende a se agravar com o tempo e as chuvas, é essencial que o reparo seja feito com urgência, evitando danos maiores e maiores custos futuros. Destaca-se ainda que a empresa responsável pelas obras de infraestrutura ainda se encontra atuando no município, o que pode facilitar a articulação e a execução dos reparos necessários, inclusive com possível responsabilização contratual.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3863/camscanner_18-08-2025_09.22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3863/camscanner_18-08-2025_09.22.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Prefeito Municipal Nelson Cintra Ribeiro, e a Secretario de Obras, Habitação e Serviços Públicos, a limpeza da rua 8 no bairro Dom Pepe e limpeza dos entulhos que tem na rua citada.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizado um estudo de viabilidade para a implantação de um dia específico da semana ou do mês destinado exclusivamente ao atendimento dos moradores das fazendas.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indico ao setor competente do GETRAN que seja realizado estudo e implantação de estacionamento em frente aos Postos de Saúde localizado na Rua Dr. Costa Marques, e no posto do bairro Salim Cafure com a devida sinalização para cadeirantes, instalação de placas de “Proibido Estacionar” e acesso livre para deficientes físicos, garantindo assim segurança, acessibilidade e melhor fluxo de veículos e pedestres nos locais.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_027.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria de Infraestrutura que seja realizada, com urgência, a limpeza dos valetões e das vias ao redor que atualmente encontram-se com mato alto. Tal solicitação se faz necessária considerando que estamos em período de seca, sendo este o momento adequado para a execução do serviço, de forma preventiva, a fim de garantir que, com a chegada das chuvas, o escoamento das águas ocorra de maneira adequada, evitando alagamentos, acúmulo de sujeira e proliferação de insetos.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3939/camscanner_22-08-2025_08.47.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3939/camscanner_22-08-2025_08.47.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de levantamento de demanda em todos os setores da Administração Municipal com o objetivo de subsidiar a revisão da Lei Municipal nº 1.821, de 28 de novembro de 2023, que dispõe sobre a criação de vagas para cargos já existentes no Quadro Permanente do Plano de Cargos, Carreiras e Vencimentos do Poder Executivo._x000D_
 _x000D_
 Além disso, ressalta-se a existência de cargos contemplados em concurso público vigente, mas que não possuem previsão de vagas na referida lei, o que impossibilita a nomeação dos aprovados e compromete a efetivação do certame.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/camscanner_25-08-2025_10.46.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/camscanner_25-08-2025_10.46.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Prefeito Municipal Nelson Cintra Ribeiro, e ao Secretário de Obras, Habitação e Serviços Públicos, um estudo para viabilidade do fechamento do Canal de Macro Drenagem (Valetão).</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_048.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indico para o nobre prefeito municipal que analise a possibilidade de doação de uma área/terreno para a construção de sede do consulado do paraguai bem como para a construção de um alojamento para estrangeiros em transito.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_028.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indico a vossas senhorias que seja  realizada uma ação de saúde na Colônia Ingazeira, com o objetivo de oferecer atendimento médicos e demais serviços de saúde à população local.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_180.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Ações preventivas e corretivas urgentes na Rua Blanca Grosso Ledesma de Luise, vila Célia.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_181.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Serviços de reparos na Rua Amadeu Santos e Silva, 13 de Maio e 13 de Junho.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_182.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_182.pdf</t>
   </si>
   <si>
     <t>A utilização urgente das ações de controle de vetores, com a utilização estratégica de fumacê, nos bairros do Município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_183.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_183.pdf</t>
   </si>
   <si>
     <t>A Possibilidade de distribuir agasalhos como forma de solidariedade, assim como se preocupando com o bem-estar dos cidadãos, especialmente os mais necessitados</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_184.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_184.pdf</t>
   </si>
   <si>
     <t>A solicita o uso obrigatório de Equipamentos de Proteção Individual - EPI aos agentes de limpeza pública, do município.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_185.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_185.pdf</t>
   </si>
   <si>
     <t>A instalação de Wi-fi para distribuição de internet gratuita aos usuários da Capela Mortuária, uma vez que em algumas situações muitos parentes e amigos estão longe e precisam receber atualizações, compartilhar informações ou até participar virtualmente da despedida.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_186.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_186.pdf</t>
   </si>
   <si>
     <t>A instalação de redutores de velocidades e sinalização de trânsito em pontos estratégicos da Rua 13 de Junho, a partir da Avenida Rio Branco, Centro, até a Rua 15 de Novembro, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_187.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_187.pdf</t>
   </si>
   <si>
     <t>A programação de atividade com dança na Orla do Rio Paraguai, o movimento proporciona o aumento na auto estima, assim como reduz o estresse e a ansiedade, logo a dança promove o benefício da saúde física e mental.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_029.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Senhoria a necessidade de conclusão da obra de meio-fio em frente à Escola Caacupé. A referida obra encontra-se inacabada, ocasionando transtornos principalmente em dias de chuva, quando as crianças têm dificuldade para transitar até a entrada da escola. Além disso, muitos pais que param para deixar seus filhos enfrentam situações de risco devido à falta de infraestrutura adequada no local.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_030.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal, Senhor Nelson Cintra, e ao Secretário de Obras, que seja realizada com urgência a retirada de terra e entulho nas vias públicas da rua da Delegacia, especialmente em frente ao Centro de Convivência do Idoso – CCI.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no._009-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no._009-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>manutenção com cascalhamento, patrolamento e limpeza da via pública denominada Pau Brasil 2 (rua sem saída – ultima rua do Jockey Clube).</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no._010-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no._010-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>manutenção e tapa buracos na rua 15 de novembro no bairro Dom Pepe em frente a residência do senhor  Luiz Fernando e  do Bar denominado “La Casa de Bebidas” e na esquina da mesma via mencionada com a rua 02 do bairro Dom Pepe.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3968/camscanner_03-09-2025_07.14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3968/camscanner_03-09-2025_07.14.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas e vem atribuições legais regimentais, respeitosamente indicar ao Prefeito Municipal Nelson Cintra Ribeiro, ao Secretário de Obras, Habitação e Serviços Públicos e a AGETRAN, que seja feito um Quebra Mola na rua 13 de Junho Próximo ao Gás do JV._x000D_
 _x000D_
 E que seja feito um Quebra Mola na Rua Quinze de Novembro Próximo AG Mercado._x000D_
 _x000D_
 Haja vista que existe maior trafegabilidade de veículos nestes locais durante o horário de pico, que andam e alta velocidade e levando em conta a segurança da população que ali reside, indico que esta ação seja desenvolvida com máxima urgência possível.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3969/camscanner_03-09-2025_07.18.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3969/camscanner_03-09-2025_07.18.pdf</t>
   </si>
   <si>
     <t>Indico que o Secretário Municipal de Obras realize o cascalhamento na rua São Ramão, Salim Cafure.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3970/camscanner_03-09-2025_08.50.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3970/camscanner_03-09-2025_08.50.pdf</t>
   </si>
   <si>
     <t>	Solicita o fechamento do canal de micro drenagem na Rua Presidente Vargas(centro), rua lateral à Rodoviária._x000D_
 _x000D_
 	O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar à Prefeitura Municipal, por meio da Secretaria de Obras e Infraestrutura, que seja realizado o fechamento do canal de micro drenagem localizado na Rua Presidente Vargas, via lateral à Rodoviária Municipal.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3971/camscanner_03-09-2025_09.12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3971/camscanner_03-09-2025_09.12.pdf</t>
   </si>
   <si>
     <t>	Solicita à Prefeitura providências quanto à recomposição asfáltica nas ruas Cândido Mariano e Américo da Costa Guerra, em locais onde a empresa BTG realizou obras e não concluiu a recuperação do pavimento._x000D_
 	_x000D_
 	O Vereador que esta subscreve, no uso de suas atribuições legais, vem indicar ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Obras e Infraestrutura, que sejam tomadas providências imediatas quanto à situação das seguintes vias públicas:_x000D_
 	_x000D_
 	Rua Cândido Mariano, em frente ao Mercado JV;_x000D_
 	_x000D_
 	Rua Américo da Costa Guerra, em frente ao Posto de Saúde Central.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3972/camscanner_03-09-2025_10.45.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3972/camscanner_03-09-2025_10.45.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à conclusão dos serviços de drenagem, calçadas e meio-fio no bairro Salim Cafure iniciados pela empresa BTG._x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais, vem indicar ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Obras e Infraestrutura, que notifique a empresa BTG e adote medidas para garantir a conclusão das obras de infraestrutura no bairro Salim Cafure.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3973/camscanner_04-09-2025_07.56.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3973/camscanner_04-09-2025_07.56.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho – MS, que determine ao setor competente a retirada ou reforma da cerca de proteção existente no valetão em frente à rodovia, na Avenida Laranjeiras, aproveitando o momento em que está sendo realizada a construção da calçada no local.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_027-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_027-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário que seja realizado o serviço de recapeamento total do asfalto em vias do município que se encontram em condições precárias, em especial nas ruas:_x000D_
  Rua Coronel Ponce, esquina com a Rua Joaquim Murtinho, próximo ao Porto Prev e a Escola EMEI._x000D_
 Apesar de já ter sido realizada uma intervenção anterior no local, ainda persiste um buraco significativo, o que dificulta o tráfego de veículos, causa transtornos aos motoristas e aumenta o risco de acidentes._x000D_
 Rua 13 de Junho, esquina com a Rua  Afonso Pena, em frente as casas construídas recentemente. _x000D_
 Além disso, trechos da Rua Dr Costa Marques apresentam depressões que comprometem a segurança viária e a circulação adequada dos veículos.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/camscanner_09-09-2025_10.07.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/camscanner_09-09-2025_10.07.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal e ao Gerente de Trânsito, que providenciem o fechamento da Rua Pedro Celestino, no trecho compreendido entre a Secretaria de Turismo e a Prefeitura Municipal, nos finais de tarde de sábado e domingo.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_028-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras, Habitação e Serviços Públicos que seja realizado o serviço de Cascalhamento e Nivelamento  da  Rua Ten. Antônio João, o trecho compreendido entre as ruas 13 de Maio e 13 de Junho. Atualmente, a via encontra-se em condições precárias, com o acúmulo de água parada, o que tem causado transtornos e representa risco à segurança dos pedestres e motoristas, especialmente aos alunos que transitam diariamente pelo local</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_06_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_06_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparos na Extensão da Escola da Aldeia Tomázia, sendo estes reparos nos banheiros da escola, ventiladores e fossas.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_032._09_de_setembro._dr.antonio_5.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_032._09_de_setembro._dr.antonio_5.pdf</t>
   </si>
   <si>
     <t>	Indico para a ilustre secretária de saúde senhora Andreara Castro que analise a possibilidade de contratação de uma recepcionista para fazer atendimento ao publico na Central de Vagas, tendo em vista o fluxo de pacientes que necessitam de atendimento/orientação naquele local.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3986/camscanner_16-09-2025_07.21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3986/camscanner_16-09-2025_07.21.pdf</t>
   </si>
   <si>
     <t>Indico que o Secretário Municipal de Obras venho respeitosamente através deste, Indico a viabilidade de realização de tapa buraco da rua 15 de Novembro Bairro: Dom Pepe após a ponte.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3987/camscanner_16-09-2025_07.28.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3987/camscanner_16-09-2025_07.28.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Nelson Cintra Ribeiro, venho respeitosamente através deste indicar a presença de um Guarda Patrimonial nas dependências da Feira Municipal, desta forma garantir a segurança e assegurar a integridade física dos trabalhadores e dos que transitam nas instalações do prédio, não permitindo a depredação, violação, evasão, apropriação indébita e outras ações que redundem em dano ao patrimônio, decorrente da ação de terceiros.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3988/camscanner_16-09-2025_07.30.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3988/camscanner_16-09-2025_07.30.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Nelson Cintra Ribeiro, A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar a Vossa Excelência que seja providenciada, junto ao setor competente, a instalação de postes e a extensão da rede elétrica no final da Rua B, localizada no bairro Dom Pepe, a rua que precisa de reparo não tem nome onde esta localizado a academia Alma de leão fight e também interliga as ruas do Bairro Dom Pepe como a rua A à Rua quinze de novembro e as demais ruas.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Indico que seja elaborado e enviado a esta Câmara Municipal um Projeto de Lei Visando a Regularização Fundiária e Urbanização da área de expansão urbana localizada no antigo Matadouro Municipal, com o objetivo de contemplar os moradores que atualmente já ocupam aquela localidade.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Indico que sejam realizados estudos técnicos, administrativos e financeiros, em parcerias com os governos Estadual e Federal, com o objetivo de viabilizar a revitalização e ampliação das unidades habitacionais populares existentes em nossa cidade.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Indica a contratação de empresa especializada para a elaboração do Laudo Técnico das Condições Ambientais de Trabalho – LTCAT, visando avaliar as condições do ambiente laboral e a possível exposição dos trabalhadores a agentes nocivos à saúde.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_031.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal, Senhor Nelson Cintra, e a Secretária de Saúde, que seja realizada uma ação com a nova Unidade Odontológica Móvel adquirida, nas seguintes localidades: Colônia Ingazeira, Colônia Cachoeira, Colônia Bocaiuval, quilometro 6 e todas as extensões das Aldeias do nosso Município.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_032.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal, Senhor Nelson Cintra, e ao Secretário de obras que seja realizada uma restauração na rua Porto Carreiro esquina com a 13 de junho e que seja tomada as devidas providencias o mais rápido possível, devido aos números de buracos que existe naquela quadra e já tendo ocorrido mais de três acidentes com pedestres e com ciclistas. a necessidade dessa demanda é de extrema urgência</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_033.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Nelson Cintra Ribeiro e à Secretária Municipal de Saúde Andreara Castro, a possibilidade de instalar uma Farmácia de Saúde Básica no Hospital Oscar Ramires, com o objetivo de fornecer os medicamentos prescritos já no momento em que o paciente recebe a sua consulta médica._x000D_
 Muitos cidadãos que procuram atendimento no Hospital Oscar Ramires não possuem condições financeiras de adquirir os medicamentos necessários, principalmente aos finais de semana, quando a urgência do tratamento é ainda maior e os remédios precisam ser ministrados em intervalos curtos, como de 6 em 6 horas ou de 8 em 8 horas.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_034.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal e à Secretaria de Saúde que avaliem a possibilidade de disponibilizar atendimento no Posto de Saúde do Centro às pessoas brasileiras que residem em Carmelo Peralta, em especial aos idosos devidamente documentados, que já atravessam diariamente o cais para chegar até a cidade._x000D_
 Considerando que o cais de travessia fica próximo ao Posto de Saúde do Centro, a disponibilização do atendimento neste local representaria não apenas uma economia de tempo e recursos para essas pessoas, mas também garantiria um acesso mais digno, rápido e humanizado aos serviços de saúde.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_035.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Secretária Municipal de Saúde, Andreara Castro, que seja estudada a possibilidade de abrir o Polo Acadêmico nos dias em que há transporte à Capital para atendimento médico, para que os pacientes possam aguardar o ônibus de forma mais confortável e segura._x000D_
 Muitos munícipes, principalmente idosos, chegam ao local bem antes do horário da saída do ônibus, pois se deslocam de regiões distantes com receio de perder a condução. Nesses casos, permanecem em pé e sem acesso adequado a banheiros, enfrentando desconforto e até mesmo riscos à saúde.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3997/camscanner_17-09-2025_07.52.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3997/camscanner_17-09-2025_07.52.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio, no uso de suas atribuições legais, indica ao Excelentíssimo Prefeito Municipal e à Secretaria de Obras, que seja realizado o patrolamento da estrada vicinal que dá acesso às Fazendas Laguna Porã, Arroio Sexto, Paraíso e Lucero Porã, atendendo à solicitação dos fazendeiros da região.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3999/camscanner_17-09-2025_08.19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3999/camscanner_17-09-2025_08.19.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Secretário Municipal de Obras, Habitação e Serviços Públicos Alexandre Viana, juntamente com a empresa da Sanesul, que sejam realizados os serviços de manutenção e desobstrução do bueiro localizado na Rua Cel. João Paes de Barro , esquina com a Avenida Laranjeiras, no centro da cidade.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4003/camscanner_17-09-2025_09.44.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4003/camscanner_17-09-2025_09.44.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Secretário Municipal de Obras, Habitação e Serviços Públicos Alexandre Viana, juntamente com a empresa Sanesul, que sejam realizados os serviços de manutenção e desobstrução do bueiro localizado na Rua Luis de Albuquerque, esquina com a Avenida Laranjeiras, no centro da cidade.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_07_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_07_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura Municipal junto à Secretaria competente que seja destinado a comunidade indígena Alves de barros 2 mil litros de diesel e 4 sacos de cimento para perfuração do poço d'água.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_08_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_08_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indica para que a Patrulha Militar Rural realize rondas nas aldeias São João e Tomázia, principalmente nos finais de semana, quando há muitas denúncias de vendas de bebidas alcoólicas por parte de não indígenas.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_029-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_029-2025.pdf</t>
   </si>
   <si>
     <t>Solicito asuperintendência do INSS a necessidade urgente da instalação de uma agência de atendimento do INSS no município de Murtinho, ou, alternativamentea manutenção de um atendimento itinerante ou periódico (semanal, quinzenal ou mensal), que possa atender adequadamente às demandas da população local.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_030-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a empresas de telefonia móvel (Vivo, Claro, TIM) e ao PROCON-MS, com urgência, para que sejam adotadas providências pelas operadoras de telefonia móvel Vivo, Claro e TIM, no sentido de ampliar a capacidade e a qualidade dos equipamentos de transmissão de sinal de telefonia móvel e dados em nossa região. A presente solicitação se dá diante dos frequentes relatos da população sobre a baixa intensidade do sinal, falhas constantes em chamadas de voz e lentidão na conexão de internet móvel, dificultando a comunicação pessoal, comercial e até o acesso a serviços públicos digitais.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_036.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, que seja estudada a possibilidade de realizar a doação de um terreno para a Associação dos Paraguaios, em Porto Murtinho.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4010/camscanner_24-09-2025_08.09.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4010/camscanner_24-09-2025_08.09.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio solicita ao Prefeito Municipal e ao Gerente de Trânsito que seja realizado estudo para transformação da Rua Pedro Cel. Celestino em via de sentido único (no trecho Prefeitura → Av. Laranjeiras), com implantação de faixa amarela no lado do Dique e delimitação de área de embarque e desembarque em frente ao Hotel Beira Rio, visando maior segurança e fluidez no tráfego.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4011/camscanner_24-09-2025_08.09_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4011/camscanner_24-09-2025_08.09_2.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio solicita ao Prefeito Municipal e ao Gerente de Trânsito que seja implantada faixa exclusiva de embarque e desembarque na Rua Cel. Alfredo Pinto, em frente 20 Hotel Pantanal, proibindo a permanência de veículos estacionados no local, a fim de evitar retenções no tráfego, principalmente nos horários escolares.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4013/camscanner_24-09-2025_09.00_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4013/camscanner_24-09-2025_09.00_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio solicita ao Prefeito Municipal e ao Gerente de Trânsito a implantação de faixa amarela e criação de área de embarque desembarque em frente à Escola Tomás Laranjeira, na Rua Cel. Alfredo Pinto, de forma a evitar estacionamento bilateral e consequente afunilamento do tráfego.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4014/camscanner_24-09-2025_10.48.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4014/camscanner_24-09-2025_10.48.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio solicita Gerente de Prefeito Municipal e ao Trânsito a instalação de redutores de velocidade (lombadas) nos dois sentidos da via, em frente ao Parquinho Bernardo Loubet, localizado próximo ao Hospital Municipal.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_09_-_dra_carla_-_fundacao_de_cultura.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_09_-_dra_carla_-_fundacao_de_cultura.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado Pedro Pedrossian Neto, juntamente com a Fundação de Cultura do estado para que viabilizem a apresentação de um grupo musical regional para a realização de festa cultural na Aldeia Tomázia.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_010_-_dra_carla_-_hortalicas.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_010_-_dra_carla_-_hortalicas.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura Municipal viabilize materiais para apoio e desenvolvimento da produção de hortaliças na Aldeia Alves de Barros.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4018/camscanner_24-09-2025_11.14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4018/camscanner_24-09-2025_11.14.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento da Rua Baraúnas, localizada no bairro Cohab. A referida rua encontra-se em condições precárias, especialmente durante o período de chuvas, o que dificulta o tráfego e oferece riscos à segurança dos moradores e de todos os que transitam por ali.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4019/camscanner_24-09-2025_11.35_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4019/camscanner_24-09-2025_11.35_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Antônio, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente da municipalidade que seja estudada e implantada mão única de direção na Rua 13 de Junho, no prolongamento da BR-267, mais especificamente no trecho em frente à Borracharia Guarani e à Padaria Emanuel, no sentido Bairro Salim Cafure - Centro.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4026/camscanner_26-09-2025_08.48.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4026/camscanner_26-09-2025_08.48.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação/trocas de lâmpadas nas vias urbanas como Rua Baraúna, Rua Amonguijá, Rua Areia e Rua Amoreira.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4027/camscanner_26-09-2025_08.57.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4027/camscanner_26-09-2025_08.57.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento na via de acesso às chácaras conhecidas como "antiga olaria", localizada ao lado do Lixão, sentido rio Amonguijá.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4029/camscanner_26-09-2025_11.32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4029/camscanner_26-09-2025_11.32.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Infra Estrutura uma operação de tapa buracos com Urgência na Rua Capitão Cantalice em toda a sua extensão.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4030/camscanner_26-09-2025_11.40.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4030/camscanner_26-09-2025_11.40.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja encaminhado expediente ao Excelentissimo Senhor Governador do Estado de Mato Grosso do Sul, Eduardo Riedel, com cópia ao solicitando a designação de equipe técnica multidisciplinar das áreas de piscicultura, responsável pela AGRAER (Agencia de Desenvolvimento Agrário e Extensão Rural), horticultura,_x000D_
 _x000D_
 estudo de viabilidade técnica e econômica com as seguintes finalidades: 1. Avaliação do potencial produtivo do município para as cadeias mencionadas_x000D_
 _x000D_
 2. Estudo do solo e das condições climáticas locais para o cultivo de pastagens e_x000D_
 _x000D_
 frutíferas;_x000D_
 _x000D_
 3. Planejamento de capacitações para pequenos produtores e agricultores familiares, com foco na produção orgânica e sustentável;_x000D_
 _x000D_
 4. Análise da viabilidade de implantação de sistemas de produção em regime condominial, permitindo o compartilhamento de recursos, estrutura e conhecimento técnico.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4031/camscanner_26-09-2025_11.48.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4031/camscanner_26-09-2025_11.48.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de uma manilha/Tubo para ajudar no escoamento de água pluvial na rua do antigo motel, no bairro Salim Cafure. Pois no local existe uma vala dificultando o acesso na referida via.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4034/camscanner_30-09-2025_07.30.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4034/camscanner_30-09-2025_07.30.pdf</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4038/camscanner_30-09-2025_10.08.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4038/camscanner_30-09-2025_10.08.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais, indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio de sua gestão, solicite apoio junto ao Governo do Estado de Mato Grosso do Sul, a fim de atender ås demandas da Colônia de Pescadores Z-06 de Porto Murtinho._x000D_
 _x000D_
 A presente solicitação tem por objetivo rever as medidas máximas permitidas para a captura das espécies Jaú, Cachara, Pintado e Pacu, no rio Paraguai, de modo a assegurar melhores condições de trabalho e sustentabilidade à atividade pesqueira, que é fundamental para a economia local e para a subsistência de diversas famílias murtinhenses.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/camscanner_30-09-2025_10.07.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/camscanner_30-09-2025_10.07.pdf</t>
   </si>
   <si>
     <t>Indicação:_x000D_
 _x000D_
 O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem indicar à Secretaria Municipal de Saúde que seja providenciada a instalação de pias nas salas de atendimento médico das unidades de saúde do município, a fim de possibilitar a higienização das mãos entre um paciente e outro, prevenindo contaminações e garantindo segurança no atendimento._x000D_
 _x000D_
 Sugere-se ainda a avaliação da possibilidade de realocar os atendimentos médicos para salas que já disponham de pias, evitando custos com adaptações desnecessárias e assegurando, de forma imediata, melhores condições de biossegurança.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4040/camscanner_30-09-2025_10.17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4040/camscanner_30-09-2025_10.17.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, que sejam tomadas providências no sentido de disponibilizar um espaço adequado para o estacionamento dos ônibus de turismo que chegam ao município.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4044/camscanner_01-10-2025_11.17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4044/camscanner_01-10-2025_11.17.pdf</t>
   </si>
   <si>
     <t>O Vereador solicita ao Prefeito Municipal e ao Gerente de Trânsito estudo de viabilidade para alteração do lado da ciclofaixa na Rua Dr. Costa Marques (em frente à Escola Alfa e lateral da Escola Tomaz Laranjeira), evitando conflitos entre ciclistas, pais e alunos, além da implantação de área de embarque e desembarque em frente à Escola Alfa.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4050/camscanner_08-10-2025_07.41.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4050/camscanner_08-10-2025_07.41.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve a presente Indicação solicita ao Poder Executivo Municipal e à Secretaria Municipal de Saúde que seja providenciada, com urgência, a retirada das duas UTIs Móveis e da Unidade Odontológica Móvel (UOM) que se encontram estacionadas em frente ao Polo Acadêmico de Porto Murtinho._x000D_
 _x000D_
 As referidas unidades estão expostas diretamente ao sol e às altas temperaturas, sem qualquer tipo de cobertura ou abrigo, o que pode danificar equipamentos hospitalares e odontológicos instalados em seus interiores, comprometendo o bom funcionamento e a conservação dos bens públicos._x000D_
 _x000D_
 Dessa forma, solicita-se que os veículos sejam remanejados para um local coberto, ventilado e seguro, garantindo a preservação dos equipamentos, a durabilidade dos veículos e a economia dos recursos públicos._x000D_
 _x000D_
 Certo da atenção e da sensibilidade do Poder Executivo diante dessa situação, renovo votos de estima e consideração.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4051/camscanner_08-10-2025_08.15.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4051/camscanner_08-10-2025_08.15.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita agilidade no pagamento das diárias aos motoristas que realizam viagens para o transporte de pacientes._x000D_
 Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e à Ilustríssima Senhora Secretária Municipal de Saúde, que sejam adotadas medidas administrativas para assegurar maior celeridade no pagamento das diárias dos motoristas que realizam viagens longas para o transporte de pacientes que fazem tratamento fora do domicílio (TFD).</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4052/camscanner_28-11-2025_10.27.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4052/camscanner_28-11-2025_10.27.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto do aparelho de raio-x do Hospital Municipal Oscar Ramires Pereira._x000D_
 Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e à Ilustríssima Senhora Secretária Municipal de Saúde, que seja providenciado, com urgência, o conserto do aparelho de raio-x do Hospital Municipal Oscar Ramires Pereira._x000D_
 O equipamento atual encontra-se com defeito, e, segundo informações, um aparelho antigo foi deixado provisoriamente por uma empresa que realiza manutenção, podendo ser utilizado somente em casos de urgência e emergência.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4059/camscanner_08-10-2025_08.56.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4059/camscanner_08-10-2025_08.56.pdf</t>
   </si>
   <si>
     <t>Solicita, em regime de urgência, a instalação da nova autoclave do Hospital Municipal Oscar Ramires Pereira._x000D_
 Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e à Ilustríssima Senhora Secretária Municipal de Saúde, que seja realizada, em regime de urgência, a instalação da nova autoclave que se encontra parada em frente ao Hospital Municipal Oscar Ramírez Pereira._x000D_
 Atualmente, os materiais cirúrgicos e hospitalares do hospital estão sendo esterilizados em unidades de saúde e até em uma clínica particular, além de haver a necessidade de envio de materiais para esterilização na cidade de Bela Vista. Essa situação é inadequada e traz riscos à segurança dos pacientes e à eficiência dos serviços hospitalares_x000D_
 A autoclave nova, já disponível, representa uma solução imediata e necessária para garantir a autonomia do hospital e a qualidade da assistência prestada à população. Assim, solicita-se a adoção das medidas técnicas e administrativas cabíveis</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4061/camscanner_08-10-2025_09.23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4061/camscanner_08-10-2025_09.23.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do serviço de anatomia patológica no Hospital Municipal Oscar Ramires Pereira._x000D_
 Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e à Ilustríssima Senhora Secretária Municipal de Saúde, que sejam adotadas as medidas necessárias para o retorno do serviço de anatomia patológica no Hospital Municipal Oscar Ramires Pereira._x000D_
 A ausência desse serviço tem comprometido a continuidade dos procedimentos cirúrgicos, uma vez que as peças cirúrgicas retiradas durante os atendimentos não têm sido encaminhadas para avaliação, o que inviabiliza o adequado acompanhamento diagnóstico e o prosseguimento de algumas cirurgias no próprio hospital._x000D_
 O retorno do serviço de anatomia patológica é essencial para garantir a qualidade do diagnóstico, a segurança dos pacientes e a autonomia do hospital, reduzindo a dependência de outras unidades e evitando o deslocamento desnecessário de materiais e pacientes.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no._030-2025_-_construcao_do__matadouro.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no._030-2025_-_construcao_do__matadouro.doc</t>
   </si>
   <si>
     <t>Elaboração de  projeto estrutural voltado para construção do Matadouro Municipal em Porto Murtinho –MS.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_11_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_11_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Assistência Social para que realize estudo de levantamento de dados, para que mães indígenas sejam atendidas com Kits Maternidade, entre outros benefícios.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4065/camscanner_08-10-2025_10.14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4065/camscanner_08-10-2025_10.14.pdf</t>
   </si>
   <si>
     <t>Solicita agilidade na aquisição de reagentes laboratoriais e materiais hospitalares para o Hospital Municipal Oscar Ramires Pereira._x000D_
 Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e à Ilustríssima Senhora Secretária Municipal de Saúde, que seja agilizado o processo de aquisição e licitação dos reagentes laboratoriais e materiais hospitalares destinados ao Hospital Municipal Oscar Ramires Pereira._x000D_
 Atualmente, o laboratório municipal encontra-se sem reagentes, impossibilitando a realização de exames como ureia, creatinina, PCR, hemoglobina glicada e hemograma completo._x000D_
 Essa situação tem prejudicado o atendimento à população, pois em casos de emergência, pacientes graves, gestantes de alto risco e pessoas com diabetes descompensada estão sendo encaminhados a laboratórios terceirizados, enquanto os demais ficam sem acesso a exames fundamentais para o diagnóstico e acompanhamento clínico._x000D_
 Além disso, há informações de que os materiais hospitala</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4066/camscanner_08-10-2025_10.30_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4066/camscanner_08-10-2025_10.30_1.pdf</t>
   </si>
   <si>
     <t>Solicita a reposição de materiais utilizados na sala de fisioterapia._x000D_
 Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e à Ilustríssima Senhora Secretária Municipal de Saúde, que seja providenciada, com urgência, a reposição dos materiais utilizados no setor de fisioterapia_x000D_
 Atualmente, o setor encontra-se com falta de insumos básicos, como gel de ultrassom, eletrodos, loção neutra e creme para tecarterapia. Em razão disso, três equipamentos importantes estão sem uso: o aparelho de Ondas de choque, o Ultrassom e o Tecare, todos fundamentais no tratamento de pacientes ortopédicos e em reabilitação._x000D_
 Esses materiais já foram solicitados desde novembro de 2024, porém, até o presente momento, não foram adquiridos, o que tem impedido o uso dos equipamentos e comprometido a qualidade dos atendimentos._x000D_
 A ausência desses materiais tem reduzido significativamente a qualidade dos atendimentos fisioterapêuticos, prejudicando o processo de recuperação do</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4067/camscanner_08-10-2025_10.51.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4067/camscanner_08-10-2025_10.51.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica à Secretaria Municipal de Saúde que seja elaborada uma portaria ou resolução determinando que os médicos da rede municipal sejam os responsáveis pelo lançamento dos encaminhamentos de pacientes no sistema SISREG, especialmente nos casos que demandem Tratamento Fora do Domicílio (TFD)._x000D_
 _x000D_
 A medida tem como objetivo garantir maior precisão técnica nas informações inseridas no sistema, agilizar os trâmites de regulação e permitir que o médico acompanhe a evolução do paciente, verificando se o encaminhamento foi efetivado, bem como o retorno do tratamento e possibilita maior facilidade no acesso ao usuário, uma vez que o encaminhamento é inserido na sua Unidade de atendimento. _x000D_
 _x000D_
 Essa prática contribui para a melhoria na gestão da saúde pública, reforça a responsabilidade médica no processo regulatório, e promove transparência e eficiência no acompanhamento dos pacientes que necessitam de atendimento fora d</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_031-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_031-2025.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência ao Secretário Municipal de Obras, Habitação e Serviços Públicos a realização de serviços de manutenção e conserto das  pontes localizada no bairro Cohab e no  Dom Pepe.  As  referidas estruturas encontra-se em condições precárias, com diversas madeiras danificadas, o que tem causado transtornos à população e representa um sério risco à segurança de pedestres e motoristas que utilizam o local, especialmente os alunos que transitam diariamente pela ponte.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_037.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e ao Secretário de Obras, que seja feita a manutenção na rua Presidente Vargas na altura do número 130 em diante pois encontra-se em estado critico e os buracos estão se alargando cada dia mais formando poças que muitas das vezes um motociclista ou ate mesmo um motorista não enxergaria dependendo da velocidade. Podendo assim acarretar em estragos de bens materiais ou até mesmo em acidentes graves.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_038.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho e ao Secretário de Obras, que seja realizado o serviço de patrolamento na Rua General Cândido Mariano, no trecho compreendido entre as esquinas das ruas Coronel Ponce e Dr. Costa Marques</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_039.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Senhor Prefeito Municipal Nelson Cintra Ribeiro que seja estudada a possibilidade de dar prioridade ao asfaltamento de toda a extensão das ruas Coronel Ponce e Capitão Cantalice. As referidas vias são consideradas principais ligações entre diversos bairros — Dom Pepe I e II, Vila Célia, Caacupê e  Nossa Senhora Aparecida ao Centro da cidade, sendo de grande importância para o fluxo de veículos e pedestres._x000D_
 Além disso, na rua Capitão Cantalice localiza-se o Quartel da cidade, onde já foi realizado um trecho de pavimentação asfáltica, porém o mesmo encontra-se deteriorado, causando transtornos aos munícipes que utilizam diariamente essas vias para se deslocar de seus bairros.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_12_-_educacao_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_12_-_educacao_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Educação para que possa realizar manutenções e reparos no refeitório da Escola Indígena Municipal da extensão da Aldeia Barro Preto.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_sirley.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_sirley.pdf</t>
   </si>
   <si>
     <t>Indica manutenção e reparos ( tapa buracos) na avenida laranjeiras, em frente ao prédio provisório da secretaria municipal de assistência Social.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_040.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro, para que seja estudada a possibilidade de doar uma parte do terreno localizado ao lado da Escola da Colônia Ingazeira, visando à construção de uma Capela no referido local.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no._005-2025_-_requer_fiscalizacao_de_vendas_de_bebidas_alcoolicas.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no._005-2025_-_requer_fiscalizacao_de_vendas_de_bebidas_alcoolicas.doc</t>
   </si>
   <si>
     <t>Seja realizada fiscalização em todos os estabelecimentos comerciais do Município de Porto Murtinho – MS que vendem bebidas alcoólicas, com o objetivo de coibir a venda e distribuição de bebidas contaminadas com metanol, garantindo a saúde e segurança da população.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no._032-2025_-_instalacao_de_cameras_de_monitoramento_na_orla.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no._032-2025_-_instalacao_de_cameras_de_monitoramento_na_orla.doc</t>
   </si>
   <si>
     <t>Que determine uma avaliação técnica,  jurídica, administrativa e financeira,  com vistas à instalação de câmeras digitais de monitoramento ao longo da orla do Rio Paraguai, interligados ao sistema operacional da Polícia Militar de Porto Murtinho-MS</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_-_ver._sirley.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_-_ver._sirley.pdf</t>
   </si>
   <si>
     <t>Propondo ao Executivo Municipal, o envio de um projeto de lei, que crie um Fundo Permanente de Financiamento à Produção Diversificada dos Pequenos e Médios Produtores Rurais das Colônias Bocaiuval,  Ingazeira e Cachoeira do Apa no Município de Porto Murtinho-MS.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_017.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_017.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO O CRONOGRAMA OFICIAL DE COLETA DE LIXO (CAMINHÃO COMPACTADOR), CONTENDO OS DIAS DE COLETA POR BAIRRO NO MUNICIPIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor prefeito e nobres vereadores;_x000D_
 Tal solicitação se faz necessária para que a população tenha conhecimento prévio dos dias em que ocorrerá a coleta de resíduos sólidos em suas respectivas localidades. A transparência no cronograma facilita a organização dos moradores, evita o acúmulo indevido de lixo nas vias públicas e contribui significativamente para a limpeza urbana, saúde pública e preservação ambiental.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Ana Paula Bittencourt, Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_019.2025_-_ana_bit_com_sirley.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_019.2025_-_ana_bit_com_sirley.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ELABORADO E EXECUTADO UM PROJETO DE ILUMINAÇÃO PÚBLICA NO TRAJETO ENTRE A BOMBA D’ÁGUA E O PORTO, A FIM DE GARANTIR MAIS SEGURANÇA E ACESSIBILIDADE À POPULAÇÃO LOCAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A presente indicação visa atender às demandas da comunidade que utiliza o caminho entre a bomba d’água e o Porto, sobretudo no período noturno, enfrentando dificuldades devido à ausência de iluminação adequada._x000D_
 O trecho em questão é de grande importância para moradores, trabalhadores e pescadores, sendo utilizado diariamente como via de acesso a serviços essenciais e às margens do rio. A falta de iluminação compromete a segurança, facilita ocorrências de pequenos delitos e representa risco de acidentes._x000D_
 A instalação de postes com luminárias eficientes, preferencialmente de tecnologia LED, proporcionará mais segurança, facilitará a mobilidade e contribuirá com a valorização do espaço público.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_025.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_025.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO DAS BOCAS DE LOBO NA AVENIDA RIO BRANCO, PRÓXIMO AO RESTAURANTE DO MATA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 As bocas de lobo situadas no referido trecho encontram-se obstruídas, com acúmulo de água, sujeira e forte odor desagradável, além de favorecerem a proliferação de mosquitos e outros vetores de doenças. Tal situação tem causado transtornos à população local, pedestres e clientes do comércio da região, especialmente durante períodos de chuva._x000D_
 A presente indicação visa garantir melhores condições de saúde pública, segurança e bem-estar à comunidade, evitando alagamentos e contribuindo para a conservação do espaço urbano.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4088/indicacao_026.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4088/indicacao_026.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE UM PARQUINHO INFANTIL E DE UM CAMPO DE FUTEBOL SOCIETY NA CONFLUÊNCIA DA RUA JATOBÁ COM A RUA DAS GARÇAS, NAS PROXIMIDADES DA NOVA CASA LAR ELIANE RIOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Venho por meio desta indicar ao Excelentíssimo senhor prefeito municipal, que sejam realizados estudos técnicos e administrativos com vistas à implantação de um parquinho infantil e de um campo de futebol society no espaço situado na confluência da Rua Jatobá com a Rua das Garças, nas mediações da nova Casa Lar Eliane Rios._x000D_
 A solicitação atende as demandas da população local, que carece de espaços públicos de lazer, convivência e prática esportiva para crianças, adolescentes e famílias. A instalação desses equipamentos proporcionará mais qualidade de vida, contribuirá para a promoção da saúde física e mental e fortalecerá os laços comunitários em uma área que passa a contar com a importante presença da Casa Lar.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4089/indicacao_035.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4089/indicacao_035.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DO SERVIÇO DE PLANTÃO ODONTOLÓGICO NOS FINAIS DE SEMANA E FERIADOS, A SER REALIZADO NA UNIDADE ODONTOLÓGICA MÓVEL ESTACIONADA NO HOSPITAL MUNICIPAL OSCAR RAMIRES PEREIRA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor prefeito e nobres vereadores;_x000D_
 A presente solicitação visa atender uma demanda essencial da população, que frequentemente enfrenta dificuldades ao necessitar de atendimento odontológico em caráter de urgência fora do horário comercial. _x000D_
 Situações como dores intensas, traumas dentários, infecções e outros problemas bucais não podem esperar até o dia útil seguinte, sob risco de agravamento do quadro clínico do paciente. _x000D_
 A utilização da Unidade Odontológica Móvel, estrategicamente estacionada no Hospital Municipal Oscar Ramires Pereira, proporcionará acesso centralizado e imediato para os casos de urgência e emergência odontológica, garantindo mais eficiência e organização do serviço.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4090/indicacao_036.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4090/indicacao_036.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA VIABILIZADA, COM A MÁXIMA URGÊNCIA, A DESIGNAÇÃO, CONTRATAÇÃO OU ALOCAÇÃO DE PROFISSIONAIS MÉDICOS COM ESPECIALIZAÇÃO EM PEDIATRIA E GINECOLOGIA PARA ATENDIMENTO NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PORTO MURTINHO – MS, NA UNIDADE BÁSICA DE SAÚDE (UBS) E/OU NO HOSPITAL MUNICIPAL, CONFORME AVALIAÇÃO DA SECRETARIA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor prefeito e nobres vereadores;_x000D_
 A presente Indicação tem como objetivo atender à reivindicação de diversos moradores do município, que relatam a falta de atendimento médico especializado nas áreas de Pediatria e Ginecologia na rede pública de saúde de Porto Murtinho._x000D_
 O acompanhamento pediátrico regular é fundamental para garantir o crescimento saudável das crianças, bem como para a prevenção, diagnóstico precoce e tratamento eficaz de doenças na infância._x000D_
 Da mesma forma, a presença de um profissional ginecologista é essencial para assegurar o atendimento integral à saúde da mulher, contemplando ações de prevenção, acompanhamento.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4091/indicacao_037.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4091/indicacao_037.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>INDICA O CASCALHAMENTO E PATROLAMENTO NA RUA CORUMBÁ, CENTRO, NUMERO 134._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor prefeito e nobres vereadores;_x000D_
 A presente solicitação atende ao apelo dos moradores locais, que enfrentam dificuldades de acesso, haja vista que se encontra com muitos buracos com difícil trafegabilidade a segurança dos pedestres e motoristas.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Elbio da Twister, Ana Paula Bittencourt, Rodrigo Fróes, Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no._013-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no._013-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>envie expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Executivo Municipal, para que seja tomada as seguintes providências de maneira urgente:_x000D_
 1.	Que seja realizada de maneira urgente, encascalhamento e escoamento das águas pluviais da rua Porto Carreiro;_x000D_
 2.	Encascalhamento e escoamento das águas pluviais no prolongamento da Rua Francisco de Oliveira no bairro COHAB até o entroncamento da rua 13 de junho no centro._x000D_
 3.	Encascalhamento e escoamento das águas pluviais da rua tenente Antônio João esquina com a rua 13 de junho mais especificamente em frente a pousada Carandazal, onde existe um canal de macrodrenagem que possa por baixo da via supracitada;_x000D_
 4.	Encascalhamento e escoamento das águas pluviais da rua Nelson Feres esquina com São Ramão e a Rua Margarida e o prolongamento da Rua João Paes de Barros no bairro Salim Cafure.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no._014-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no._014-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>envie expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Executivo Municipal, que considerando as atuais condições de trafegabilidade e segurança das vias públicas, indicamos a necessidade de realização de serviços de manutenção corretiva, especificamente tapa-buracos com aplicação de lama asfáltica, nas seguintes vias: _x000D_
 1.	No prolongamento da Avenida Laranjeiras, sentido Centro ao Bairro COHAB até o cruzamento da Rua Primavera;_x000D_
 2.	Na Rua Coronel Alfredo Pinto a partir da esquina com a Rua Capitão Cantalice que se encontra em péssimas condições de tráfego devido aos buracos;_x000D_
 3.	No prolongamento da Rua Capitão Cantalice, passando em frente à 2ª Companhia de Fronteira;_x000D_
 4.	Na Rua 15 de Novembro no bairro Dom Pepe;_x000D_
 5.	Na Rua General de Oliveira esquina com a Rua Luiz de Albuquerque, local de acesso a Unidade Básica de Saúde ESF-III – denominado Dulcemar Festugatto e a Escola Municipal Nossa Senhora de Caacupê;_x000D_
 6.	Na Rua Presidente Vargas, em todo o seu prolongamento a par</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no._015-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no._015-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>envie expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Executivo Municipal, que considerando as atuais condições de trafegabilidade e segurança das vias públicas, indicamos a necessidade de realização de serviços de manutenção corretiva e preventiva com uso do Material Cascalho nas seguintes vias que segue:_x000D_
 1.	No prolongamento das Ruas A e B do Bairro Dom Pepe;_x000D_
 2.	Na Rua Seis e demais ruas do bairro Dom Pepe, principalmente das novas casas entregues nos logradouros da Rua Oito em diante que necessitam com máxima urgência material Cascalho nas vias, bem como serviço de escoamento das águas acumuladas nas vias de acesso dificultando a saída e entrada dos moradores em sua residência.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no._016-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no._016-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>seja encaminhado expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Chefe do Poder Executivo Municipal, solicitando que sejam adotadas as seguintes providências:_x000D_
 1.	Recolocação dos alambrados de proteção ao longo da Macrodrenagem do prolongamento da Avenida Laranjeiras, em ambos os lados, até o Rodoanel, com o objetivo de prevenir acidentes e proporcionar mais segurança aos moradores e visitantes;_x000D_
 _x000D_
 2.	Conclusão do calçamento no mesmo trecho, tendo em vista que as calçadas se encontram quebradas ou ausentes, dificultando a mobilidade e a segurança dos pedestres.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_033-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, a limpeza e desobstrução do canal de macrodrenagem da Avenida Laranjeira, tendo em vista que estamos entrando no período de chuvas. A medida se faz necessária para garantir o escoamento adequado das águas pluviais, evitando alagamentos e transtornos à população residente e aos transeuntes da região.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_034-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Saúde que seja disponibilizado um profissional de enfermagem, de forma fixa ou itinerante e periódica, para prestar atendimento às Colônias Cachoeira e Ingazeira.Considerando a necessidade de garantir atendimento básico de saúde às comunidades rurais e mais distantes do centro urbano.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_035-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja tomada seguinte providência, no intuito de reiterar a Indicação nº 017/2025, de minha autoria, que dispõe sobre a solicitação do serviço de construção de escadas em alvenaria nas áreas centrais de acesso ao dique, principalmente nos locais com maior circulação de pessoas.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Solicito com urgência ao Secretário Municipal de Obras, Habitação e Serviços Públicos a realização de serviços de construção de calçada na esquina da Iagro, no trecho que dá acesso ao Polo Acadêmico, com o intuito de garantir acessibilidade e segurança aos pedestres que utilizam o local.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_037-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal  que seja realizado estudo de viabilidade técnica e econômica para a implantação de um atracadouro municipal de embarcações no município.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/indicacao_038-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>•	Indico ao Chefe do Poder Executivo Municipal que sejam adotadas as medidas necessárias para que a memória do Dr. Ademir Torres Abrão seja preservada e homenageada pela Administração Municipal, denominando com seu nome algum prédio público de saúde ou espaço correlato de interesse da saúde pública no município.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no._017-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no._017-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>Conserto da ponte principal que liga a fazenda Amonguijá, Minha Mãe que faz parte da Rota Escolar, dificultando o acesso do ônibus escolar devido a má conservação da ponte que pode cair a qualquer momento causando acidentes graves com os alunos da REME conforme fotos em anexo.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no._018-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no._018-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>Tapa buracos na extensão da rua Capitão Cantalice; Rua Presidente Vargas; Bonifácio Gomes sentido Policia Militar; prolongamento da rua Sete de Setembro, com prioridade em frente ao Sindicato Rural que existe uma vala que prejudica o acesso e trânsito.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no._019-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no._019-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>Tapa buracos com Massa Asfáltica de maneira urgente as seguintes ruas: _x000D_
 	Rua 15 de Novembro no Bairro Dom Pepe; _x000D_
 	Avenida Laranjeiras sentido centro aos bairros Jockey Clube e COHAB;_x000D_
 	Manutenção ou substituição da Ponte de madeira de acesso ao bairro Dom Pepe;_x000D_
 	Limpeza das calçadas e meio fio com roçada e retirada de entulhos no entono das calçadas realizadas no município;</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4123/indicacao_no._020-2025_-_sec._de_obras.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4123/indicacao_no._020-2025_-_sec._de_obras.doc</t>
   </si>
   <si>
     <t>Que seja realizados serviços de aspersão de produtos químicos (veneno) nas calçadas e ruas do município.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_41.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, e ao secretário de obras que faça a manutenção da Av Laranjeiras. Pois a mesma se encontra com o bueiro danificado e está localizado no meio do asfalto.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_042.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro e ao secretário de obras para que seja recapeada a rua Salim Cafure na altura do número 231, pois está com uma cratera enorme no local onde moradores tiveram que colocar um galho e um cone para sinalizar o buraco.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4133/camscanner_04-12-2025_08.42.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4133/camscanner_04-12-2025_08.42.pdf</t>
   </si>
   <si>
     <t>Indico que seja incluída, no planejamento educacional para o ano de 2026, a participação dos alunos da zona rural nos desfiles cívicos, comemorações oficiais e projetos educativos realizados no município.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/camscanner_04-12-2025_09.32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/camscanner_04-12-2025_09.32.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Secretária Municipal de Saúde, Interina, Rita de Castro e Padilha, que seja providenciada com urgência a instalação de um aparelho de ar-condicionado na sala de triagem do Posto de Saúde Salim Cafure.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/camscanner_04-12-2025_10.38.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/camscanner_04-12-2025_10.38.pdf</t>
   </si>
   <si>
     <t>Indico que sejam instalados aparelhos de ar-condicionado em diversas salas do Posto de Saúde da COHAB. especificamente:_x000D_
 Sala dos Agentes Comunitários de Saúde (ACS);_x000D_
 Recepção;_x000D_
 Sala de observação;_x000D_
 Sala destinada ao atendimento psicológico, que ainda não está funcionando devido à falta do ar condicionado.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4136/indicacao_043.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4136/indicacao_043.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, Nelson Cintra Ribeiro e a secretária de educação que coloque no Calendário anual do Desfile da cidade, um convite para a cidade Carmelo Peralta e Isla Margarida.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_038-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_039-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>•	Solicito com urgência ao Secretário Municipal de Obras, Habitação e Serviços Públicos que seja realizada, com urgência, operação de tapa-buracos e manutenção viária no final das pontes da Rua 15 de Novembro e  na Av. Laranjeiras, especificamente:_x000D_
 •	No acesso sentido Dom Pepe;_x000D_
 •	E na ponte que liga os bairros Jockey Club e Cohab.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4143/indicacao_040-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4143/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>•	Indicar à Secretaria Municipal de Saúde que seja enviada a esta Casa Legislativa uma cópia do cronograma atualizado de atendimentos da equipe de saúde na zona rural, especificamente nas comunidades Colônia Ingazeira e Cachoeira, detalhando as respectivas datas e períodos de atendimento.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4144/indicacao_041-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4144/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Prefeito Municipal, que providencie a construção de uma Unidade Básica  de  Saúde na colônia ingazeira.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>MSV</t>
   </si>
   <si>
     <t>Mensagem de Veto.</t>
   </si>
   <si>
     <t>Nelson Cintra</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/mensagen_de_veto_001-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/mensagen_de_veto_001-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial  ao Projeto de Lei nº. 001/2025, de autoria do Executivo Municipal que "dispõe sobre a autorização para realização de licitações exclusivas para Microempresas (ME) e Empresa de Pequeno Porte (EPP) locais no Município de Porto Murtinho -MS".</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3659/mensagem_de_veto_002-2025_-_do_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3659/mensagem_de_veto_002-2025_-_do_executivo.pdf</t>
   </si>
   <si>
     <t>Vetar Parcialmente o Autógrafo ao Projeto de Lei Complementar n° 00112025, que "Dispõe sobre a concessão de benefício fiscal à empresa ltahum Terminal Portuário S.A, e dá outras providências",</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3805/mensagem_de_veto_n_002_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3805/mensagem_de_veto_n_002_-_2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 002/2025 ao Projeto de Lei n° 004/2025 que "Dispõe sobre a obrigatoriedade do uso de focinheiras e estabelece regras de segurança para a condução de cães de grande porte e/ou de raças consideradas perigosas nos parques e áreas de Porto Murtinho e dá outras providências."</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/mensagem_de_veto_ao_pl_04.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/mensagem_de_veto_ao_pl_04.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°04 Dispõe sobre a obrigatoriedade do uso de focinheiras e estabelece regras de segurança para a conduçãode cães de grande porte e/ou raças consideradas perigosas nos parques e áreas de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3808/mensagem_de_veto_ao_pl_010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3808/mensagem_de_veto_ao_pl_010.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°010 "Institui e inclui no calendário Oficial de Eventos do Município de Porto Murtinho o " Dia Municipal dos Povos indígenas". A ser comemorado anualmente no dia 19 de abril, e dá outras providências".</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3809/mensagem_de_veto_do_pl_no_007-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3809/mensagem_de_veto_do_pl_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°07 que Concede um dia de folga ao servidor público municipal do Poder Executivo e Legislativo no dia do seu aniversário e dá outras providências.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3891/mensagem_de_veto_do__pl_no_015_de_2_de_junho_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3891/mensagem_de_veto_do__pl_no_015_de_2_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°015, que institui o Programa Municipal de Coleta e Reciclagem de Óleo de cozinha usado no Município de Porto Murtinho MS e dá outras providências.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_de_veto_ao_pl_16.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_de_veto_ao_pl_16.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 16 que estabelece prioridades para fomento à prática esportiva na Comunidade Indígena Kadiwéu de Porto Murtinho, e dá outras providências.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3658/mocao_de_aplauso_01.2025_-_ana_bit.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3658/mocao_de_aplauso_01.2025_-_ana_bit.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SALA DO EMPREENDEDOR._x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSOS à SALA DO EMPREENDEDOR._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSOS à SALA DO EMPREENDEDOR que tem como objetivo reconhecer e enaltecer a significativa conquista do Selo SEBRAE de Referência em Atendimento – Ciclo 2024 na categoria Selo de Ouro pela nossa cidade. Essas premiações refletem o compromisso e a dedicação da gestão municipal no fortalecimento do empreendedorismo e no apoio aos pequenos negócios, que são essenciais para o desenvolvimento econômico local._x000D_
 _x000D_
 É importante destacar o empenho e a visão do prefeito Nelson Cintra, bem como o excelente trabalho realizado pela coordenadora da Sala do Empreendedor, Patrícia Moreira e por toda a equipe dos anos 2024 e 2025, que não mediram esforços</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3700/mocao_de_aplusos_pesca.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3700/mocao_de_aplusos_pesca.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Grupo de Pescaria " Só Delas" que realizou o segundo evento da quarta edição de pesca Esportiva Feminina em Porto Murtinho-MS</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3710/mocao_de_aplausos_padre.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3710/mocao_de_aplausos_padre.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos ao reverendo Padre Rômerson de Souza Almeida pela bela festa e organização realizada em nossa cidade. Também pelo ótimo trabalho que vem fazendo frente a nossa paróquia.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3785/camscanner_29-05-2025_09.31.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3785/camscanner_29-05-2025_09.31.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO AO SENHOR THIAGO DA SILVA  SOUZA. _x000D_
 _x000D_
 O Vereador Dr. Antônio, vem por meio deste Conceder Moção de Aplausos ao Senhor Thiago da Silva Souza, em reconhecimento à sua iniciativa, dedicação e sensibilidade social demonstradas na organização do leilão beneficente em prol do Hospital do Amor.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3797/mocao005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3797/mocao005.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marcela Quiñones concede Moção de Aplausos aos observadores de aves aqui do nosso Município.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/mocao_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/mocao_004.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Instituto Simone MAMED que realiza Prática do turismo de observação de aves aqui em nosso Município.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3832/camscanner_08-08-2025_16.02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3832/camscanner_08-08-2025_16.02.pdf</t>
   </si>
   <si>
     <t>A Vereadora Elisangela Correa, vem por meio deste Conceder Moção de Aplausos ao Senhor Emerson Correa em reconhecimento à sua iniciativa, dedicação e sensibilidade social demonstradas na madrugada do dia 13 de julho nesta cidade de Porto Murtinho que movido por um impulso altruísta, arriscou a própria vida em uma tentativa corajosa de salvar um jovem preso em um veículo submerso no Rio Paraguai, embora não tenha conseguido evitar a tragédia permanece como exemplo de solidariedade._x000D_
 Parabéns Emerson pela sua atitude de coragem de querer fazer o bem em tentar salvar a vida do rapaz mais infelizmente não deu tempo mas Deus sabe o que faz mais uma vez agradecer por você ter essa atitude de de um herói porque você foi neste momento um herói querendo salvar a vida deste rapaz que você sirva de exemplo para outras pessoas que a gente sempre tem que fazer o bem sem olhar a quem e meus parabéns e que Deus te abençoe sempre.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/mocao_de_aplausos_grupo_mistura_boa.007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/mocao_de_aplausos_grupo_mistura_boa.007.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Porto Murtinho, Estado de Mato Grosso do Sul, através de seus representantes, vem manifestar, por meio desta Moção, votos de aplausos e reconhecimento ao Grupo Mistura Boa, que tem se destacado no cenário musical, levando com dedicação e talento o nome de Porto Murtinho a ser reconhecido em todo o Mato Grosso do Sul e até mesmo o em outros países._x000D_
 O grupo tem demonstrado, por meio de sua arte, a importância da música como instrumento de valorização cultural, integração social e divulgação das riquezas artísticas de nossa terra. Com apresentações marcantes e uma trajetória de sucesso, o Mistura Boa contribui não apenas para o entretenimento, mas também para o fortalecimento da identidade cultural de nosso município.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4092/mocao_de_aplauso_002_-_cop_30_mesa_diretora.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4092/mocao_de_aplauso_002_-_cop_30_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AOS JOVENS ESTUDANTES DE PORTO MURTINHO QUE PARTICIPARAM DA PLENÁRIAS DAS JUVENTUDES NOS BIOMAS DISPUTAS PREPARATÓRIAS PARA REPRESENTAR O MUNICÍPIO NA COP 30._x000D_
 _x000D_
 	Os Vereadores que apresentam e subscrevem, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSOS e reconhecimento público aos jovens estudantes que se destacaram pela dedicação, comprometimento e talento ao participarem da Plenárias das Juventudes nos Biomas disputas preparatórias para a COP 30, valorizando sua participação e incentivo à educação e à consciência ambiental._x000D_
 _x000D_
 Senhor Eric Geovane Largo Espinola, Christian Soares Peralta, Gabriel Cáceres Leite; senhora Carla Alves e Marisa Gabrielly Sanabria Acosta.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_de_aplauso_002_-_lirio_com_sirley.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_de_aplauso_002_-_lirio_com_sirley.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR DOMINGOS LÍRIO RAMIRES_x000D_
 _x000D_
 A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSOS ao senhor Domingos Lírio Ramires, profissional de excelência que, ao longo de sua trajetória, contribui de forma significativa para o setor de turismo e hospitalidade de nosso município.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/mocao_de_aplauso_004_-_escola_civico_militar_claudio_de_oliveira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/mocao_de_aplauso_004_-_escola_civico_militar_claudio_de_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Fanfarra da Escola Cívico-Militar Cláudio de Oliveira (EMCIM), Maestro Danrley Pacheco Gazarini, à Coreógrafa Flávia Alessandra Caceres Coronel, ao Diretor da Escola Cívico-Militar Cláudio de Oliveira, Júlio César Torres Jr., e à Secretária Municipal de Educação de Porto Murtinho, Rita de Cássia Padilha, pelo brilhante desempenho da Fanfarra no Campeonato Sul-Mato-Grossense de Bandas e Fanfarras 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 _x000D_
 _x000D_
 Senhor Presidente_x000D_
 Senhores Vereadores._x000D_
 _x000D_
 A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSOS em reconhecimento às conquistas alcançadas pela Fanfarra da EMCIM Cláudio de Oliveira, que brilhou no Campeonato Sul-Mato-Grossense de Bandas e Fanfarras 2025, realizado no dia 30 de agosto no Centro de Eventos Antônio Tonani, em Dourados.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4095/mocao_de_aplauso_005_-_escola_estadual_jose_bonifacio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4095/mocao_de_aplauso_005_-_escola_estadual_jose_bonifacio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Fanfarra da Escola Estadual José Bonifácio, Maestro Danrley Pacheco Gazarini, à Coreógrafa Flávia Alessandra Caceres Coronel e à Diretora da Escola Estadual José Bonifácio, Suely de Oliveira, pelo brilhante desempenho da Fanfarra no Campeonato Sul-Mato-Grossense de Bandas e Fanfarras 2025.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/mocao_de_aplauso_006_-_bammur.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/mocao_de_aplauso_006_-_bammur.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Banda Municipal de Porto Murtinho – BAMMUR, sob a regência do maestro Denis Gurke Corrêa e com coreografias da professora Ligiane Noemy Florentin, ao prefeito Nelson Cintra, à primeira-dama e secretária municipal de Assistência Social Maria Lúcia Barbosa Ribeiro, à secretária-adjunta Josiane Abadie, ao Serviço de Convivência e Fortalecimento de Vínculos e a toda a equipe da Secretaria Municipal de Assistência Social, pelo brilhante desempenho no Campeonato Sul-Mato-Grossense de Bandas e Fanfarras 2025.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4130/camscanner_28-11-2025_11.12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4130/camscanner_28-11-2025_11.12.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AOS MÚSICOS DO MUNICÍPIO DE PORTO MURTINHO.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3615/mocao_de_pesar_001-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3615/mocao_de_pesar_001-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SR. RAMÃO BOAVENTURA GONZALEZ.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_pesar_002-2025-_sr._antonio_lopes_de_oliveira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_pesar_002-2025-_sr._antonio_lopes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SR. ANTÔNIO LOPES DE OLIVEIRA</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_pesar_02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_pesar_02.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar a família do senhor José Antônio Moreira Morelli.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_003-2025-sr._genaro_de_melo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_003-2025-sr._genaro_de_melo.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SR. GENARO DE MELO.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_de_pesar_004-2025-_lucimeire_sebastiana_fernandes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_de_pesar_004-2025-_lucimeire_sebastiana_fernandes.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO Srª LUCIMEIRE SEBASTIANA.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_006.pdf</t>
   </si>
   <si>
     <t>concede moção de pesar a família da senhora Marlene Britos.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3810/mocao_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3810/mocao_007.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar a família da senhora Sandra Barboza, mais conhecida como Sandra Artes.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_008.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar a Família do senhor Zé Bida  Oliveira.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_009.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar a Família do Cabo Nunes.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_010.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar a Família do senhor Miguel Ojeda.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3833/camscanner_08-08-2025_16.18.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3833/camscanner_08-08-2025_16.18.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE PESAR pelo passamento do senhor ARMANDO CAMARGO GONÇALVES.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_011.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marcela Quiñones juntamente com a Presidente da Câmara Sirley Pacheco, com a assinatura de todos vereadores concedem Moção de Pesar a família do jovem DARBERT OTONIRL JARA MILLAN.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3974/camscanner_05-09-2025_07.46.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3974/camscanner_05-09-2025_07.46.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR PARA A FAMILIA DO PROFESSOR JÚLIO CÉSAR DA SILVA BUENO._x000D_
 O Vereador que presente subscreve, em conformidade com texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida Moção de Pesar para a Família do PROFESSOR JÚLIO CÉSAR DA SILVA BUENO.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4025/camscanner_26-09-2025_08.16.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4025/camscanner_26-09-2025_08.16.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR PARA A FAMILIA DO PROFESSOR JÚLIO CÉSAR DA SILVA BUENO._x000D_
 _x000D_
 O Vereador que presente subscreve, em conformidade com texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida Moção de Pesar para a Família do PROFESSOR JÚLIO CÉSAR DA SILVA BUENO.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4097/mocao_de_pesar_005_-_veradora_sirley_pacheco.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4097/mocao_de_pesar_005_-_veradora_sirley_pacheco.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SR. DALBERT OTONIEL JARA MILLAN._x000D_
 _x000D_
 _x000D_
 	O Vereador que a presente subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo falecimento do senhor DALBERT OTONIEL JARA MILLAN, ser humano ímpar. Na função de representantes do povo Murtinhense, vimos nos solidarizar com toda a família do Sr. DALBERT OTONIEL JARA MILLAN, neste momento de luto, que as lembranças tragam paz e alento necessário a família.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4128/mocao_de_pesar_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4128/mocao_de_pesar_011.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇAO DE PESAR A FAMÍLIA DA SENHORA MARIA SILVA  DOS SANTOS.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_de_pesar-ademir_abrao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_de_pesar-ademir_abrao.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SR. ADEMIR TORRES ABRÃO._x000D_
 	O Vereador que a presente subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo falecimento do senhor ADEMIR TORRES ABRÃO, ser humano ímpar, foi um cidadão respeitado, cuja trajetória de vida se destacou pelo empenho e ética. Sua partida deixa um profundo sentimento de perda entre familiares, amigos e todos que tiveram o privilégio de conviver com ele. Seu legado permanece vivo por meio dos valores que cultivou. Diante dessa irreparável perda, esta Casa Legislativa se solidariza com os familiares e expressa votos de conforto e serenidade neste momento de dor a família do Sr. ADEMIR TORRES ABRÃO.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_no._001-2025_-_titulo_de_cidadao_murtinhense.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_no._001-2025_-_titulo_de_cidadao_murtinhense.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO QUE “CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AOS HOMENAGEADOS DO ANEXO ÚNICO, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_no._002-2025_-_honra_ao_merito.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_no._002-2025_-_honra_ao_merito.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO QUE “CONCEDE TÍTULO DE HONRA AO MÉRITO AOS HOMENAGEADOS DO ANEXO ÚNICO, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei_n._001-2025_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei_n._001-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para realização de licitações exclusivas para Microempresas (ME) e Empresas de Pequeno Porte (EPP) locais no Município de Porto Murtinho- MS.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_002_2025_dispoe_sobre_as_fases_do_procedimento_de_licitacao_para_a_contratacao_de_obras_e_servicos_de_engenharia_no_ambito.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_002_2025_dispoe_sobre_as_fases_do_procedimento_de_licitacao_para_a_contratacao_de_obras_e_servicos_de_engenharia_no_ambito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as fases do procedimento de licitação para a contratação de obras e serviços de engenharia no âmbito dos órgãos da Administração Direta, das autarquias e das fundações do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_no._003_do_executivo_municipal_-_reajuste_dos_professores.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_no._003_do_executivo_municipal_-_reajuste_dos_professores.pdf</t>
   </si>
   <si>
     <t>"Concede revisão salarial aos servidores públicos municipais do grupo do Magistério e dá outras providências".</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_lei_004_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_lei_004_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de bens públicos municipais em território estrangeiro e dá outras providências.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_lei_no._005-2025_-_executivo_municipal.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_lei_no._005-2025_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº. 1.810, DE 27 DE JULHO DE 2023, REVOGA A LEI MUNICIPAL Nº. 1.833, DE 12 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_lei_no006_de_31_de_marco_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_lei_no006_de_31_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE CONTRIBUIÇÃO ASSOCIATIVA ANUAL À ASSOCIAÇÃO BONITO TUURISMO E CULTURA - BONITO CONVENTION&amp;VISITORS BUREAU - BCVC (INTÂNCIA DE GOVERNANÇA REGIONAL DA ROTA PANTANAL - BONITO - SERRA DA BODOQUENA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3664/projeto_de_lei_n._007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3664/projeto_de_lei_n._007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE PORTO MURTINHO-MS, A CEDER VEÍCULO OFICIAL PARA TRANSPORTE DE EQUIPAMENTOS DAS EQUIPES DO CLUBE DE LAÇO PORTAL DA ROTA EM COMPETIÇÕES OFICIAIS DA FEDERAÇÃO DE LAÇO COMPRIDO DE MATO GROSSO DO SUL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_lei_008-2025_executivo_-_credito_especial.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_lei_008-2025_executivo_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_009-2025_executivo_-_revisao_salarial.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_009-2025_executivo_-_revisao_salarial.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_010-2025_executivo_-_cria_fundo_municipal_de_turismo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_010-2025_executivo_-_cria_fundo_municipal_de_turismo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL QUE CRIA O FUNDO MUNICIPAL DE TURISMO - FUMDTUR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_n._11-_2025_-_credito.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_n._11-_2025_-_credito.pdf</t>
   </si>
   <si>
     <t>Autorizar o Poder Executivo Municipal a abrir Créditos Especial que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3759/pl_012_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3759/pl_012_-_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta as atribuições para o cargo de fiscal de tributos, no âmbito da Lei Municipal de n° 1.755/2022 que dispõe sobre a criação de cargos do quadro permanente do Plano de Cargos, Carreiras e Vencimentos do Poder Executivo do Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no._013-2025_-_ldo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no._013-2025_-_ldo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS – (LDO) PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_17_-_conjunto_habitacionais_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_17_-_conjunto_habitacionais_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóvel público de área de recreação para fins de ampliação em lotes para atender novos conjuntos habitacionais e  dá outras providências.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3815/pl_15-25.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3815/pl_15-25.pdf</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado por meio da Lei nº 1.569, de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_no_16-2025_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_no_16-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bem público da estrutura físicada Escola Municipal Indigena Ejiwajegi Polo Extensão, localizada na Aldeia Campina, Terra Indigena Kadiwéu, pelo Município de Porto Murtinho/MS ao Município de Bodoquena/MS e dá outras providências.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4035/pl_017_2025_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4035/pl_017_2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_018_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal n° 1.830, de 23 de janeiro de 2024, que "Autoriza o Poder Executivo Municipal a doar lotes de terreno de sua propriedade aos beneficiários de Programas de Interesse Social e dá outras providências."</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4081/lei_de_orcamento_2026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4081/lei_de_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Porto Murtinho (MS), para o exercício financeiro de 2026 e dá outras providências.”</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3817/lei_de_diretrizes_orcamentarias_2026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3817/lei_de_diretrizes_orcamentarias_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4080/projeto_de_lei_ppa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4080/projeto_de_lei_ppa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual do Município de Porto Murtinho, para o período de 2026 a 2029.”</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4105/pl_22_-_lote_urbanizado.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4105/pl_22_-_lote_urbanizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de lotes e construção de unidades habitacionais no Município de Porto Murtinho - MS, define os critérios pertinentes e estabelece outras providências.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4109/projeto_de_lei_no._023-2025_-_do_executivo_municipal.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4109/projeto_de_lei_no._023-2025_-_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder cesta de natal aos servidores públicos municipais e dá outras providências."</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_no_024-2025_1.830.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_no_024-2025_1.830.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal nº 1.830, de 23 de Janeiro de 2024, que autoriza o Poder Executivo Municipal a doar lotes de terreno de sua propriedade aos beneficiários de Programas de Interesse Social e dá outras providências.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4118/projeto_de_lei_no._025-2025_-_dispoe_sobre_extincao_e_criacao_de_cargos_do_poder_executivo_municipal_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4118/projeto_de_lei_no._025-2025_-_dispoe_sobre_extincao_e_criacao_de_cargos_do_poder_executivo_municipal_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre extinção, criação e alteração de cargos do quadro permanente do Plano de Cargos, Carreiras e Vencimentos do Poder Executivo do Município de Porto Murtinho e dá outras providências”.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_complementar_n._001_2025_ithaum.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_complementar_n._001_2025_ithaum.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefício à empresa Itahum Terminal Portuário S.A, e dá outras providências.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_lei_complementar_no002_de_01_de_abril_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_lei_complementar_no002_de_01_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIO FISCAL A EMPRESA ITAHUM TERMINAL PORTUÁRIO S.A, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3806/projeto_de_lei_complementar_no._003-2025_-_alteracao_do_porto_prev.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3806/projeto_de_lei_complementar_no._003-2025_-_alteracao_do_porto_prev.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº. 021, DE 20 DE DEZEMBRO DE 2006, ESTABELECE O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO DÉFICIT ATUARIAL DO RPPS DE PORTO MURTINHO – MS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/alteracao_a_lei_complementar_no007-2002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/alteracao_a_lei_complementar_no007-2002.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Complementar nº 007 de 19 de setembro de 2002, alterada pela Lei Complementar 089 de 22 de dezembro de 2003, que dispõe sobre o Plano de Cargos, Carreiras e Remuneração dos Profissionais em Educação Pública de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_complementar_no._005-2025_-_executivo_municipal.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_complementar_no._005-2025_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o desconto para o pagamento, em parcela única, do crédito tributário relativo ao Imposto Sobre Transmissão de Bens Imóveis (ITBI), sobre_x000D_
 determinadas transferências patrimoniais e dá outras providências. "</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_complementar_no._006-2025_-_codigo_tributario.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_complementar_no._006-2025_-_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o sistema tributário municipal e as normas gerais de direito tributário aplicáveis ao município de Porto Murtinho/MS, aprova o código tributário e dá outras providências."</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4140/pl_no_007_prorrogacao_de_prazo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4140/pl_no_007_prorrogacao_de_prazo.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de adesão ao programa de conciliação fiscal - Regulariza Porto Murtinho criado pela lei nº 093/2025.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_complementar_no._001-2025_-_reajuste_dos_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_complementar_no._001-2025_-_reajuste_dos_legislativo.pdf</t>
   </si>
   <si>
     <t>"Altera e inclui dispositivos a Lei Complementar Municipal n? 071, de 11 de janeiro de 2022, concede revisão inflacionária aos servidores públicos do_x000D_
 Poder Legislativo e dá outras providências".</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>Professor Alessandro, Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_complementar_no_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_complementar_no_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Arborização Urbana no Setor da Rota Bioceânica do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3588/projeto_de_lei_n._0001_-_juventude.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3588/projeto_de_lei_n._0001_-_juventude.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Porto Murtinho -MS a Semana Municipal da Juventude a ser comemorada, anualmente na semana do dia 30 de março, em que se comemora o dia mundial da juventude.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>Ana Paula Bittencourt, Dra Carla Mayara, Elisangela Correa, Marcela Quinones, Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_002_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_002_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para elaborar o Plano Municipal de Metas para o enfrentamento da violência contra as mulheres.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no._003-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no._003-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Arborização Urbana no Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3651/projeto_de_lei_no_004_de_18_de_marco_de_2025_focinheira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3651/projeto_de_lei_no_004_de_18_de_marco_de_2025_focinheira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de focinheira e estabelece regras de segurança para a condução responsável de cães de grande porte e/ou de raças consideradas perigosas nos parques e áreas públicas de Porto Murtinho e dá outras providências".</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_lei_do_legislativo_005-2025_-_prof._alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_lei_do_legislativo_005-2025_-_prof._alessandro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DA CARNE DE PEIXE E SEUS DERIVADOS NOS CARDÁPIOS DO PROGRAMA DE ALIMENTAÇÃ ESCOLAR DO MUNICIPIO DE PORTO MURTINHO - M S, E DÁ OUTRA PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_lei_n._006-2025_-_bicicletas_eletricas.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_lei_n._006-2025_-_bicicletas_eletricas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da circulação, o uso e exigências para a condução de bicicletas elétricas e ciclomotores no Município  de Porto Murtinho - MS e dá outras providências.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>Dr. Antônio, Professor Alessandro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_no_007_de_03_de_abril_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_no_007_de_03_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede um dia de folga ao servidor público municipal do Poder Executivo e Legislativo no dia do seu aniversário e dá outras providências.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>Dra Carla Mayara, Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no._008-2025_do_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no._008-2025_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Cultural dos Povos Originários no âmbito do Município de Porto Murtinho – MS, a ser realizada anualmente nas unidades escolares públicas e privadas, nos dias 10 a 19 de abril, e dá outras providências.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_09_-_prof_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_09_-_prof_alessandro.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do Município de Porto Murtinho a cultura e a tradição dos povos originários em todas as suas formas de manifestação artística e dá outras providências.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no_010_de_15_de_abril_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no_010_de_15_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Porto Murtinho o "Dia Municipal dos Povos Indígenas", a ser comemorado anualmente no dia 19 de abril e dá outras providências.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/pl_011_-_ana_paula_dentista.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/pl_011_-_ana_paula_dentista.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.851 de 01 de julho de 2024, para incluir as casas lotéricas nas disposições sobre o tempo de atendimento aos consumidores no Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/projeto_de_lei_n._012_2025_dispoe_sobre_o_procedimento_para_a_instalacao_de_infraestrutura_de_suporte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/projeto_de_lei_n._012_2025_dispoe_sobre_o_procedimento_para_a_instalacao_de_infraestrutura_de_suporte_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalacão de infraestrutura de suporte para Estação Transmissora de Radiocomunicação (ETR) autorizada pela ANATEL no município de Porto Murtinho,MS, nos termos da legislaçãao federal vigente.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3727/projeto_de_lei_n._013-2025_-_elbio_da_twister_-_ruidos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3727/projeto_de_lei_n._013-2025_-_elbio_da_twister_-_ruidos.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a emissão de níveis sonoros por estabelecimentos comerciais, como bares, restaurantes pousadas e similares, no Município de Porto Murtinho/MS e dá outras providências.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3757/pl_14_-_medalha_legislativa_-_sirley_pacheco.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3757/pl_14_-_medalha_legislativa_-_sirley_pacheco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Medalha de Mérito Legislativo "Firmo Luiz da Fonseca" da Câmara Municipal de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_no_015_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_no_015_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Coleta e Reciclagem de óleo de Cozinha usado no municipio de Porto Murtinho-MS e dá providências.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>Dra Carla Mayara, Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_lei_no_016_de_02_de_junho_de_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_lei_no_016_de_02_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridades para fomento à prática esportiva na Comunidade Indígena Kadiwéu de Porto Murtinho, e dá outras providências.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>Dra Carla Mayara, Elbio da Twister, Elisangela Correa</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_n._17_-_elbio_da_twister_elisangela_correa_e_dra._carla.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_n._17_-_elbio_da_twister_elisangela_correa_e_dra._carla.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para implantação do Programa ‘Remar é Preciso’, voltado à promoção de atividades esportivas e socioeducativas no Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>Elbio da Twister, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3855/pl_018_-_qr_code_-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3855/pl_018_-_qr_code_-_elbio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de implantação de QR Codes informativos em Patrimônios e Monumentos Públicos do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3856/pl_019_-_medicamentos_-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3856/pl_019_-_medicamentos_-_elbio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega domiciliar de medicamentos a pessoas idosas e/ou com mobilidade reduzida, no âmbito do município de Porto Murtinho - MS e dá outras providências.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3894/pl_no_20-2025_vereadora_sirley.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3894/pl_no_20-2025_vereadora_sirley.pdf</t>
   </si>
   <si>
     <t>Declara a Línga Guarani, em dua variante Local, como patrimônio Cultural Imaterial do Município de Porto Murtinho MS e dá outras providências.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3897/pl_no21_vereadora_ana_paula.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3897/pl_no21_vereadora_ana_paula.pdf</t>
   </si>
   <si>
     <t>Institui o prêmio "Educação de Excelência" no âmbito do Município de Porto Murtinho, destinado a reconhecer e premiar os alunos da rede pública municipal ( urbana, rural e povos origiários) e estadual de ensino que se destacarem em suas atividades, e dá outras providências.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3895/pl_no_022-2025_vereadora_ana_paula.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3895/pl_no_022-2025_vereadora_ana_paula.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de depósito de cópia de Pesquisas realizadas no território do Município de Porto Murtinho, MS ( urbana, rural povos originários) junto à secretaria Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3902/pl_no_23-2025_ana_paula.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3902/pl_no_23-2025_ana_paula.pdf</t>
   </si>
   <si>
     <t>Institui o Pôr do Sol do Rio Paraguai do município de Porto Murtinho-MS, como patrimônio natural, turístico e cultural, e dá outras providências.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/pl_no_024-2025_vereador_dr._antonio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/pl_no_024-2025_vereador_dr._antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da campanha Municipal de Recolhimento e Reaproveitamento de Medicamentos no Município de porto Murtinho-MS e dá outras providências.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3949/pl_25_de_26_de_agosto_de_2025_professor_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3949/pl_25_de_26_de_agosto_de_2025_professor_alessandro.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Colônia dos pescadores Artesanais profissionais de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3950/pl_26_de_25_de_agosto_de_2025_professor_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3950/pl_26_de_25_de_agosto_de_2025_professor_alessandro.pdf</t>
   </si>
   <si>
     <t>Dispõe quanto à sala de acolhimento exclusivo para mulheres vitimas de violências em hospital e unidades básicas de saúde de Porto Murtinho-MS e da outras providencias.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_no._027-2025_-_dr._antonio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_no._027-2025_-_dr._antonio.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Clube de Laço Comprido "Portal da Rota", com sede no município de Porto Murtinho - MS e dá outras providências.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no._028-2025_-_ver._elisangela.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no._028-2025_-_ver._elisangela.pdf</t>
   </si>
   <si>
     <t>Reconhece a Pesca Artesanal Profissional e o artesanato de pesca como Patrimônio Cultural Imaterial de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>Rodrigo Fróes, Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_029-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_029-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização dos Dias de Feriados do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3984/projeto_de_lei_no30-2025dr.antonio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3984/projeto_de_lei_no30-2025dr.antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomendação de adequação de jornada dos servidores públicos municipal da limpeza urbana ao período noturno, visando à preservação da saúde e segurança dos trabalhadores, e dá outras providências.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3982/projeto_de_lei_no_031-2025_professor_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3982/projeto_de_lei_no_031-2025_professor_alessandro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação,manejo, poda e supressão de árvores no Município de Porto Murtinho/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_lei_no_32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_lei_no_32.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de aterro ao munícipe de baixa renda que especifica para a edificação de moradia própria e dá outras providências.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/projeto_de_lei_no_33.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/projeto_de_lei_no_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento com o Clube do Laço Portal da Rota e dá outras providências.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4002/projeto_de_lei_no_34.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4002/projeto_de_lei_no_34.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Coleta Seletiva de Resíduos Sólidos e dá outras providências.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4024/pl_n_35_dr_antonio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4024/pl_n_35_dr_antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia dos direitos da Promoção da Inclusão e da Acessibilidade da Pessoa com Deficiência no âmbito do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4032/projetode_lei_no_036_comad.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4032/projetode_lei_no_036_comad.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Políticas sobre Drogas - COMAD do município de Porto Murtinho, revoga a Lei nº 1.238, de 9 de setembro de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4036/projeto_de_lei_37_-_antonio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4036/projeto_de_lei_37_-_antonio.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei Municipal n°1.816 de 15 de setembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/pl_38_-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/pl_38_-_elbio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação da proibição da cobrança de taxa de religação de água no âmbito do município de Porto Murtinho - MS e dá outras providências.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4047/pl_39_-_elisangela.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4047/pl_39_-_elisangela.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Porto Murtinho, Estado de Mato Grosso do Sul, a Festa da Pesca, e dá outras providências.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4037/pl_040_-_prof_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4037/pl_040_-_prof_alessandro.pdf</t>
   </si>
   <si>
     <t>Institui no município de Porto Murtinho - MS, o Programa "Câmara Vai à Escola".</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>Altera e inclui novo dispositivo a Lei Municipal n°1.332, de 28 de junho de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4049/pl_42_-_ana_paula.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4049/pl_42_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Institui o Pôr do Sol do Rio Paraguai, do Município de Porto Murtinho - MS, como patrimônio natural, turístico e cultural.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>Dra Carla Mayara, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4078/projeto_de_lei_n._43_-_rodrigo_froes_acosta.docx.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4078/projeto_de_lei_n._43_-_rodrigo_froes_acosta.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe e estabelece diretrizes para o ensino da história e cultura afro-brasileira e indígena no âmbito da rede municipal de ensino, como instrumento de promoção da igualdade racial e valorização das identidades culturais, e dá outras providências.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_n._44_-_2025_-_elbio_da_twister.docx.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_n._44_-_2025_-_elbio_da_twister.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar termo de cooperação com a Empresa de Saneamento de Mato Grosso do Sul – SANESUL, para destinação de percentual da arrecadação da tarifa de esgotamento sanitário, e dá outras providências.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_no._045-2025_-_prof._alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_no._045-2025_-_prof._alessandro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DAS TECNICAS DE JUSTIÇA RESTAURATIVAS NA RESOLUÇÃO DOS CONFLITOS OCORRIDOS NO AMBITO ESCOLAR DA REDE PÚBLICA MUNICIPAL DE PORTO MURTINHO - MS.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>Marcela Quinones, Dra Carla Mayara</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4098/pl_046.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4098/pl_046.pdf</t>
   </si>
   <si>
     <t>“DECLARA COMIDAS E BEBIDAS TIPICAS DO MUNICIPIO DE PORTO MURTINHO – MS, COMO PATRIMÔNIO CULTURAL E IMATERIAL, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4116/pl_no_047_vereador_alessandro_servicos_educacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4116/pl_no_047_vereador_alessandro_servicos_educacao.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Auxiliar de Serviçoes de Educação no âmbito do município de Porto Murtinho MS e dá outras providências.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_no_048_marcela.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_no_048_marcela.pdf</t>
   </si>
   <si>
     <t>Institui a tarifa social ou isenção sobre o pagamento de água tratada e esgoto, no âmbito do Município de Porto Murtinho MS e dá outras providências.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/pl_no_049_de_2025_familiar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/pl_no_049_de_2025_familiar.pdf</t>
   </si>
   <si>
     <t>Institui o dia da Agricultura Familiar no Município de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4138/pl_no_1.871_vereador_alessandro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4138/pl_no_1.871_vereador_alessandro.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Ordinária nº. 1.895, de 19 de novembro de 2025, e dá outras providências"</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de__resolucao_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de__resolucao_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do art. 131 do Regimento Interno da Câmara Municipal de Porto Murtinho - MS"</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3686/resolucao_do_estagio_probatorio_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3686/resolucao_do_estagio_probatorio_2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS PROCEDIMENTOS E DEFINE CRITÉRIOS PARA AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES DURANTE O PERÍODO DE ESTÁGIO PROBATÓRIO DO PODER LEGISLATIVO DE PORTO MURTINHO - MS.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_resolucao_n._005_-_2025.docx.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_resolucao_n._005_-_2025.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de data para reuniões das Comissões Permanentes da Câmara Municipal de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4043/projeto_de_resolucao_n_6_-ponto.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4043/projeto_de_resolucao_n_6_-ponto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a jornada de trabalho e controle de frequência no âmbito da Câmara Municipal de Porto Murtinho - MS e dá outras providências.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_resolucao_07_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_resolucao_07_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Resolução n° 004/2024 que regulamenta o auxílio-alimentação aos Servidores Públicos do Poder Legislativo de Porto Murtinho - MS e dá outras providências.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_8_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_8_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº14.133, de 1º de abril de 2021, para dispor sobre o Estudo Técnico preliminar e o Termo de Referência, no âmbito da Câmara Municipal de Porto Murtinho (MS) e dá outras providências.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_9_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_9_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito da Câmara Municipal de Porto Murtinho – MS e dá outras providências.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_10_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_10_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Disciplina a aplicação das hipóteses de dispensa de licitação de pequeno valor, cujo valor não extrapole os limites previstos no art. 95 § 2º da Lei Federal nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Porto Murtinho (MS) e dá outras providências.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4055/resolucao_11_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4055/resolucao_11_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação Direta, sob a forma física, de que trata a Lei nº 14.133, de 1º de abril de 2021, dentro do prazo fixado no artigo 176, inciso II da Lei 14.133/2021 no âmbito da Câmara Municipal de Porto Murtinho (MS).</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4060/projeto_de_resolucao_12_-_legislatvo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4060/projeto_de_resolucao_12_-_legislatvo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição de serviços e fornecimentos contínuos no âmbito da Câmara Municipal de Porto Murtinho (MS) e dá outras providências.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/resolucao_13_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/resolucao_13_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Contratações Anual no âmbito da Câmara Municipal de Porto Murtinho (MS) para o exercício de 2026 e seguintes.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4053/resolucao_14_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4053/resolucao_14_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos administrativos para a realização de pesquisa de preços para a aquisição de bens e para contratação de serviços, no âmbito da Câmara Municipal de Porto Murtinho (MS), e dá outras providências.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>Sirley Pacheco, Ana Paula Bittencourt, Elbio da Twister, Professor Alessandro, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de__resolucao_0015-2025_-_eleicao_da_mesa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de__resolucao_0015-2025_-_eleicao_da_mesa.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a designação de data para a eleição da Mesa Diretora da Câmara Municipal de Porto Murtinho - MS para o 2° Biênio da Legislatura, e dá outras providências. "</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_diarias_servidor.jpeg1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_diarias_servidor.jpeg1.pdf</t>
   </si>
   <si>
     <t>Solicito informações detalhadas sobre a possibilidade de aumento nas diárias dos servidores públicos municipais, com as seguintes especificações:_x000D_
 Se há, ou se esta em estudo, algum projeto ou proposta visando o aumento das diárias dos servidores municipais._x000D_
 Quais os critérios adotados para a definição do valor das diárias, considerando os custos atuais e os impactos financeiros para o município._x000D_
 Se há previsão orçamentaria ou ajuste no planejamento financeiro para viabilizar um possível aumento.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_calendario_turismo.jpeg1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_calendario_turismo.jpeg1.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Secretario de Turismo Cultura e Desenvolvimento Social, Solicitamos o Calendário das eventos desta pasta, que serão realizados no ano de 2025. Ações de divulgação do nosso turismo, sites, mídias sociais, folders e vídeos institucionais, ações de promoção e marketing, pedimos também informações de quais eventos relacionados ao turismo de pesca serão realizados no âmbito desta secretaria. Pedimos ainda, que seja informado qual ou quais empresas foram contratadas para divulgação de tais eventos.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_onibus.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_onibus.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Nelson Cintra Ribeiro juntamente com a Secretaria de Educação Rita de Cassia Padilha, Solicito informações sobre as condições dos ônibus escolares e suas rotas nas escolas rurais.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_ocultacao_de_nomes.jpeg1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_ocultacao_de_nomes.jpeg1.pdf</t>
   </si>
   <si>
     <t>Solicitamos a Secretaria de Saúde Andreara Castro e a Secretaria de Assistência Social Sra. Maria Lucia Ribeiro, a ocultação (como forma de proteção) dos nomes dos pacientes da saúde ou beneficiarias da assistência social. De acordo com a Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709, de 14/08/2018.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_001_marcela.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_001_marcela.pdf</t>
   </si>
   <si>
     <t>Justifica-se o presente requerimento por parte desta Parlamentar, visando levar aos munícipes informações mais precisas e transparentes, e assim sendo venho através deste requerimento e a pedido de alguns pacientes buscar o porquê do não atendimento dos mesmos nas consultas que deveriam estar acontecendo de forma individual em Jardim, assim também respeitando a privacidade de cada paciente,os quais são amparados pela Lei Federal nº 14.289, de 03 de Janeiro de 2022._x000D_
 Aproveitando a oportunidade, peço se a possibilidade de uma sala para atendimento sigiloso e exclusivo destes pacientes na saúde, conforme o projeto de lei nº 017 de 24 de Outubro de 2022.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3602/autista.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3602/autista.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Nelson Cintra Ribeiro juntamente com a Secretária de Educação Rita de Cássia Padilha, Solicito informações sobre o acompanhamento das crianças autistas por profissionais especializados dentro das salas de aula, se estão sendo acompanhados por especialistas, solicito ainda informações se há uma equipe de avaliação, sala de recursos, terapia ABA, sala sensorial.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3603/007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3603/007.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Nelson Cintra Ribeiro juntamente com a Secretária de Saúde Andreara Castro, solicito parecer técnico da inspeção da vigilância estadual e municipal de saúde em relação ao centro cirúrgico novo e o que esta sendo usado de maneira improvisada.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3604/008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3604/008.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Nelson Cintra Ribeiro juntamente com a Secretária de Educação Rita de Cassia Padilha, solicito informações se esta sendo disponibilizado horários para os treinamentos de educação física para desenvolver Jiepom e se tem material para os treinamentos.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3605/009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3605/009.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Nelson Cintra Ribeiro juntamente com a Secretaria de Educação Rita de Cassia Padilha, Solicito informações sobre o cumprimento da lei complementar 089/2023, que trata das eleições democráticas para diretores das escolas municipais, e quais prejuízos financeiros o município está sofrendo em decorrência do não cumprimento da referida Lei.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3606/010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3606/010.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Nelson Cintra Ribeiro, e ao Secretário de Turismo, Cultura e Desenvolvimento Paulo Carvalho,  requeiro informações sobre a cedência da servidora Silvia Barbosa Pinese, bem como os motivos e justificativas de tal ato._x000D_
 A referida funcionaria esta cedida ao poder Judiciário, com a  matricula: 730901, lotada na Secretária Municipal de Turismo, Cultura e Desenvolvimento, efetiva no cargo de Turismologa.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3610/covid.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3610/covid.pdf</t>
   </si>
   <si>
     <t>Solicito A Sra. Secretaria de Saúde Andreara Castro, solicito informações sobre boletim epidemiológico Corona Vírus - COVID-19</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3612/raio_x.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3612/raio_x.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretária de Saúde Andreara Castro, solicito informações sobre as condições do equipamento de Raios-X do hospital Oscar Ramires.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3613/011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3613/011.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Saúde Andreara Castro, que os veículos estejam sempre preparados para viagem em vaga zero, com mecânica e Pneus em dia. E o porquê do atraso das ambulâncias para levar os pacientes em vaga zero.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3633/posto_coab_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3633/posto_coab_01.pdf</t>
   </si>
   <si>
     <t>Solicito à Sra. Secretária de Saúde Andreara Castro, informações sobre a previsão de abertura do Posto de saúde da Cohab.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_3_pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_3_pdf.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja apresentada a prestação de contas durante sua gestão como Presidente da APAE, e informações de como está o CNPJ da Instituição.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/req02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/req02.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente a retirada da rampa de acesso ao dique na altura da casa do senhor, Oswaldo Natalício Ovelar.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3671/btg.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3671/btg.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo Prefeito Nelson Cintra Ribeiro, o Cronograma de obras, do meio fio, calçada e bocas de lobo que estão sendo feitas pela empresa BTG.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/certificados_dos_cursos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/certificados_dos_cursos.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretária de Saúde Andreara Castro juntamente com excelentíssimo Prefeito Nelson Cintra Ribeiro,venho respeitosamente, solicitar o fornecimento das seguintes informações:_x000D_
 •	Certificados dos cursos de transporte de passageiros e emergência realizados pelos motoristas da Secretaria de Saúde, tanto efetivos quanto comissionados._x000D_
 •	Cópias das Carteiras Nacionais de Habilitação (CNH) dos motoristas efetivos e comissionados, responsáveis pelo transporte de passageiros na referida Secretaria._x000D_
 •	Escala de viagens dos motoristas mencionados, com as respectivas datas, horários e destinos, caso aplicável</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3679/subir_requerimento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3679/subir_requerimento.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro e a Secretária de Saúde Andreara Castro, informações sobre:_x000D_
 •	Existe um local para o acolhimento de animais em situação de rua?_x000D_
 •	Qual será a medida tomada pela administração para o controle dos animais de rua?_x000D_
 •	Em qual situação o município recolhe os animais de rua? _x000D_
 •	A administração púbica tem conhecimento da quantia de animais hoje nas_x000D_
 ruas?_x000D_
 •	Qual é o procedimento realizado pelo município, quando acolhido um animal de rua em alguma situação grave?_x000D_
 •	Quando o animal esta debilitado porem não oferece risco em transmitir doença a outro animal ou até mesmo ao homem, o mesmo é acolhido pelo órgão responsável? Caso a resposta seja negativa, qual motivo?_x000D_
 •	É possível o acolhimento desses animais no município? Caso a resposta seja negativa, qual motivo?_x000D_
 •	O Executivo Municipal tem alguma estratégia ou algum planejamento para o controle de animais no município de Porto Murtinho MS? Caso negativo justificar._x000D_
 •	Requeiro Cóp</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja apresentada os contratos dos Multi profissionais que atendem na CME-IZA MARIA, nomes dos funcionários e quem atende em cada área específica, requeiro ainda saber qual o valor do recurso vindo para a APAE do Pintando o 7.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Solicito para a equipe técnica da secretaria de obras que seja feito um estudo técnico para solucionar de forma definitiva um dos acessos da estrada da colónia Bocaiuval que passa em frente a chacara do senhor Carlos Hein e senhor Rafael entre outros.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Requeiro saber informações a respeito do Plano Diretor Municipal que está em andamento, quando o mesmo virá para esta casa de Leis e se haverá audiências públicas, quando e onde serão realizadas as mesmas.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3717/camscanner_30-04-2025_10.44.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3717/camscanner_30-04-2025_10.44.pdf</t>
   </si>
   <si>
     <t>Conforme requerimento Nº015/2025 deste vereador qual não obtive resposta, venho a reiterar junto ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, e a Secretaria de saúde Andreara Castro, solicitando o fornecimento das seguintes informações:_x000D_
 •	Certificados dos cursos de transporte de passageiros e emergência realizados pelos motoristas da Secretaria de Saúde, tanto efetivos quanto comissionados._x000D_
 •	Cópias das Carteiras Nacionais de Habilitação (CNH) dos motoristas efetivos e comissionados, responsáveis pelo transporte de passageiros na referida Secretaria._x000D_
 •	Escala de viagens dos motoristas mencionados, com as respectivas datas, horários e destinos, caso aplicável</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3718/camscanner_30-04-2025_10.48.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3718/camscanner_30-04-2025_10.48.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, nos termos regimentais, requer que, depois de ouvido o Plenário, seja oficiado o Excelentíssimo Senhor Prefeito Municipal e a Sra. Secretaria Andreara Castro, venho através deste requerer informações detalhadas acerca da aquisição de duas (UTIs) Moveis, com recursos provenientes da emenda Parlamentar do Deputado Federal Geraldo Rezende no valor de R$ 900.000,00 (Novecentos mil reais), que foi homologada e empenhada no mês de janeiro._x000D_
 Solicito as seguintes informações:_x000D_
 _x000D_
 •	Status da Aquisição: Qual o status atual do processo de aquisição das UTIs Móveis com os recursos provenientes da emenda de R$ 900.000,00?_x000D_
 •	Emissão e Liberação de Recursos: Houve algum impedimento na liberação ou aplicação dos recursos empenhados em janeiro? Caso afirmativo, qual o motivo?_x000D_
 •	Prazo de Aquisição e Entrega: Existe um prazo previsto para a entrega das UTIs Móveis? Se sim, qual é esse prazo? Caso contrário, quais as razões para a ausência de um cronograma claro?</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3719/doc-20250430-wa0064..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3719/doc-20250430-wa0064..pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, nos termos regimentais, requer que, depois de ouvido o Plenário, seja oficiado o Excelentíssimo Senhor Prefeito Municipal e Ilustríssimo Senhor Secretário Municipal de Turismo, para que prestem as seguintes informações:_x000D_
 1.	Quais serão os custos totais previstos para a realização do rodeio programado para o mês de junho de 2025, incluindo:_x000D_
 • Estrutura (arquibancadas, som, iluminação, segurança, etc.);_x000D_
 • Contratação de artistas e demais atrações;_x000D_
 • Outras despesas relacionadas ao evento._x000D_
 2.	Haverá repasse de recursos estaduais ou federais para o custeio total ou parcial do evento? Em caso positivo, especificar valores e fontes.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3731/reiteiramento_zonose.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3731/reiteiramento_zonose.pdf</t>
   </si>
   <si>
     <t>Conforme requerimento Nº003/2025 desta vereadora qual não obtive resposta, venho a reiterar junto ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, e a Secretaria de saúde Andreara Castro, solicitando o fornecimento das seguintes informações:_x000D_
 :_x000D_
 •	Existe um local para o acolhimento de animais em situação de rua?_x000D_
 •	Qual será a medida tomada pela administração para o controle dos animais de rua?_x000D_
 •	Em qual situação o município recolhe os animais de rua? _x000D_
 •	A administração púbica tem conhecimento da quantia de animais hoje nas_x000D_
 ruas?_x000D_
 •	Qual é o procedimento realizado pelo município, quando acolhido um animal de rua em alguma situação grave?_x000D_
 •	Quando o animal esta debilitado porem não oferece risco em transmitir doença a outro animal ou até mesmo ao homem, o mesmo éacolhido pelo órgão responsável? Caso a resposta seja negativa, qual motivo?_x000D_
 •	É possível o acolhimento desses animais no município? Caso a resposta seja negativa, qual motivo?_x000D_
 •	O Executivo Municipal tem alguma estratégi</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3735/calendario_esportivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3735/calendario_esportivo.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, e após ouvido o Plenário, requer-se o envio do presente Requerimento ao Secretário Municipal de Esporte, solicitando as seguintes informações sobre o planejamento do calendário esportivo para o restante do ano de 2025 e Quais eventos e competições estão programados até dezembro.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3782/camscanner_29-05-2025_08.08.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3782/camscanner_29-05-2025_08.08.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência que, após ouvido o Plenário, seja encaminhado pedido de informação ao Senhor Secretária Municipal de Saúde, solicitando:_x000D_
 A prestação de contas detalhada referente aos últimos 12 (doze) meses da conta nº 66240006, agência 4554-3, vinculada ao Fundo Municipal de Saúde, denominada Custeio SUS._x000D_
 A solicitação inclui:_x000D_
 • Extratos bancários mensais;_x000D_
 	•Demonstrativos de receitas e despesas;_x000D_
 •Notas fiscais e comprovantes de pagamentos realizados;_x000D_
 • Relatórios de aplicação dos recursos conforme vinculações legais e normativas;_x000D_
 	• Informações sobre saldo atual da conta.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3783/camscanner_29-05-2025_08.06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3783/camscanner_29-05-2025_08.06.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência que, após ouvido o Plenário, seja encaminhado pedido de informação ao Senhora Secretária Municipal de Saúde, solicitando:_x000D_
 A prestação de contas detalhada referente aos últimos 12 (doze) meses da conta nº 66240014, agência 4554-3, vinculada ao Fundo Municipal de Saúde, denominada INVESTSUS._x000D_
 _x000D_
 A solicitação inclui:_x000D_
 • Extratos bancários mensais;_x000D_
 •Demonstrativos de receitas e despesas;_x000D_
 • Notas fiscais e comprovantes de pagamentos realizados;_x000D_
 • Relatórios de aplicação dos recursos conforme vinculações legais e normativas;_x000D_
 •    Informações sobre saldo atual da conta.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requeiro Cópia integral da decisão ou parecer emitido pelo Tribunal de Contas do Estado de Mato Grosso do Sul. (TCE-MS), que trata das irregularidades na aquisição de medicamentos pelo Município de Porto Murtinho.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3834/camscanner_08-08-2025_16.27.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3834/camscanner_08-08-2025_16.27.pdf</t>
   </si>
   <si>
     <t>Solicito informações referentes à cobrança de taxa no valor de R$ 100,00 aos representantes dos bairros participantes do Campeonato Interbairros no ano de 2025._x000D_
 _x000D_
 Solicito que sejam respondidos os seguintes questionamentos:_x000D_
 _x000D_
 Qual o motivo da cobrança dessa taxa neste ano?_x000D_
 _x000D_
 Com qual base legal ou regulamentação essa cobrança foi instituída?_x000D_
 _x000D_
 Qual 0 valor total arrecadado com as inscrições?_x000D_
 _x000D_
 Qual a destinação dada aos recursos arrecadado?</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3841/camscanner_08-08-2025_19.40.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3841/camscanner_08-08-2025_19.40.pdf</t>
   </si>
   <si>
     <t>Solicito explicações formais sobre os motivos pelos quais o município não cumpre a jornada de 30 horas semanais para os profissionais de Fisioterapia e Assistência Social, conforme determina a Legislação Federal vigente.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3845/camscanner_08-08-2025_20.15.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3845/camscanner_08-08-2025_20.15.pdf</t>
   </si>
   <si>
     <t>Existe, por parte da Administração Municipal, algum estudo ou planejamento para a maneira imediata, visto que não vamos poder esperar o plano diretor.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3846/camscanner_08-08-2025_20.25.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3846/camscanner_08-08-2025_20.25.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente REQUERER, depois de ouvido o Plenário, que seja enviado oficio ao Excelentíssimo Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Infraestrutura, solicitando as seguintes informações:_x000D_
 _x000D_
 Qual é a empresa responsável pela execução das obras de pavimentação com blocos intertravados nas ruas Coronel Ponce e Afonso Pena?_x000D_
 _x000D_
 Quais foram os critérios utilizados na contratação da referida empresa?_x000D_
 _x000D_
 A Prefeitura tem conhecimento das dificuldades técnicas e operacionais que a empresa enfrenta atualmente durante a execução dessas obras?_x000D_
 _x000D_
 Quais medidas estão sendo adotadas pela Administração Municipal para garantir que as obras sejam concluidas de forma adequada, dentro do cronograma previsto, e com a devida qualidade?</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/camscanner_08-08-2025_20.33.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/camscanner_08-08-2025_20.33.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente REQUERER, após ouvido o Plenário, que seja enviado oficio à Secretária Municipal de Saúde, solicitando as seguintes informações:_x000D_
 _x000D_
 Qual é a nova previsão para a reabertura do Posto de Saúde do bairro COHAB?_x000D_
 _x000D_
 Quais os motivos que levaram ao descumprimento do prazo anteriormente informado por essa Secretaria em resposta ao requerimento anterior?_x000D_
 _x000D_
 Quais medidas estão sendo tomadas para acelerar o processo de reabertura e garantir a retomada do atendimento à população daquela localidade?</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/camscanner_08-08-2025_20.40.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/camscanner_08-08-2025_20.40.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente REQUERER, depois de ouvido o Plenário, que seja enviado oficio à Secretaria Municipal de Saúde, solicitando as seguintes informações:_x000D_
 _x000D_
 Existe previsão para a implantação de um CAPS (Centro de Atenção Psicossocial) no município?_x000D_
 _x000D_
 Há algum projeto em andamento, estudo técnico, convênio, licitação ou outro procedimento administrativo voltado para a implantação desse serviço?_x000D_
 _x000D_
 Caso haja planejamento, qual é o cronograma estimado para sua efetivação?</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3849/camscanner_11-08-2025_08.32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3849/camscanner_11-08-2025_08.32.pdf</t>
   </si>
   <si>
     <t>Requeiro informações detalhadas acerca de ações, programas e medidas preventivas, curativas e educativas desenvolvidas pela Secretaria Municipal de Saúde no combate à leishmaniose no município, incluindo campanhas de conscientização, controle do vetor, tratamento de pacientes e políticas públicas voltadas à prevenção da doença.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3850/camscanner_11-08-2025_08.57.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3850/camscanner_11-08-2025_08.57.pdf</t>
   </si>
   <si>
     <t>Requeiro ao setor competente da Prefeitura Municipal, em especial ao Setor de Tributos, que sejam encaminhadas a esta Casa de Leis as seguintes informações referentes à cobrança do ISS (Imposto Sobre Serviços) no município.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_08.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requeiro Informações Oficiais sobre a emenda impositiva feita pela parlamentar Sonia Ferreira em 13/09/2022 destinada a Escola EMEI Primeiros Passos, no valor de 30,000,00reias que permanece em aberto até a presente data.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requeiro informações de quais providencias estão sendo tomadas em relação aos senhores Rodolfo e Renato, este último mais conhecido como CUFF, que se encontram atualmente em situação de rua no município. O presente requerimento visa obter informações sobre o acompanhamento social, atendimento por serviços de saúde e assistência, e eventuais ações planejadas ou em andamento para garantir os direitos fundamentais dessas pessoas, conforme previsto na Política Nacional para a População em situação de rua.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requeiro a Convocação da Secretária de Saúde senhora Andreara Castro para que se faça presente na próxima sessão para esclarecer fatos apontados pela população no que tange  a assuntos relacionados à Secretaria de Saúde.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_011.pdf</t>
   </si>
   <si>
     <t>solicitação para o Departamento de Identificaciones e o Registro Civil do Paraguai sejam mobilizados para realizar uma jornada de atendimentos em Porto Murtinho.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3862/camscanner_18-08-2025_08.40.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3862/camscanner_18-08-2025_08.40.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o plenário, que seja oficiado à Secretaria Municipal de Saúde, solicitando o envio a esta Casa Legislativa de cópia do Plano Municipal de Saúde referente ao quadriênio 2026 a 2029._x000D_
 _x000D_
 O referido plano é um instrumento essencial para o planejamento, monitoramento e avaliação das políticas públicas de saúde no município, sendo de interesse desta Casa acompanhar e fiscalizar sua elaboração e execução.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/camscanner_28-08-2025_07.28.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/camscanner_28-08-2025_07.28.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem conforme Regimento Interno desta Casa de Leis, Requerem ao Excelentíssimo Senhor Deputado Estadual Pedro Pedrossian Neto e ao Presidente da Assembleia Legislativa do Mato Grosso do Sul, Excelentíssimo Senhor Deputado Estadual Gerson Claro, o reconhecimento através da Declaração de Utilidade Pública Estadual, a Associação dos Pescadores-Z6 de Porto Murtinho - MS, inscrita no CNPJ/MF sob nº 33.704.727/0001-09, situada a Rua Pedro Celestino nº 1.015 - Centro, nesta cidade.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_005.2025_antonio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_005.2025_antonio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem conforme Regimento Interno desta Casa de Leis, Requerem ao Excelentíssimo Senhor Deputado Estadual Pedro Pedrossian Neto e ao Presidente da Assembléia Legislativa do Mato Grosso do Sul, Excelentíssimo Senhor Deputado Estadual Gerson Claro, o reconhecimento através da Declaração de Utilidade Pública Estadual, a Associação dos Pescadores-Z6 de Porto Murtinho - MS, inscrita no CNPJ/MF sob nº 33.704.727/0001-09, situada a Rua Pedro Celestino nº 1.015 - Centro, nesta cidade.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_012.pdf</t>
   </si>
   <si>
     <t>Requeiro informações, Excelentíssima senhora Andreara Castro, Secretária Municipal de Saúde, de quando foi realizada a última ação de atendimento à comunidade da Colônia Ingazeira, em conjunto com a Prefeitura Municipal e  demais Secretarias. Tal solicitação se faz necessária para fins de conhecimento e acompanhamento das atividades já realizadas  naquela localidade, bem como para subsidiar futuras ações e atender às demandas da população residente.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3975/camscanner_05-09-2025_07.46_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3975/camscanner_05-09-2025_07.46_1.pdf</t>
   </si>
   <si>
     <t>Requeiro a ilustre presidente que sancione e promulgue os seguintes projetos de leis enviados ao executivo para sanção ou veto, haja vista que o chefe do executivo não deu a devida atenção e os prazos regimentais já se exauriu.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/camscanner_05-09-2025_08.42.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/camscanner_05-09-2025_08.42.pdf</t>
   </si>
   <si>
     <t>Requeiro para a presidência dessa casa de leis que forneça uma equipe técnica para analisar o projeto apresentado pelo executivo o projeto de lei n 013/2025 que dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providencias.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_01_-_dra_carla_-_educacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_01_-_dra_carla_-_educacao.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre como é realizado atendimento das crianças em idade escolar nas comunidades indígenas com necessidades especiais.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4020/camscanner_25-09-2025_07.21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4020/camscanner_25-09-2025_07.21.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o soberano Plenário e cumpridas as formalidades regimentais, que seja oficiado à Secretaria Municipal de Saúde, solicitando as seguintes informações referentes ao Programa de Saúde do Trabalhador no município:_x000D_
 1.Quem é o atual coordenador responsável pelo programa;_x000D_
 2.Quais ações e atividades estão sendo desenvolvidas atualmente no âmbito do programa;_x000D_
 3.Se existe planejamento de novas ações, campanhas ou parcerias voltadas à saúde do trabalhador.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4022/camscanner_25-09-2025_07.41.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4022/camscanner_25-09-2025_07.41.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O FUNCIONAMENTO DO COMAD-CONSELHO MUNICIPAL DE POLÍTICAS SOBRE DROGAS NO MUNICIPIO DE PORTO MURTINHO._x000D_
 Composição atual do Conselho, incluindo nomes dos membros, cargos e entidades representadas:_x000D_
 Data de criação e/ou última reformulação do COMAD, com cópia do decreto ou ato normativo correspondente,_x000D_
 Cronograma de reuniões realizadas nos últimos 12 (doze) meses, com atas ou resumos das discussões e decisões tomadas,_x000D_
 Principais ações, projetos e programas desenvolvidos pelo COMAD no município, incluindo relatórios de atividades e orçamento alocado._x000D_
 Formas de participação da sociedade civil no Conselho, como critérios para indicação de membros e canais de comunicação;_x000D_
 Quaisquer relatórios ou avaliações sobre o impacto das politicas antidrogas implementadas pelo COMAD no município.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4023/camscanner_25-09-2025_09.11.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4023/camscanner_25-09-2025_09.11.pdf</t>
   </si>
   <si>
     <t>A Colônia Z-6 é uma entidade de grande relevância social e económica no municipio, atuando de forma organizada na representação dos pescadores profissionais e artesanais. Ela promove ações voltadas á valorização do setor pesqueiro, à preservação dos recursos naturais, à promoção da cidadania e à geração de renda para as famílias ribeirinhas que dependem diretamente da pesca._x000D_
 O reconhecimento como entidade de utilidade pública municipal é um passo importante para fortalecer institucionalmente a Colônia 2-6, permitindo o acesso a convênios, parcerias, editais e programas públicos voltados à sua missão social._x000D_
 Diante do exposto, solicito aos nobres pares a aprovação deste requerimento, em reconhecimento à significativa contribuição da Colônia de Pescadores Profissionais e Artesanais Z-6 de Porto Murtinho para o desenvolvimento sustentável e para o bem-estar de nossa população.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4028/camscanner_26-09-2025_11.11_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4028/camscanner_26-09-2025_11.11_1.pdf</t>
   </si>
   <si>
     <t>Requeiro informações referentes à Implantação do SIM- Serviço de Inspeção Municipal</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_02_-_dra_carla_mayara.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_02_-_dra_carla_mayara.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre Emenda Parlamentar do Deputado Estadual Márcio Fernandes destinada a atender demandas das Escolas Municipais Indígenas do município.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4082/camscanner_30-10-2025_08.04_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4082/camscanner_30-10-2025_08.04_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 _x000D_
 O Vereador Dr. Antônio, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, que sejam prestadas as seguintes informações referentes ao Plano Altimétrico do Município:_x000D_
 	Se o Município de Porto Murtinho já possui plano altimétrico concluído e Caso ainda não exista, se há projeto em andamento ou previsão para elaboração desse plano pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/camscanner_30-10-2025_08.19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/camscanner_30-10-2025_08.19.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 _x000D_
 O Vereador Dr. Antônio, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal de Porto Murtinho, que sejam prestadas informações a respeito dos critérios e procedimentos utilizados pela Prefeitura Municipal para a avaliação de imóveis e cálculo do ITBI (Imposto de Transmissão de Bens Imóveis)._x000D_
 _x000D_
 Em especial, solicita-se esclarecimento sobre, _x000D_
 _x000D_
 Como está sendo realizado o cálculo do ITBI no Município de Porto Murtinho_x000D_
 _x000D_
 Qual o critério técnico ou legal adotado para a avaliação dos imóveis se com base em planta genérica de valores, laudo técnico, avaliação de mercado, ou outro parâmetro_x000D_
 _x000D_
 Se existe legislação municipal específica que regulamente o método de avaliação dos imóveis para fins de cobrança do ITBI;_x000D_
 E, em caso afirmativo, que seja encaminhada cópia da norma vigente.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_n-40_pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_n-40_pdf.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem requerer, informações referentes às obras executadas pela empresa BTG no município de Porto Murtinho – MS._x000D_
 _x000D_
 Considerando a importância da transparência na gestão pública e a necessidade de acompanhamento das ações realizadas com recursos públicos, requer-se as seguintes informações:_x000D_
 1.Quais obras estão sob responsabilidade da empresa BTG no município?_x000D_
 2.Qual a situação de cada obra? (em andamento, paralisada ou concluída)_x000D_
 3.Qual a previsão de término de cada obra ainda em execução?_x000D_
 4.Caso existam obras paralisadas, qual o motivo da paralisação?_x000D_
 5.Houve notificações ou penalidades aplicadas à empresa BTG em razão de eventual não execução ou atraso das obras contratadas? Se sim, encaminhar cópia._x000D_
 6.Encaminhar cópia dos contratos firmados com a referida empresa, bem como aditivos, caso existam</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4125/camscanner_25-11-2025_11.21_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4125/camscanner_25-11-2025_11.21_1.pdf</t>
   </si>
   <si>
     <t>Requeiro para a secretaria de Educação informações referente a implantação da Escola em tempo integral na Escola cívico Militar Cláudio de Oliveira._x000D_
 _x000D_
 1- Qual foi o critério utilizado para a escolha das turmas/escola para integrarem o período de tempo integral?_x000D_
 _x000D_
 2- Quais são as atividades prevista e atualmente desenvolvidas no contraturno escolar oficinas, disciplinas complementares, programas e demais ações.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4129/camscanner_19-11-2025_07.25_7.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4129/camscanner_19-11-2025_07.25_7.pdf</t>
   </si>
   <si>
     <t>Com base no Regimento Interno desta Casa de Leis, requeiro que seja encaminhado esse requerimento ao Centro Regional de Educação de Jardim (CRE 7), assuntos relacionados a Escola Estadual José Bonifácio, solicitando as seguintes informações:_x000D_
 _x000D_
 1. Se há no projeto político-pedagógico ações específicas da escola voltadas à prevenção e enfrentamento ao uso de drogas licitas e ilícitas no ambiente escolar,_x000D_
 _x000D_
 2. Quais são as medidas e estratégias atualmente adotadas pela instituição para tratar da questão do uso e disseminação de drogas entre os alunos;_x000D_
 _x000D_
 3. Se existem projetos ou parcerias com órgãos públicos, entidades ou profissionais da área para o desenvolvimento de ações educativas e preventivas;_x000D_
 _x000D_
 4. Quais as estratégias de curto, médio e longo prazo previstas pela escola para combater e conscientizar sobre os riscos e consequências do uso de drogas;</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4132/camscanner_04-12-2025_08.04.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4132/camscanner_04-12-2025_08.04.pdf</t>
   </si>
   <si>
     <t>Requeiro a relação nominal acerca da composição das Comissões de Sindicância e de Processos Administrativos Disciplinares no âmbito da Administração Municipal._x000D_
 A presente solicitação tem como fundamento o Art. 224 do Estatuto dos Servidores Públicos do Município (Lei Complementar nº 001/1991), o qual dispõe:_x000D_
 "Art. 224 O processo disciplinar será conduzido por comissão composta de três servidores estáveis, designados pelo Prefeito, que indicará, dentre eles, o seu presidente."_x000D_
 No entanto, existem situações em que servidores comissionados vêm sendo nomeados para compor tais comissões, o que pode configurar desconformidade com a legislação vigente, expondo o Município a riscos de nulidade processual, judicialização e insegurança jurídica._x000D_
 Diante disso, REQUEIRO que o Prefeito e o Setor Jurídico informem:</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3865/001-_emenda_impositiva_saude_-_sirley_-_2026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3865/001-_emenda_impositiva_saude_-_sirley_-_2026.pdf</t>
   </si>
   <si>
     <t>A Emenda impositiva tem como objetivo o fortalecimento do Sistema Único de Saúde (SUS) no âmbito municipal, por meio da destinação de recursos para aquisição de medicamentos, materiais de consumo e equipamentos permanentes. Essa medida visa melhorar as condições de atendimento aos usuários das unidades de saúde de Porto Murtinho, especialmente no que tange à atenção básica, ambulatorial e de urgência.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>A presente emenda impositiva visa promover o fortalecimento da agricultura familiar e da produção agrícola no município de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>A presente emenda impositiva tem por objetivo promover ações voltadas ao atendimento das crianças atípicas, por meio da aquisição de equipamentos permanentes, tais como brinquedos inclusivos, de modo que os parquinhos e demais espaços públicos da cidade possam contemplar e incluir plenamente as crianças com absoluta prioridade de acordo com o Plano Municipal para a Primeira Infância.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>Fortalecer as atividades promovidas por meio de parceira nos termos da Lei Federal 13.019/2014 e da Lei de Diretrizes Orçamentária (LDO/2026). Com transferência de recursos financeiros a entidade “Obras Sociais da Paroquia de Porto Murtinho - ASILO”.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
@@ -6023,51 +6023,51 @@
   <si>
     <t>A Emenda impositiva tem como objetivo destinar recursos financeiros para o desenvolvimento de políticas públicas voltadas à juventude, contemplando ações e programas de inclusão social, qualificação profissional, incentivo à participação cidadã e promoção de eventos de promoção de orientação e informação aos adolescentes e jovens, assegurando seus direitos sociais básicos, estimulando sua integração comunitária e fortalecendo sua participação em atividades que promovam o desenvolvimento humano e social, os recursos financeiros devem assegurar a realização de eventos nos termos da Lei Municipal n. 1869/2025 e Lei Municipal n. 1529/2013.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>A Emenda impositiva tem como objetivo destinar recursos financeiros para “Casa Lar – Eliane Rios de Almeida”, para custeio de materiais de consumo e aquisição de bens e equipamentos permanentes, destinados ao atendimento das crianças e adolescentes acolhidos, assegurando melhores condições de acolhimento, cuidado e desenvolvimento.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>A presente emenda impositiva tem por objetivo destinar recursos financeiros ao Conselho Comunitário de Segurança da Comarca de Porto Murtinho – MS – CONSEG, em fortalecimento das atividades desenvolvidas pela intuição que autorizando a destinação de verbas provenientes desta emenda contribuindo e promovendo o desenvolvimento social, o termo de parceira será para atender exclusivamente a Polícia Civil de Porto Murtinho – MS.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>A presente emenda impositiva tem por objetivo destinar recursos financeiros ao Secretaria Municipal de Cultura, Turismo e Desenvolvimento Local para contratação de bandas locais para apresentação em eventos promovidos pelo Município.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3893/011_2026-_emenda_impositiva_individual_saude_-_2026_rodrigo_froes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3893/011_2026-_emenda_impositiva_individual_saude_-_2026_rodrigo_froes.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para aquisição de material permanente  e consumo para atender as necessidades da área da saúde, sendo R$: 58.268,63 (cinquenta e oito mil duzentos e sessenta e oito reais e sessenta e três centavos) para a Unidade Básica de Saúde ESF III-DulcemarFestugatto– para adquirir computadores, ares-condicionados, Impressoras, Tenda, Cadeiras, Autoclave,TV, Armário arquivo, Bebedouro, Seladora a vácuo,Etc. Conforme a necessidade da instituição._x000D_
 Ovalor de R$ 58.268,63 (cinquenta e oito mil duzentos e sessenta e oito reais e sessenta e três centavos), para Unidade Básica de Saúde ESF-IV Jamil Eleonor Garcia–para aquisição de equipamentos de material permanente, tais como, computadores e impressoras e Materiais de Consumo.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para atender as necessidades do Rotary Club.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para aquisição de material permanente para atender as necessidades da Escola Municipal Thomaz Laranjeiras sendo 4.Und. Arquivo para escritório em aço e 06. Und. Armário de duas portas em aço.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para aquisição de material permanente e consumo para atender as necessidades da  CEI Laura Vicuña.. Tais como, armários escolares, computadores, cortinas impermeáveis, blocos pedagógicos e tapetes emborrachados antiderrapantes, de modo a suprir demandas essenciais para o bom funcionamento das atividades educacionais e administrativas. Esses itens contribuirão para a organização do espaço, a melhoria das condições de ensino e aprendizagem, a segurança dos ambientes e o adequado armazenamento de materiais, garantindo um atendimento de qualidade aos estudantes.</t>
   </si>
   <si>
     <t>3906</t>
@@ -6183,259 +6183,259 @@
   <si>
     <t>A presente emenda impositiva tem por objetivo destinar recursos financeiros para aquisição de uniformes para atender os agentes de segurança (Guarda Municipal), bem como outros materiais para distribuição gratuita aos servidores lotados para desempenho da função da segurança pública.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>A Emenda impositiva tem como objetivo destinar recursos financeiros à Secretaria Municipal de Educação para a aquisição de mesas de jogos pedagógicos destinadas para atender o Centro de Educação Infantil Rafael Cortada Codorniz, visando estimular o desenvolvimento cognitivo, motor e socioemocional das crianças por meio de atividades lúdicas e educativas, e inclusive outros materiais de consumo e materiais permanentes para atender as crianças em fortalecimento a Primeira Infância, assim como aos funcionários da CEINF.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>A Emenda impositiva tem como objetivo destinar recursos financeiros à Secretaria Municipal de Educação para a aquisição de Smart TV LED 50, para atender a Escola Municipal EMEI Primeiros Passos, inclusive compra de outros materiais permanentes conforme a necessidade da EMEI os recursos financeiros procurar fortalecer à modernização e qualificação dos espaços escolares, com o objetivo de garantir um ambiente estimulante e adequado para o pleno desenvolvimento das crianças na educação infantil.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>A Emenda impositiva tem como objetivo destinar recursos financeiros à Secretaria Municipal de Educação para a aquisição de materiais permanentes, tais como, 4 (quatro) bebedouros, 1 (um) freezer, 2 (duas) geladeiras, 3 (três) fogões para atender a Escola Municipal Bonifácio Gomes Polo e suas extensões rurais, com o valor de R$ 10.000,00 o investimento será para aquisição de mesa de refeitório com 20 lugares para atender a Escola Municipal Bonifácio Gomes Polo.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3884/001-_emenda_impositiva_saude_-_dr._antonio_-_2026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3884/001-_emenda_impositiva_saude_-_dr._antonio_-_2026.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: A Emenda impositiva tem como objetivo o fortalecimento do Sistema Único de Saúde (SUS) no âmbito municipal, por meio da destinação de recursos financeiros para aquisição de equipamentos permanentes, para atender as unidades básicas de saúde, ESF - (COHAB), no valor de R$ 31.537,26. Para atender a cozinha do hospital para aquisição de utensílios doméstico é de R$ 20.000,00. Para atender o setor de pediatria o valor destinado é de R$ 10.000,00. Para sala de fisioterapia o valor destinado é de R$ 25.000,00. Por fim o restante é para investimento e compra de materiais de consumo e permanentes para atender aos usuários da Academia de Saúde, bem como fortalecer o programa com destinação de recursos financeiros de R$ 30.000,00.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3885/002_-_emenda_impositiva_-__casa_lar_-_2026_dr._antonio_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3885/002_-_emenda_impositiva_-__casa_lar_-_2026_dr._antonio_2.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda:A presente emenda impositiva tem por objetivo destinar recursos financeiros à instituição “Casa Lar – Eliane Rios de Almeida”a fim de promover o fortalecimento do programa de apoio assistencial as crianças e adolescentes que são atendidos pela Casa Lar, com recursos financeiros visando ao custeio de materiais de consumo e à aquisição de bens e equipamentos permanentes necessários ao atendimento de crianças e adolescentes acolhidos pela instituição.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3886/003_-_emenda_impositiva_-_asilo_-_dr._antonio-_2026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3886/003_-_emenda_impositiva_-_asilo_-_dr._antonio-_2026.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Fortalecer as atividades promovidas por meio de parceira nos termos da Lei Federal 13.019/2014 e da Lei de Diretrizes Orçamentária (LDO/2026). Com transferência de recursos financeiros a entidade “Obras Sociais da Paroquia de Porto Murtinho - ASILO”. A fim de fortalecer as ações promovidas pela entidade em defesas da pessoa idosa.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3887/004_-_emenda_impositiva_-_paroquia_-_dr._antonio-_2026_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3887/004_-_emenda_impositiva_-_paroquia_-_dr._antonio-_2026_2.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda:A emenda impositiva tem por objetivo fortalecer as atividades de interesse público e relevância social desenvolvidas pela “Mitra Diocesana de Jardim – Paróquia do Sagrado Coração de Jesus”, mediante parceria formalizada nos termos da Lei Federal nº 13.019/2014, ou outro instrumento normativo e em conformidade com as diretrizes da LDO/2026. Os recursos serão transferidos por meio de termo de fomento, visando apoiar projetos e ações voltados à promoção social, cultural, educacional e assistencial, que beneficiem a população.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3888/005-_emenda_impositiva_conseg_-_dr._antonio_-_2026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3888/005-_emenda_impositiva_conseg_-_dr._antonio_-_2026.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda:A presente emenda impositiva tem por objetivo destinar recursos financeiros aoConselho Comunitário de Segurança da Comarca de Porto Murtinho – MS – CONSEG, em fortalecimento das atividades desenvolvidas pela intuiçãoque autorizando a destinação de verbas provenientes desta emenda contribuindo e promovendo o desenvolvimento social</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3889/006_-_emenda_impositiva_-_bonifacio_gomes_polo_-_dr._antonio-2026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3889/006_-_emenda_impositiva_-_bonifacio_gomes_polo_-_dr._antonio-2026.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda:A presente emenda impositiva tem por objetivo destinar recursos financeiros à Escola Bonifácio Gomes – Polo e Extensões, localizada na área rural, visando à aquisição de bens permanentes, compreendendo 20 (vinte) computadores e 4 (quatro) impressoras multifuncionais modelo DCP-L3560CDW, com funções de impressão, digitalização e cópia. Os equipamentos serão distribuídos entre as unidades escolares rurais vinculadas, de forma a modernizar a infraestrutura tecnológica, ampliar o acesso a recursos digitais e otimizar os processos administrativos e pedagógicos</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/camscanner_19-08-2025_09.24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/camscanner_19-08-2025_09.24.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: A Emenda impositiva tem como objetivo o fortalecimento do Sistema Único de Saúde (SUS), na Colônia Cachoeira, por meio da destinação de recursos financeiros para atender ações de saúde na comunidade, com a aquisição de um veículo para uso exclusivo da Colônia Cachoeira, com objetivo de melhoria da qualidade de vida ampliando a cobertura de atendimento da Atenção Básica Primária e Pronto Atendimento, na comunidade, priorizando a saúde, cuidado e bem-estar dos munícipes que ali residem. Secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3871/camscanner_19-08-2025_09.33.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3871/camscanner_19-08-2025_09.33.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Transferência de recurso financeiro no valor de R$10.000,00 (dez mil reais), direcionado à Delegacia de Polícia Civil de Porto Murtinho, visando a melhoria dos serviços prestados à população, por meio do Conselho Comunitário de Segurança da Comarca de Porto Murtinho - CONSEG (CNPJ-12.221.101/0001-71), conforme relação de entidades que podem receber recurso público (LDO 2026). Secretaria Municipal de Governo.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3872/camscanner_19-08-2025_09.39.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3872/camscanner_19-08-2025_09.39.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Fortalecer as atividades promovidas por meio de parceria nos termos da Lei Federal 13.019/2014 e da Lei de Diretrizes Orçamentárias (LDO/2026). Com transferência de recursos financeiros a entidade "Obras Sociais da Paróquia de Porto Murtinho - ASILO". Secretaria Municipal de Assistência  Social, Trabalho e Cidadania.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3873/camscanner_19-08-2025_09.43_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3873/camscanner_19-08-2025_09.43_1.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: A Emenda Impositiva tem por objetivo contribuir com a Cultura municipal, fomentando o calendário festivo da Paróquia Sagrado Coração de Jesus, destinando o recurso financeiro de R$10.000,00 (dez mil reais), a fim de fortalecer e executar ações de planejamento, fortalecimento, desenvolvimento e divulgação dos aspectos turísticos municipais e outras atividades que visem a diversificação da atividade no Município. Secretaria Municipal de Cultura, Turismo e Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3875/camscanner_19-08-2025_09.49.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3875/camscanner_19-08-2025_09.49.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: A Emenda impositiva tem como objetivo destinar recursos financeiros à Secretaria Municipal de Educação para a aquisição de mesas de jogos pedagógicos destinadas para atender o Centro de Educação Infantil Rafael Cortada Codorniz, visando estimular o desenvolvimento cognitivo, motor e socioemocional das crianças por meio de atividades lúdicas e educativas, e inclusive outros materiais de consumo e materiais permanentes para atender as crianças em fortalecimento a Primeira Infância, assim como aos funcionários da CEINF. Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>A emenda impositiva tem por objetivo contribuir com o valor de R$76.537,26 (setenta e seis mil e quinhentos e trinta e sete reais e vinte e seis centavos), para a aquisição de material permanente para cozinha do Hospital Oscar Ramires Pereira (HORP). E, destinar o valor de R$40.000,00 (quarenta mil reais), à capacitação do curso de Método TheraSuit, para o efetivo da área de Fisioterapia, buscando aprimoramento dos atendimentos oferecidos aos pacientes.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3867/005-_emenda_impositiva_individual-_marcela-_jovens.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3867/005-_emenda_impositiva_individual-_marcela-_jovens.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Destinar recurso público para compra de materiais permanentes, com o objetivo de intensificar as ações de projetos voltados aos adolescentes, visando trazer melhorias aos programas realizados no Município.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3868/004-_emenda_impositiva_individual-_marcela-conseg.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3868/004-_emenda_impositiva_individual-_marcela-conseg.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Transferência de recurso financeiro no valor de R$20.000,00 (vinte mil reais), direcionado à Delegacia de Polícia Civil de Porto Murtinho, visando a melhoria dos serviços prestados à população, por meio do Conselho Comunitário de Segurança da Comarca de Porto Murtinho - CONSEG (CNPJ-12.221.101/0001-71), conforme relação de entidades que podem receber recurso público (LDO 2026).</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/003-_emenda_impositiva_individual-_marcela-edu.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/003-_emenda_impositiva_individual-_marcela-edu.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: A Emenda Impositiva tem por prioridade contribuir com a educação municipal, com destinação de recurso financeiro que irá atender a Escola Municipal Bonifácio Gomes Polo e Extensões; para aquisição de computadores/notebooks, oferecendo melhorias à escola.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3866/002-_emenda_impositiva_individual-_marcela-pscj_3.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3866/002-_emenda_impositiva_individual-_marcela-pscj_3.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: A Emenda Impositiva tem por objetivo contribuir com a Cultura municipal, fomentando o calendário festivo da Paróquia Sagrado Coração de Jesus, destinando o recurso financeiro de R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>A Emenda impositiva tem como objetivo o fortalecimento do Sistema Único de Saúde (SUS), nas aldeias, por meio da destinação de recursos financeiros para atender ações de saúde na Comunidade Indígena Kadwéu, com a aquisição de um veículo para uso exclusivo das aldeias, com objetivo de melhoria da qualidade de vida ampliando a cobertura de atendimento da Atenção Básica Primária e Pronto Atendimento, na comunidade, priorizando a saúde, cuidado e  bem-estar da população indígena.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>A Emenda Impositiva tem por prioridade contribuir com a Educação dos Povos Originários, com destinação de recursos financeiros que atenderão as escolas das aldeias:  Alves de Barros, com o valor de R$20.000,00 (vinte mil reais), São João, com o valor de R$10.000,00 (dez mil reais), Tomázia, com o valor de R$10.000,00 (dez mil reais), Córrego D’Ouro, com o valor de R$5.000,00 (cinco mil reais), e Barro Preto, com o valor de R$5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>A Emenda Impositiva tem por objetivo contribuir com a Cultura dos Povos Originários, destinando o recurso financeiro de R$56.537,26 (cinquenta e seis mil e quinhentos e trinta e sete reais e vinte e seis centavos) para Associação Indígena local, a fim de fomentar o calendário festivo local, sua cultura e ritos religiosos, organização de eventos esportivos, estimulando o lazer entre os moradores.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>Transferência de recurso financeiro no valor de R$10.000,00 (dez mil reais), direcionado à Delegacia de Polícia Civil de Porto Murtinho, visando a melhoria dos serviços prestados à população, por meio do Conselho Comunitário de Segurança da Comarca de Porto Murtinho - CONSEG (CNPJ-12.221.101/0001-71), conforme relação de entidades que podem receber recurso público (LDO 2026).</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>MDR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_de_repudio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE REPÚDIO EM DESFAVOR DO CIDADÃO JHONY RAMÃO IZIDRE</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE/MS</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO DO SUL - TCE-MS</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/pa_-_0091_-_2018_-_parecer_previo_tc_heitor.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/pa_-_0091_-_2018_-_parecer_previo_tc_heitor.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAL DE GOVERNO – EXECUTIVO MUNICIPAL – APLICAÇÃO DOS RECURSOS – DEPESAS COM PESSOAL – LIMITE MÁXIMO – DISPOSIÇÕES CONSTITUCIONAIS E LEGAIS – DESCUMPRIMENTO – BALANÇOS ORÇAMENTÁRIO, FINANCEIRO E PATRIMONIAL – RESULTADOS FINAIS – RECEITA – INEXATIDÕES NA DEMONSTRAÇÃO – IMPROPRIEDADES CONTÁBEIS – REGISTROS INCONSISTENTES – DOCUMENTAÇÃO INSATISFATÓRIA – NÃO ENVIO DE PEÇAS OBRIGATÓRIAS – INVENTÁRIO ANALÍTICO DOS BENS MÓVEIS E IMÓVEIS – AUSÊNCIA – CONSISTÊNCIA DAS CONTAS COMPROMETIDA – PARECER PRÉVIO CONTRÁRIO.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/pa008-2024_-_parecer_previo_tc_-_derlei.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/pa008-2024_-_parecer_previo_tc_-_derlei.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAIS DE GOVERNO – PODER EXECUTIVO MUNICIPAL – ATENDIMENTO AOS DISPOSITIVOS CONSTITUCIONAIS, LEGAIS E_x000D_
 REGULAMENTARES – PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO – RECOMENDAÇÃO.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3753/pa00_236-2024_-_prefeito_nelson_cintra.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3753/pa00_236-2024_-_prefeito_nelson_cintra.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAIS DE GOVERNO. PODER EXECUTIVO MUNICIPAL. OBEDIÊNCIA AOS LIMITES LEGAIS E CONSTITUCIONAIS._x000D_
 IMPROPRIEDADES INSUFICIENTES PARA A REPROVAÇÃO DAS CONTAS. NÃO COMPROVAÇÃO DE EXISTÊNCIA DE LEI AUTORIZATIVA ESPECÍFICA PARA A REALIZAÇÃO DE CRÉDITOS ADICIONAIS ESPECIAIS ABERTOS. EDIÇÃO DE CRÉDITOS ADICIONAIS ESPECIAIS AMPARADOS PELA LOA. IMPOSSIBILIDADE DE PREVISÃO NA LOA DE MATÉRIA ESTRANHA À PREVISÃO DE RECEITAS E À FIXAÇÃO DE DESPESAS. PRINCÍPIO DA EXCLUSIVIDADE. ART. 927 DO CPC. AUSÊNCIA DE EMPENHO COM A REFERIDA SUPLEMENTAÇÃO. CONSIDERAÇÃO DA EDIÇÃO DE DECRETO ORÇAMENTÁRIO COMO MEDIDA SUFICIENTE PARA FINS DO CUMPRIMENTO DO PRINCÍPIO DA ANUALIDADE EXIGIDO NA LEGISLAÇÃO DO FUNDEB. COMPROVAÇÃO PARCIAL DA TRANSPARÊNCIA DA GESTÃO FISCAL. DISTORÇÃO RELATIVA À PREVISÃO ATUALIZADA DE RECEITAS NO BALANÇO ORÇAMENTÁRIO. AUSÊNCIA DE IMPACTO NA EXECUÇÃO DO ORÇAMENTO. PARECER PRÉVIO FAVORÁVEL COM RESSALVA. RECOMENDAÇÃO. CARGO DE CONTROLADOR INTERNO. NECESSIDADE DE REALIZAÇÃO DE CONCURSO PÚBLICO. ADEQUAÇÕES NA LEGISLAÇÃO MUNICIPAL. DETERMINAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -6743,67 +6743,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3589/digitalizar0034.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/emenda_aditiva_001_-_mulheres.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/emenda_aditiva_ao_pl_004_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/emenda_aditiva_n5_-_prof_alessandro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/emenda_01_-_rodrigo_froes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3705/emenda_modificativa_no2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3943/emenda_modificativa_pl_016_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4139/pl_no_1.871_vereador_alessandro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_n._001-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3569/indicacao_001.2025_-_ana_bit.pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_revogar_decreto.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3575/indicacao_n._003-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3577/indicacao_casas_populares.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3578/indicacao_casacalhamento_e_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_sede_associacao.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_003.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_004.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3585/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3592/001_indicacao_mq.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_005.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_-_004-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_-_005-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_-_006-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3600/quebramola.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3601/macrodrenagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_01_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_004_marcela_quinones.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3611/pediatra.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_01vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_04_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_02vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_03_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_10_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_006.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_09_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_09_08_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/insalubridade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3637/agesul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/rua_a.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3639/terapia_aba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/cel._alfredo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3641/15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_0005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3646/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3647/indicacao_n._10-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_n._11-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3649/indicacao_n._12_-_2025_sirley.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3652/indicacao_007.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_008.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3657/indicacao_009.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_010.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_011.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3670/indicacao_012.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/iluminarias_azul.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3674/fazer_curso.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3681/indicacao_013.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_n._013_-_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_n._15-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_n._16-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3691/resposta_da_indicacao_n._17-2025_sirley_pacheco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_-_007_-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_-_009_-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3702/indicacao_016.pdf.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3720/camscanner_30-04-2025_10.38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3728/patrolamento_arena.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3729/rua_a_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3730/rua_cel_alfredo_pinto_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3732/afonso_pena_intertravado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3733/coronel_ponce_intertravados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3734/rua_coronel_pedro_celestino_intertravado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n.02_107_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n.03_108_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n.04_109_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3750/indicacao_n.05_110_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3755/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_013.2025_-_ana_bit_e_rodrigo_froes_plano_de_saude_servidores.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_014.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_015.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_015.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_016.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_018.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_020.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_021.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_022.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3767/camscanner_19-05-2025_10.56.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3770/camscanner_20-05-2025_11.31.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3771/camscanner_20-05-2025_11.31_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3772/camscanner_21-05-2025_09.48.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3775/camscanner_22-05-2025_08.49_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_023.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3780/camscanner_29-05-2025_08.11.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3781/camscanner_29-05-2025_08.10_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3787/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3792/039.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/040.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3794/041.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3795/043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3796/044.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3824/camscanner_07-08-2025_09.32.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3831/camscanner_08-08-2025_15.41.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3835/camscanner_08-08-2025_16.47.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/camscanner_08-08-2025_16.55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3837/camscanner_08-08-2025_17.03.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3838/camscanner_08-08-2025_17.17.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3839/camscanner_08-08-2025_19.18_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3840/camscanner_08-08-2025_19.31.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3842/camscanner_08-08-2025_19.49.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3843/camscanner_08-08-2025_19.57.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3844/camscanner_08-08-2025_20.06.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3859/camscanner_18-08-2025_07.51.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3860/camscanner_18-08-2025_08.20.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3861/camscanner_18-08-2025_08.28.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3863/camscanner_18-08-2025_09.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3939/camscanner_22-08-2025_08.47.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/camscanner_25-08-2025_10.46.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no._009-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no._010-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3968/camscanner_03-09-2025_07.14.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3969/camscanner_03-09-2025_07.18.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3970/camscanner_03-09-2025_08.50.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3971/camscanner_03-09-2025_09.12.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3972/camscanner_03-09-2025_10.45.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3973/camscanner_04-09-2025_07.56.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/camscanner_09-09-2025_10.07.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_06_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_032._09_de_setembro._dr.antonio_5.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3986/camscanner_16-09-2025_07.21.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3987/camscanner_16-09-2025_07.28.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3988/camscanner_16-09-2025_07.30.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3997/camscanner_17-09-2025_07.52.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3999/camscanner_17-09-2025_08.19.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4003/camscanner_17-09-2025_09.44.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_07_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_08_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4010/camscanner_24-09-2025_08.09.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4011/camscanner_24-09-2025_08.09_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4013/camscanner_24-09-2025_09.00_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4014/camscanner_24-09-2025_10.48.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_09_-_dra_carla_-_fundacao_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_010_-_dra_carla_-_hortalicas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4018/camscanner_24-09-2025_11.14.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4019/camscanner_24-09-2025_11.35_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4026/camscanner_26-09-2025_08.48.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4027/camscanner_26-09-2025_08.57.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4029/camscanner_26-09-2025_11.32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4030/camscanner_26-09-2025_11.40.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4031/camscanner_26-09-2025_11.48.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4034/camscanner_30-09-2025_07.30.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4038/camscanner_30-09-2025_10.08.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/camscanner_30-09-2025_10.07.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4040/camscanner_30-09-2025_10.17.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4044/camscanner_01-10-2025_11.17.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4050/camscanner_08-10-2025_07.41.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4051/camscanner_08-10-2025_08.15.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4052/camscanner_28-11-2025_10.27.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4059/camscanner_08-10-2025_08.56.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4061/camscanner_08-10-2025_09.23.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no._030-2025_-_construcao_do__matadouro.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_11_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4065/camscanner_08-10-2025_10.14.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4066/camscanner_08-10-2025_10.30_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4067/camscanner_08-10-2025_10.51.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_12_-_educacao_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_sirley.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no._005-2025_-_requer_fiscalizacao_de_vendas_de_bebidas_alcoolicas.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no._032-2025_-_instalacao_de_cameras_de_monitoramento_na_orla.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_-_ver._sirley.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_017.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_019.2025_-_ana_bit_com_sirley.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_025.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4088/indicacao_026.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4089/indicacao_035.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4090/indicacao_036.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4091/indicacao_037.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no._013-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no._014-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no._015-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no._016-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no._017-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no._018-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no._019-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4123/indicacao_no._020-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4133/camscanner_04-12-2025_08.42.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/camscanner_04-12-2025_09.32.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/camscanner_04-12-2025_10.38.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4136/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4143/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4144/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/mensagen_de_veto_001-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3659/mensagem_de_veto_002-2025_-_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3805/mensagem_de_veto_n_002_-_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/mensagem_de_veto_ao_pl_04.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3808/mensagem_de_veto_ao_pl_010.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3809/mensagem_de_veto_do_pl_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3891/mensagem_de_veto_do__pl_no_015_de_2_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_de_veto_ao_pl_16.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3658/mocao_de_aplauso_01.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3700/mocao_de_aplusos_pesca.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3710/mocao_de_aplausos_padre.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3785/camscanner_29-05-2025_09.31.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3797/mocao005.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3832/camscanner_08-08-2025_16.02.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/mocao_de_aplausos_grupo_mistura_boa.007.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4092/mocao_de_aplauso_002_-_cop_30_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_de_aplauso_002_-_lirio_com_sirley.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/mocao_de_aplauso_004_-_escola_civico_militar_claudio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4095/mocao_de_aplauso_005_-_escola_estadual_jose_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/mocao_de_aplauso_006_-_bammur.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4130/camscanner_28-11-2025_11.12.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3615/mocao_de_pesar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_pesar_002-2025-_sr._antonio_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_003-2025-sr._genaro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_de_pesar_004-2025-_lucimeire_sebastiana_fernandes.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3810/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3833/camscanner_08-08-2025_16.18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3974/camscanner_05-09-2025_07.46.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4025/camscanner_26-09-2025_08.16.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4097/mocao_de_pesar_005_-_veradora_sirley_pacheco.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4128/mocao_de_pesar_011.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_de_pesar-ademir_abrao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_no._001-2025_-_titulo_de_cidadao_murtinhense.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_no._002-2025_-_honra_ao_merito.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei_n._001-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_002_2025_dispoe_sobre_as_fases_do_procedimento_de_licitacao_para_a_contratacao_de_obras_e_servicos_de_engenharia_no_ambito.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_no._003_do_executivo_municipal_-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_lei_004_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_lei_no._005-2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_lei_no006_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3664/projeto_de_lei_n._007.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_lei_008-2025_executivo_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_009-2025_executivo_-_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_010-2025_executivo_-_cria_fundo_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_n._11-_2025_-_credito.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3759/pl_012_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no._013-2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_17_-_conjunto_habitacionais_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3815/pl_15-25.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_no_16-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4035/pl_017_2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4081/lei_de_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3817/lei_de_diretrizes_orcamentarias_2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4080/projeto_de_lei_ppa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4105/pl_22_-_lote_urbanizado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4109/projeto_de_lei_no._023-2025_-_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_no_024-2025_1.830.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4118/projeto_de_lei_no._025-2025_-_dispoe_sobre_extincao_e_criacao_de_cargos_do_poder_executivo_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_complementar_n._001_2025_ithaum.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_lei_complementar_no002_de_01_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3806/projeto_de_lei_complementar_no._003-2025_-_alteracao_do_porto_prev.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/alteracao_a_lei_complementar_no007-2002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_complementar_no._005-2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_complementar_no._006-2025_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4140/pl_no_007_prorrogacao_de_prazo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_complementar_no._001-2025_-_reajuste_dos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_complementar_no_2.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3588/projeto_de_lei_n._0001_-_juventude.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_002_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no._003-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3651/projeto_de_lei_no_004_de_18_de_marco_de_2025_focinheira.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_lei_do_legislativo_005-2025_-_prof._alessandro.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_lei_n._006-2025_-_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_no_007_de_03_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no._008-2025_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_09_-_prof_alessandro.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no_010_de_15_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/pl_011_-_ana_paula_dentista.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/projeto_de_lei_n._012_2025_dispoe_sobre_o_procedimento_para_a_instalacao_de_infraestrutura_de_suporte_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3727/projeto_de_lei_n._013-2025_-_elbio_da_twister_-_ruidos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3757/pl_14_-_medalha_legislativa_-_sirley_pacheco.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_no_015_de_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_lei_no_016_de_02_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_n._17_-_elbio_da_twister_elisangela_correa_e_dra._carla.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3855/pl_018_-_qr_code_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3856/pl_019_-_medicamentos_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3894/pl_no_20-2025_vereadora_sirley.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3897/pl_no21_vereadora_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3895/pl_no_022-2025_vereadora_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3902/pl_no_23-2025_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/pl_no_024-2025_vereador_dr._antonio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3949/pl_25_de_26_de_agosto_de_2025_professor_alessandro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3950/pl_26_de_25_de_agosto_de_2025_professor_alessandro.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_no._027-2025_-_dr._antonio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no._028-2025_-_ver._elisangela.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3984/projeto_de_lei_no30-2025dr.antonio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3982/projeto_de_lei_no_031-2025_professor_alessandro.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4002/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4024/pl_n_35_dr_antonio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4032/projetode_lei_no_036_comad.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4036/projeto_de_lei_37_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/pl_38_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4047/pl_39_-_elisangela.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4037/pl_040_-_prof_alessandro.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4049/pl_42_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4078/projeto_de_lei_n._43_-_rodrigo_froes_acosta.docx.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_n._44_-_2025_-_elbio_da_twister.docx.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_no._045-2025_-_prof._alessandro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4098/pl_046.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4116/pl_no_047_vereador_alessandro_servicos_educacao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_no_048_marcela.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/pl_no_049_de_2025_familiar.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4138/pl_no_1.871_vereador_alessandro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de__resolucao_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3686/resolucao_do_estagio_probatorio_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_resolucao_n._005_-_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4043/projeto_de_resolucao_n_6_-ponto.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_resolucao_07_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_8_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_9_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_10_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4055/resolucao_11_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4060/projeto_de_resolucao_12_-_legislatvo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/resolucao_13_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4053/resolucao_14_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de__resolucao_0015-2025_-_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_diarias_servidor.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_calendario_turismo.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_ocultacao_de_nomes.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_001_marcela.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3602/autista.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3603/007.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3604/008.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3605/009.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3606/010.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3610/covid.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3612/raio_x.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3613/011.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3633/posto_coab_01.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_3_pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/req02.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3671/btg.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/certificados_dos_cursos.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3679/subir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3717/camscanner_30-04-2025_10.44.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3718/camscanner_30-04-2025_10.48.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3719/doc-20250430-wa0064..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3731/reiteiramento_zonose.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3735/calendario_esportivo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3782/camscanner_29-05-2025_08.08.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3783/camscanner_29-05-2025_08.06.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3834/camscanner_08-08-2025_16.27.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3841/camscanner_08-08-2025_19.40.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3845/camscanner_08-08-2025_20.15.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3846/camscanner_08-08-2025_20.25.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/camscanner_08-08-2025_20.33.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/camscanner_08-08-2025_20.40.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3849/camscanner_11-08-2025_08.32.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3850/camscanner_11-08-2025_08.57.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3862/camscanner_18-08-2025_08.40.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/camscanner_28-08-2025_07.28.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_005.2025_antonio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3975/camscanner_05-09-2025_07.46_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/camscanner_05-09-2025_08.42.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_01_-_dra_carla_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4020/camscanner_25-09-2025_07.21.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4022/camscanner_25-09-2025_07.41.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4023/camscanner_25-09-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4028/camscanner_26-09-2025_11.11_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_02_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4082/camscanner_30-10-2025_08.04_1.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/camscanner_30-10-2025_08.19.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_n-40_pdf.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4125/camscanner_25-11-2025_11.21_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4129/camscanner_19-11-2025_07.25_7.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4132/camscanner_04-12-2025_08.04.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3865/001-_emenda_impositiva_saude_-_sirley_-_2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3893/011_2026-_emenda_impositiva_individual_saude_-_2026_rodrigo_froes.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3884/001-_emenda_impositiva_saude_-_dr._antonio_-_2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3885/002_-_emenda_impositiva_-__casa_lar_-_2026_dr._antonio_2.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3886/003_-_emenda_impositiva_-_asilo_-_dr._antonio-_2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3887/004_-_emenda_impositiva_-_paroquia_-_dr._antonio-_2026_2.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3888/005-_emenda_impositiva_conseg_-_dr._antonio_-_2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3889/006_-_emenda_impositiva_-_bonifacio_gomes_polo_-_dr._antonio-2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/camscanner_19-08-2025_09.24.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3871/camscanner_19-08-2025_09.33.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3872/camscanner_19-08-2025_09.39.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3873/camscanner_19-08-2025_09.43_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3875/camscanner_19-08-2025_09.49.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3867/005-_emenda_impositiva_individual-_marcela-_jovens.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3868/004-_emenda_impositiva_individual-_marcela-conseg.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/003-_emenda_impositiva_individual-_marcela-edu.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3866/002-_emenda_impositiva_individual-_marcela-pscj_3.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/pa_-_0091_-_2018_-_parecer_previo_tc_heitor.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/pa008-2024_-_parecer_previo_tc_-_derlei.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3753/pa00_236-2024_-_prefeito_nelson_cintra.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3589/digitalizar0034.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/emenda_aditiva_001_-_mulheres.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/emenda_aditiva_ao_pl_004_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/emenda_aditiva_n5_-_prof_alessandro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/emenda_01_-_rodrigo_froes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3705/emenda_modificativa_no2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3943/emenda_modificativa_pl_016_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4139/pl_no_1.871_vereador_alessandro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_n._001-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3569/indicacao_001.2025_-_ana_bit.pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_revogar_decreto.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3575/indicacao_n._003-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3577/indicacao_casas_populares.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3578/indicacao_casacalhamento_e_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_sede_associacao.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_003.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_004.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3585/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3592/001_indicacao_mq.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_005.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_-_004-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_-_005-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_-_006-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3600/quebramola.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3601/macrodrenagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_01_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_004_marcela_quinones.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3611/pediatra.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_01vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_04_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_02vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_03_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_10_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_006.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_09_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_09_08_vere_alessandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/insalubridade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3637/agesul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/rua_a.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3639/terapia_aba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/cel._alfredo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3641/15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_0005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3646/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3647/indicacao_n._10-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_n._11-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3649/indicacao_n._12_-_2025_sirley.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3652/indicacao_007.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_008.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3657/indicacao_009.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_010.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_011.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3670/indicacao_012.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/iluminarias_azul.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3674/fazer_curso.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3680/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3681/indicacao_013.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_n._013_-_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_n._15-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_n._16-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3691/resposta_da_indicacao_n._17-2025_sirley_pacheco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_-_007_-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_-_009_-_sirley_-_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3702/indicacao_016.pdf.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3720/camscanner_30-04-2025_10.38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3728/patrolamento_arena.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3729/rua_a_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3730/rua_cel_alfredo_pinto_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3732/afonso_pena_intertravado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3733/coronel_ponce_intertravados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3734/rua_coronel_pedro_celestino_intertravado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n.02_107_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n.03_108_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n.04_109_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3750/indicacao_n.05_110_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3755/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_013.2025_-_ana_bit_e_rodrigo_froes_plano_de_saude_servidores.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_014.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_015.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_015.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_016.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_018.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_020.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_021.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_022.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3767/camscanner_19-05-2025_10.56.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3770/camscanner_20-05-2025_11.31.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3771/camscanner_20-05-2025_11.31_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3772/camscanner_21-05-2025_09.48.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3775/camscanner_22-05-2025_08.49_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_023.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3780/camscanner_29-05-2025_08.11.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3781/camscanner_29-05-2025_08.10_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3787/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3792/039.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/040.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3794/041.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3795/043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3796/044.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3824/camscanner_07-08-2025_09.32.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3831/camscanner_08-08-2025_15.41.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3835/camscanner_08-08-2025_16.47.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/camscanner_08-08-2025_16.55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3837/camscanner_08-08-2025_17.03.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3838/camscanner_08-08-2025_17.17.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3839/camscanner_08-08-2025_19.18_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3840/camscanner_08-08-2025_19.31.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3842/camscanner_08-08-2025_19.49.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3843/camscanner_08-08-2025_19.57.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3844/camscanner_08-08-2025_20.06.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3859/camscanner_18-08-2025_07.51.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3860/camscanner_18-08-2025_08.20.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3861/camscanner_18-08-2025_08.28.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3863/camscanner_18-08-2025_09.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3939/camscanner_22-08-2025_08.47.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/camscanner_25-08-2025_10.46.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no._009-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no._010-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3968/camscanner_03-09-2025_07.14.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3969/camscanner_03-09-2025_07.18.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3970/camscanner_03-09-2025_08.50.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3971/camscanner_03-09-2025_09.12.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3972/camscanner_03-09-2025_10.45.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3973/camscanner_04-09-2025_07.56.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/camscanner_09-09-2025_10.07.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_06_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_032._09_de_setembro._dr.antonio_5.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3986/camscanner_16-09-2025_07.21.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3987/camscanner_16-09-2025_07.28.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3988/camscanner_16-09-2025_07.30.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3997/camscanner_17-09-2025_07.52.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3999/camscanner_17-09-2025_08.19.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4003/camscanner_17-09-2025_09.44.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_07_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_08_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4010/camscanner_24-09-2025_08.09.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4011/camscanner_24-09-2025_08.09_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4013/camscanner_24-09-2025_09.00_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4014/camscanner_24-09-2025_10.48.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_09_-_dra_carla_-_fundacao_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_010_-_dra_carla_-_hortalicas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4018/camscanner_24-09-2025_11.14.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4019/camscanner_24-09-2025_11.35_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4026/camscanner_26-09-2025_08.48.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4027/camscanner_26-09-2025_08.57.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4029/camscanner_26-09-2025_11.32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4030/camscanner_26-09-2025_11.40.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4031/camscanner_26-09-2025_11.48.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4034/camscanner_30-09-2025_07.30.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4038/camscanner_30-09-2025_10.08.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/camscanner_30-09-2025_10.07.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4040/camscanner_30-09-2025_10.17.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4044/camscanner_01-10-2025_11.17.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4050/camscanner_08-10-2025_07.41.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4051/camscanner_08-10-2025_08.15.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4052/camscanner_28-11-2025_10.27.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4059/camscanner_08-10-2025_08.56.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4061/camscanner_08-10-2025_09.23.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no._030-2025_-_construcao_do__matadouro.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_11_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4065/camscanner_08-10-2025_10.14.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4066/camscanner_08-10-2025_10.30_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4067/camscanner_08-10-2025_10.51.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_12_-_educacao_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_sirley.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no._005-2025_-_requer_fiscalizacao_de_vendas_de_bebidas_alcoolicas.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no._032-2025_-_instalacao_de_cameras_de_monitoramento_na_orla.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_-_ver._sirley.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_017.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_019.2025_-_ana_bit_com_sirley.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_025.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4088/indicacao_026.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4089/indicacao_035.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4090/indicacao_036.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4091/indicacao_037.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no._013-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no._014-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no._015-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no._016-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no._017-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no._018-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no._019-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4123/indicacao_no._020-2025_-_sec._de_obras.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4133/camscanner_04-12-2025_08.42.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/camscanner_04-12-2025_09.32.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/camscanner_04-12-2025_10.38.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4136/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4143/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4144/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/mensagen_de_veto_001-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3659/mensagem_de_veto_002-2025_-_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3805/mensagem_de_veto_n_002_-_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/mensagem_de_veto_ao_pl_04.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3808/mensagem_de_veto_ao_pl_010.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3809/mensagem_de_veto_do_pl_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3891/mensagem_de_veto_do__pl_no_015_de_2_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_de_veto_ao_pl_16.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3658/mocao_de_aplauso_01.2025_-_ana_bit.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3700/mocao_de_aplusos_pesca.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3710/mocao_de_aplausos_padre.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3785/camscanner_29-05-2025_09.31.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3797/mocao005.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3832/camscanner_08-08-2025_16.02.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/mocao_de_aplausos_grupo_mistura_boa.007.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4092/mocao_de_aplauso_002_-_cop_30_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_de_aplauso_002_-_lirio_com_sirley.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/mocao_de_aplauso_004_-_escola_civico_militar_claudio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4095/mocao_de_aplauso_005_-_escola_estadual_jose_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/mocao_de_aplauso_006_-_bammur.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4130/camscanner_28-11-2025_11.12.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3615/mocao_de_pesar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3643/mocao_de_pesar_002-2025-_sr._antonio_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3724/mocao_de_pesar_003-2025-sr._genaro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_de_pesar_004-2025-_lucimeire_sebastiana_fernandes.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3810/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3833/camscanner_08-08-2025_16.18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3974/camscanner_05-09-2025_07.46.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4025/camscanner_26-09-2025_08.16.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4097/mocao_de_pesar_005_-_veradora_sirley_pacheco.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4128/mocao_de_pesar_011.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_de_pesar-ademir_abrao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_no._001-2025_-_titulo_de_cidadao_murtinhense.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_no._002-2025_-_honra_ao_merito.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_lei_n._001-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_002_2025_dispoe_sobre_as_fases_do_procedimento_de_licitacao_para_a_contratacao_de_obras_e_servicos_de_engenharia_no_ambito.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_no._003_do_executivo_municipal_-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_lei_004_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_lei_no._005-2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_lei_no006_de_31_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3664/projeto_de_lei_n._007.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_lei_008-2025_executivo_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_009-2025_executivo_-_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_010-2025_executivo_-_cria_fundo_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_n._11-_2025_-_credito.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3759/pl_012_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no._013-2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_17_-_conjunto_habitacionais_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3815/pl_15-25.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_no_16-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4035/pl_017_2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4081/lei_de_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3817/lei_de_diretrizes_orcamentarias_2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4080/projeto_de_lei_ppa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4105/pl_22_-_lote_urbanizado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4109/projeto_de_lei_no._023-2025_-_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_no_024-2025_1.830.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4118/projeto_de_lei_no._025-2025_-_dispoe_sobre_extincao_e_criacao_de_cargos_do_poder_executivo_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_complementar_n._001_2025_ithaum.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_lei_complementar_no002_de_01_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3806/projeto_de_lei_complementar_no._003-2025_-_alteracao_do_porto_prev.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/alteracao_a_lei_complementar_no007-2002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_complementar_no._005-2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_complementar_no._006-2025_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4140/pl_no_007_prorrogacao_de_prazo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_complementar_no._001-2025_-_reajuste_dos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_complementar_no_2.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3588/projeto_de_lei_n._0001_-_juventude.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3599/projeto_de_lei_002_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no._003-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3651/projeto_de_lei_no_004_de_18_de_marco_de_2025_focinheira.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_lei_do_legislativo_005-2025_-_prof._alessandro.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_lei_n._006-2025_-_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_no_007_de_03_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no._008-2025_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_09_-_prof_alessandro.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no_010_de_15_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/pl_011_-_ana_paula_dentista.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/projeto_de_lei_n._012_2025_dispoe_sobre_o_procedimento_para_a_instalacao_de_infraestrutura_de_suporte_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3727/projeto_de_lei_n._013-2025_-_elbio_da_twister_-_ruidos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3757/pl_14_-_medalha_legislativa_-_sirley_pacheco.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3784/projeto_de_lei_no_015_de_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_lei_no_016_de_02_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_n._17_-_elbio_da_twister_elisangela_correa_e_dra._carla.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3855/pl_018_-_qr_code_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3856/pl_019_-_medicamentos_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3894/pl_no_20-2025_vereadora_sirley.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3897/pl_no21_vereadora_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3895/pl_no_022-2025_vereadora_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3902/pl_no_23-2025_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/pl_no_024-2025_vereador_dr._antonio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3949/pl_25_de_26_de_agosto_de_2025_professor_alessandro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3950/pl_26_de_25_de_agosto_de_2025_professor_alessandro.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_no._027-2025_-_dr._antonio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no._028-2025_-_ver._elisangela.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3984/projeto_de_lei_no30-2025dr.antonio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3982/projeto_de_lei_no_031-2025_professor_alessandro.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4002/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4024/pl_n_35_dr_antonio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4032/projetode_lei_no_036_comad.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4036/projeto_de_lei_37_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/pl_38_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4047/pl_39_-_elisangela.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4037/pl_040_-_prof_alessandro.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4049/pl_42_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4078/projeto_de_lei_n._43_-_rodrigo_froes_acosta.docx.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_n._44_-_2025_-_elbio_da_twister.docx.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_no._045-2025_-_prof._alessandro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4098/pl_046.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4116/pl_no_047_vereador_alessandro_servicos_educacao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_no_048_marcela.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/pl_no_049_de_2025_familiar.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4138/pl_no_1.871_vereador_alessandro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de__resolucao_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3686/resolucao_do_estagio_probatorio_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_resolucao_n._005_-_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4043/projeto_de_resolucao_n_6_-ponto.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_resolucao_07_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_8_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_9_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_10_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4055/resolucao_11_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4060/projeto_de_resolucao_12_-_legislatvo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/resolucao_13_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4053/resolucao_14_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de__resolucao_0015-2025_-_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_diarias_servidor.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_calendario_turismo.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_ocultacao_de_nomes.jpeg1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3591/requerimento_001_marcela.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3602/autista.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3603/007.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3604/008.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3605/009.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3606/010.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3610/covid.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3612/raio_x.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3613/011.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3633/posto_coab_01.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_3_pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/req02.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3671/btg.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/certificados_dos_cursos.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3679/subir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3698/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3717/camscanner_30-04-2025_10.44.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3718/camscanner_30-04-2025_10.48.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3719/doc-20250430-wa0064..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3731/reiteiramento_zonose.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3735/calendario_esportivo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3782/camscanner_29-05-2025_08.08.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3783/camscanner_29-05-2025_08.06.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3834/camscanner_08-08-2025_16.27.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3841/camscanner_08-08-2025_19.40.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3845/camscanner_08-08-2025_20.15.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3846/camscanner_08-08-2025_20.25.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/camscanner_08-08-2025_20.33.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/camscanner_08-08-2025_20.40.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3849/camscanner_11-08-2025_08.32.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3850/camscanner_11-08-2025_08.57.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3851/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3862/camscanner_18-08-2025_08.40.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/camscanner_28-08-2025_07.28.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_005.2025_antonio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3975/camscanner_05-09-2025_07.46_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/camscanner_05-09-2025_08.42.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_01_-_dra_carla_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4020/camscanner_25-09-2025_07.21.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4022/camscanner_25-09-2025_07.41.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4023/camscanner_25-09-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4028/camscanner_26-09-2025_11.11_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_02_-_dra_carla_mayara.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4082/camscanner_30-10-2025_08.04_1.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/camscanner_30-10-2025_08.19.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_n-40_pdf.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4125/camscanner_25-11-2025_11.21_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4129/camscanner_19-11-2025_07.25_7.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/4132/camscanner_04-12-2025_08.04.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3865/001-_emenda_impositiva_saude_-_sirley_-_2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3893/011_2026-_emenda_impositiva_individual_saude_-_2026_rodrigo_froes.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3884/001-_emenda_impositiva_saude_-_dr._antonio_-_2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3885/002_-_emenda_impositiva_-__casa_lar_-_2026_dr._antonio_2.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3886/003_-_emenda_impositiva_-_asilo_-_dr._antonio-_2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3887/004_-_emenda_impositiva_-_paroquia_-_dr._antonio-_2026_2.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3888/005-_emenda_impositiva_conseg_-_dr._antonio_-_2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3889/006_-_emenda_impositiva_-_bonifacio_gomes_polo_-_dr._antonio-2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/camscanner_19-08-2025_09.24.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3871/camscanner_19-08-2025_09.33.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3872/camscanner_19-08-2025_09.39.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3873/camscanner_19-08-2025_09.43_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3875/camscanner_19-08-2025_09.49.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3867/005-_emenda_impositiva_individual-_marcela-_jovens.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2026/3868/004-_emenda_impositiva_individual-_marcela-conseg.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/003-_emenda_impositiva_individual-_marcela-edu.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3866/002-_emenda_impositiva_individual-_marcela-pscj_3.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/pa_-_0091_-_2018_-_parecer_previo_tc_heitor.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/pa008-2024_-_parecer_previo_tc_-_derlei.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2025/3753/pa00_236-2024_-_prefeito_nelson_cintra.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H556"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>