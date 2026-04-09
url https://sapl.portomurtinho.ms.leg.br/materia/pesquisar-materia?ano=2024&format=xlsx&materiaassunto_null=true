--- v0 (2025-11-13)
+++ v1 (2026-04-09)
@@ -51,3724 +51,3724 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3428/emendas_modificativas_ao_projeto_de_lei_no_010_de_29_de_marco.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3428/emendas_modificativas_ao_projeto_de_lei_no_010_de_29_de_marco.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  AO PROJETO DE LEI Nº 010 DE 29 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3550/emenda_modifcativa_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3550/emenda_modifcativa_001.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 001, de 20 de junho de 2024, que altera a redação do art. 14 de Projeto Lei n°. 10/2024 - (LDO/2025).</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3551/emenda_modificativa_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3551/emenda_modificativa_002.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°. 002 de 20 de junho de 2024, que altera a redação do art. 26 do Projeto de Lei n°. 10/2024 - (LDO/2025).</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gordinho da Pax</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_001-2024_-_limpeza_e_revitalizacao_do_parquinho_central.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_001-2024_-_limpeza_e_revitalizacao_do_parquinho_central.pdf</t>
   </si>
   <si>
     <t>•	Limpeza e Revitalização do Parquinho do Centro, tendo em vista que é muito utilizado pelas crianças, onde se encontram com alguns brinquedos danificados, e até o momento é o único da cidade.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>Aline Assistente Social, Elbio da Twister, Gordinho da Pax, Helton, Jary Brum Acosta, Professora Donizete, Professor Jayme, Regina Heyn, Rodrigo Fróes, Sônia Ferreira, Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3230/01_-_2024_-_indicacao_-_todos_os_vereadores..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3230/01_-_2024_-_indicacao_-_todos_os_vereadores..pdf</t>
   </si>
   <si>
     <t>Solicita a mutirão de limpeza de toda a cidade, com força tarefa entre os agentes da Secretaria de obras, juntamente com os agentes da vigilância sanitária.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>Helton</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_001-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_001-24.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reparos e Manutenção da Ponte sobre o Rio Amonguijá.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_002-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_002-24.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Substituição de Tubos de Concreto de 40 mm, no KM 6.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3233/brn30055cb0a9c3_056134.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3233/brn30055cb0a9c3_056134.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 •	Ajuste no valor do Programa “Orgulho de Viver Aqui’’, que hoje se encontra no valor de R$ 4.379,68 ,o ideal que esse reajuste fosse conforme o novo salário mínimo , ajudando assim a MEI na compra de gasolina, manutenção dos equipamentos e outras despesas extras.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/brn30055cb0a9c3_056129.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/brn30055cb0a9c3_056129.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	Solicito que seja contratado efetivamente um médico Ortopedista para o município.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3236/ind._002-2024-_servico_de_rocada_e_limpeza__-_rodrigo_froes_-.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3236/ind._002-2024-_servico_de_rocada_e_limpeza__-_rodrigo_froes_-.docx</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras e Habitação que seja realizado os serviços de Roçada,  Remoção de entulhos, Varrição e Limpeza de Canais, em todos os bairros do nosso  município para a prevenção e combate a dengue, proliferação de insetos e bichos peçonhentos.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind._003-2024-cascalhamento_na_rua_sabia___-_rodrigo_froes.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind._003-2024-cascalhamento_na_rua_sabia___-_rodrigo_froes.docx</t>
   </si>
   <si>
     <t>Solicito ao secretário Municipal de Obras que seja realizado o serviço de Cascalhamento e tapa buraco na Rua Sabiá do Bairro Jockei Clube_x000D_
 para assim atender os justos reclamos dos moradores da referida rua, os quais relatam dificuldade na trafegabilidade de bicicletas e veículos utilizados pela maioria dos moradores.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_01_-_24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_01_-_24.pdf</t>
   </si>
   <si>
     <t>•	Cascalhamento e patrolamento da Rua Anhanguera no bairro (SALIN CAFURE)._x000D_
 •	Tapa buraco na rua Capitão Cantalice entre coronel Alfredo Pinto e João Pessoa;</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_002-2024_-_multirao_de_limpeza_e_tapa_buracos_no_bairro_salim_cafure.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_002-2024_-_multirao_de_limpeza_e_tapa_buracos_no_bairro_salim_cafure.pdf</t>
   </si>
   <si>
     <t>•	Que o próximo Mutirão de Limpeza, tapa buracos e cascalhamento seja feita no Bairro Salim Cafure, visto que se encontra com várias ruas em péssimas condições.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jary Brum Acosta</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO E REPARO DE 1 (UMA)  LÂMPADA NA RUA 8 QUADRA 10 BAIRRO DOM PEPE._x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE 1 (UMA)  LÂMPADA NA RUA JOAQUIM MURTINHO Nº 147  CENTRO</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_no_02_27-02-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_no_02_27-02-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REPARO NO POSTE ILUMINAÇÃO PUBLICA NA RUA TREZE DE MAIO COM A AVENIDA RIO BRANCO</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_no_03_27-02-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_no_03_27-02-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DOS CANAIS DE DRENAGEM NO BAIRRO DOM PEPE</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_no_04_27-02-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_no_04_27-02-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM BEBEDOURO NA ORLA DO RIO PARAGUAI PRÓXIMO A PREFEITURA MUNICIPAL, PARA ATENDER A POPULAÇÃO NA PRATICA DE ATIVIDADES DESPORTIVAS.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_05_27-02-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_05_27-02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do terreno devido o mato estar muito alto e estar causando  transtornos aos moradores da região.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_003-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_003-24.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Instalação de Iluminação Pública nas Ruas do novo Loteamento no D. Pepe.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_004-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_004-24.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Substituição de Tubos de Drenagem da Rua José Bonifácio, com a Rua Cap. Cantalice.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_005-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_005-24.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Realização de um estudo técnico e financeiro acerca da canalização do Canal de drenagem da Av. Laranjeiras (valetão).</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	 1-Solicito a disponibilidade dos serviços de gradear a terra aos moradores da Colônia Bocaiuval, Colônia Ingazeira e km 6;_x000D_
 •	2- Informações sobre quais obras serão feitas além do novo parquinho na Avenida Rio Branco.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_001-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_001-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras e Habitação que seja feita uma obra para contenção no canal de drenagem de  águas pluviais que existe na rua 13 de Junho, passa pela ponte da rua Capitão Cantalice e segue até o canal  de macro drenagem próximo a casa das bombas._x000D_
 JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_004-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_004-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Obras, Habitação e Serviços públicos, que seja realizado o serviço de Tapa Buracona Rua Dr. Costa Marques do Bairro Nossa Senhora de Aparecida.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_005-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_005-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal e ao Secretário de Obras, Habitação e Serviços Públicos, que providencie o serviço de calçamento do trecho que dá segmento à calçada da Escola E.M.E.I Primeiros Passos sentido a Rua Joaquim Murtinho.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_006-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_006-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras, Habitação e Serviços Públicos, que possa com máxima urgência, realizar o serviço de  nivelamento do terreno no imóvel localizado na Rua 09-Quadra 10-Lote 15- do Bairro Dom Pepe- Nº 15, que urge a necessidade deste serviço de manutenção preventiva.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_-_2024_6.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_-_2024_6.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Limpeza da boca dos tubos do sistema de drenagem da Estrada Municipal do Bocaiuval, em trechos específicos.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_-_2024_7.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_-_2024_7.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Manutenção e reparo no aterro sobre o sistema de drenagem da estrada do Bocaiuval, próximo a Chácara da “Dona Ana”.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_-_2024_8.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_-_2024_8.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Substituição de tubos de drenagem na estrada Municipal, próximo a Chácara do senhor “Valentin Guerreiro”.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_-_2024_9.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_-_2024_9.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Que a coleta de lixo no Matadouro seja realizada 2 vezes por semana.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_-_2024_10.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_-_2024_10.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Limpeza do Canal de Drenagem no Km 06.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_-_2024_11.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_-_2024_11.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Que seja entregue um Kit de Material de Manutenção e Jardinagem, para limpeza da Escola Municipal da Aldeia Córrego do Ouro.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_-_2024_12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_-_2024_12.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Que seja realizado um mutirão para que realizem a limpeza da Escola Municipal Bonifácio Gomes Polo.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3263/brn30055cb0a9c3_056211.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3263/brn30055cb0a9c3_056211.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 •	Que seja realizado tapa buraco na Avenida Laranjeiras (Bairros Jóquei Club e Cohab);_x000D_
 •	Tapa Buraco na General Cândido Mariano ( Rua do Mercado JV);_x000D_
 •	Roçagem no aeroporto  e ao arredor dele;_x000D_
 •	Roçagem aos arredores do Estádio Municipal Walfrido Concha.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_02-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_02-24.pdf</t>
   </si>
   <si>
     <t>•	Limpeza dos ares-condicionados da escola cívico militar, cláudio de oliveira que está na sede da Izamaria;</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_003-2024_-_aquisicao_de_ventiladores_projeto_judo_e_ballet.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_003-2024_-_aquisicao_de_ventiladores_projeto_judo_e_ballet.pdf</t>
   </si>
   <si>
     <t>•	Solicitamos a aquisição de ventiladores para os Projetos Judô e Ballet, tendo em vista que alguns encontram-se estragados, e nos últimos meses presenciamos altas temperaturas em nosso Município.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_01-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_01-24.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a limpeza com urgência do terreno Maria Célia Grosso Paladino , localizado na Vila Célia, neste município.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_02-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_02-24.pdf</t>
   </si>
   <si>
     <t>solicita a contratação de médico pediatra, para atender em nosso município.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_-_2024_13.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_-_2024_13.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Cultura, Turismo e Desenvolvimento Econômico. Solicitando os seguintes serviços:_x000D_
 Que seja realizado um evento semanal no Mercado do Produtor, com atrações culturais, visando fomentar o comércio.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_-_2024_14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_-_2024_14.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Aquisição de 10 ventiladores no Mercado do Produtor, a fim de amenizar o calor no local, e proporcionar conforto aos frequentadores.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3274/brn30055cb0a9c3_056213.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3274/brn30055cb0a9c3_056213.pdf</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_-_2024_15.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_-_2024_15.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Saúde. Solicitando os seguintes serviços:_x000D_
 Instalação de ares-condicionados na sala dos agentes de saúde, na UBS do Centro.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_-_2024_16.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_-_2024_16.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reabertura da Capela Mortuária.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_007-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_007-2024.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras,Habitação e Serviços Públicos, que aumente a frequência de molhada de  ruas do bairro Jóquei Club, visando amenizar o excesso de poeira._x000D_
 _x000D_
 •	Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras,Habitação e Serviços Públicos, que seja realizado o serviço de saneamento básico  em frente as casas da Rua 6 do Bairro Dom Pepe em frente ao novos lotes.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_008-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_008-2024.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado o Serviço de Iluminação Pública na Rua  Blanca Grosso  Ledesma de Luise e Luiz de Albuquerque ambas do Bairro Vila Célia e na Rua 15 de Novembro e Rua 7 do Bairro Dom Pepe, visto que a falta de  iluminação pública  pode vir  a ocasionar acidentes de ciclistas e pedestre. Levando em consideração a segurança que a iluminação trás a população.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_004-2024_-_estudo_para_aumento_das_vagas_do_programa_jovem_aprendiz.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_004-2024_-_estudo_para_aumento_das_vagas_do_programa_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>•	Solicitamos que seja feito um estudo para o aumento da quantidade de vagas do Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3281/brn30055cb0a9c3_056243.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3281/brn30055cb0a9c3_056243.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos, com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	Solicito refazer a caixas de esgoto da rua Tenente Antônio  João (Em frente ao bar São Pedro).</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3282/brn30055cb0a9c3_056244.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3282/brn30055cb0a9c3_056244.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente   ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 _x000D_
 •	Solicito a criação do Conselho Municipal Antidrogas no Município de Porto Murtinho.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_009-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_009-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Executivo Municipal que envie a esta Casa de Lei um Projeto de Lei de Anistia para os proprietários de imóveis ainda não regularizados perante as normas urbanísticas deste município, assim simplificar o habite-se.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_010-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_010-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Serviço de substituição do tubo de drenagem de águas pluviais(bueiros) da  Rua Dr Costa Marques esquina com a Rua João Pessoa, Bairro Centro, para um tubo com maior capacidade.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_-_2024_17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_-_2024_17.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Realização de limpeza da estrada que dá acesso a antiga olaria.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_-_2024_18.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_-_2024_18.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Retirada de todo lixo acumulado ao lado da cerca da área de transbordo.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_-_2024_19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_-_2024_19.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Saúde. Solicitando os seguintes serviços:_x000D_
 Que seja disponibilizada uma sala reservada, prudente, destinada aos atendimentos das pessoas portadoras da Imunodeficiência Humana - HIV.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_-_2024_20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_-_2024_20.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro. Solicitando os seguintes serviços:_x000D_
 Doação de um terreno para a_x000D_
 Associação das Famílias Paraguaias.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_-_2024_21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_-_2024_21.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Construção de um Parque Sensorial, dentro do  CMA, para atender crianças com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_-_2024_22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_-_2024_22.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Implantação de tubos de concreto na Rua Francisco de Oliveira, junção com Rodoanel.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3291/indicacao_-_2024_23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3291/indicacao_-_2024_23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Substituição do cano por tubos de concreto, na Rua Baraúna.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_-_2024_24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_-_2024_24.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Implantação das comportas nas tubulações das Ruas Carandá e Jatobá.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_-_2024_25.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_-_2024_25.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Implantação de tubos de drenagem para escoamento das águas pluviais, no Pólo Acadêmico.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Recomposição de cascalho na Rua 6, bairro Dom Pepe.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_001_elbio_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_001_elbio_2024.pdf</t>
   </si>
   <si>
     <t>Solicita o fortalecimento e campanha de vacina contra o HPV. Sob o termo fortalecer no sentido de orientação aos adolescentes e aos seus pais e a campanha é a realização da vacinação.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_002_elbio_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_002_elbio_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de orientação aos contribuintes para que possam destinar parte do seu imposto de renda ao fundo da criança e adolescentes.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3298/brn30055cb0a9c3_056250.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3298/brn30055cb0a9c3_056250.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Prefeito Nelson Cintra Ribeiro, com cópia ao setor competente:_x000D_
 _x000D_
                                                              Reitero a indicação 023/2023 sobre a limpeza do canal de drenagem (valetão), da Avenida Laranjeiras;_x000D_
   Solicito tapa-buraco da rua Capitão Cantalice.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_-_2024_27.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_-_2024_27.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Operação tapa-buraco na Rua Joaquim Murtinho com Rua 13 de Junho.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_-_2024_28.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_-_2024_28.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Manutenção do monumento “Tuiuiú”.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_012-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_012-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras, Habitação e Serviços Publico que seja realizado o serviço de Patrolamento para corrigir o trecho da Rua Ten. Antônio João entre as ruas 13 de Maio e 13 de Junho, que está com desvio devido a vegetação estar adentrando o trecho, o que torna perigoso aos que transitam,  em sua maioria alunos.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_-_2024_29.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_-_2024_29.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reconstrução da tampa de caixa de drenagem.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_-_2024_30.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_-_2024_30.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Substituição de tubos de drenagem na Rua Mate Laranjeira esquina com Amoreira.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_-_2024_31.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_-_2024_31.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Cascalhamento da Rua Carandá com a Rua Américo da Costa Guerra.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_-_2024_32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_-_2024_32.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Manutenção da rua, dentro do Dom Pepe, que dá acesso ao rodoanel.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_005-2024_-_redutor_de_velocidade_quebra-molas_em_frente_escola_alfa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_005-2024_-_redutor_de_velocidade_quebra-molas_em_frente_escola_alfa.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Prefeito, juntamente com a Gerência de Engenharia e Tráfego e Sistema Viário, a instalação de um redutores de velocidade (quebra-molas) e sinalização, em frente à escola Alfa, na Rua Dr. Costa Marquês.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_006-2024_-_manutencao_tapas_buracos_avenida_laranjeira_infotec_e_edcar_veiculos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_006-2024_-_manutencao_tapas_buracos_avenida_laranjeira_infotec_e_edcar_veiculos.pdf</t>
   </si>
   <si>
     <t>•	Manutenção, tapa buracos e ou cascalhamento na Avenida Laranjeira, em frente as empresas Edcar Veículos e Infotec Store, nos Bairros Cohab e Jóquei Clube, visto que se encontra com as vias em péssimas condições</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_-_2024_33.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_-_2024_33.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Aterramento das manilhas na localidade da rampa do Cais Municipal, evitando o acúmulo de água parada.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_-_2024_34.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_-_2024_34.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Mutirão para Manutenção de Iluminação Pública em toda a extensão do KM 06.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_-_2024_35.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_-_2024_35.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Cultura, Turismo e Desenvolvimento Econômico. Solicitando os seguintes serviços:_x000D_
 Que seja disponibilizada uma barraca para o Grêmio Estudantil da Escola Estadual José Bonfiácio, durante a realização de eventos.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3325/ind._0012024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3325/ind._0012024.pdf</t>
   </si>
   <si>
     <t>• SOLICITA UM MULTIRÃO DE LIMPEZA, ROÇADA, COM REMOÇÃO DE ATERROS E GALHOS NA ORLA DO RIO PARAGUAI;</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3326/ind._0022024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3326/ind._0022024.pdf</t>
   </si>
   <si>
     <t>• SOLICITA UM MULTIRÃO DE LIMPEZA COM REMOÇÃO DE ATERROS E GALHOS EM FRENTE ÀS RESIDÊNCIAS NO BAIRRO VILA CÉLIA;</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3327/ind._0032024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3327/ind._0032024.pdf</t>
   </si>
   <si>
     <t>• SOLICITA REPAROS NO ASFALTO DA AVENIDA LARANJEIRA, PRÓXIMO AO CCI.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3328/ind._0042024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3328/ind._0042024.pdf</t>
   </si>
   <si>
     <t>• SOLICITA A LIMPEZA DO CEMITÉRIO ANTIGO E NOVO</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3329/ind._0062024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3329/ind._0062024.pdf</t>
   </si>
   <si>
     <t>• SOLICITA A ATUALIZAÇÃO E O AUMENTO DAS DIÁRIAS DOS SERVIDORES PÚBLICOS</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito iluminação pública: Rua 7, bairro Dom Pepe, instalação das hastes (nos postes) e lâmpadas.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito manutenção e cascalhamento nas vias do Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito disponibilização de álcool 70° em gel nas escolas e repartições públicas do município.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito reparo e manutenção de via na Av. Laranjeiras, nos Bairros Cohab e Joquei, entre as Ruas Quebracho e Rua Kadwel.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_005.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito aquisição de 6 (seis) ares-condicionados para a Escola Caacupê nas salas do 1° ao 5° ano e no Pré, _x000D_
 •	1 (um) ar-condicionado para o Polo na sala do Censo Escolar,_x000D_
 •	1 (um) ar-condicionado na sala dos Agentes Comunitários no Posto de Saúde Francisco Gomes Bezerra.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_006.pdf</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3336/indicacao_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3336/indicacao_007.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito reparo e manutenção de via na Rua Ten. Antônio João com a Rua 13 de junho no Bairro Centro.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_008.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito iluminação pública no Pátio da Escola Municipal Claudio de Oliveira.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_009.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito reparo e manutenção de brinquedos e reposição de areia no parquinho da Orla do rio Paraguai.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_010.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito iluminação pública e manutenção de via na Rua 7, Bairro Dom Pepe, instalação das hastes (nos postes) e lâmpadas.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_011.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 •	Solicito redutores de velocidade na Rua 13 de Junho e na Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3342/brn30055cb0a9c3_056381.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3342/brn30055cb0a9c3_056381.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	Solicito que seja providenciada patrolamento e cascalhamento na rua Luiz de Albuquerque;_x000D_
 •	Limpeza da rua lateral do Posto da Caacupê.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_-_2024_36.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_-_2024_36.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Instalação de um bebedouro na sala em que os motoristas de transporte escolar utilizam.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_-_2024_37.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_-_2024_37.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Limpeza do Canal de Macrodrenagem (valetão).</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3348/brn30055cb0a9c3_056368.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3348/brn30055cb0a9c3_056368.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que, após ouvido o soberano Plenário, que envie expediente à Secretaria Municipal de Saúde, com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando:  _x000D_
 _x000D_
 •	Solicito com urgência disponibilizar vacina do H1N1 para a área da Colônia Ingazeira, Colônia Cachoeira e Bocaiuval, pois, sabendo que existem idosos e são do grupo do risco e a possibilidade da cobertura vacinal da H1N1 para população.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_015-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Que seja reposto o aparelho que faz transmissão de sinal de TV aberta em nosso Município, devido ao caso noticiado de que esses aparelhos foram furtados. Assim aproveito para requerer que tomem medidas para a segurança do local e que possa incluir na rota de rondas de segurança.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_-_2024_38.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_-_2024_38.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Que a van das crianças que são atendidas no CME não seja utilizada em outras finalidades, e tão somente para o transporte das mesmas.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_-_2024_39.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_-_2024_39.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Fiscalizar as máquinas pesadas que estão trafegando nas ruas da cidade, e danificando o pavimento existente.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_-_2024_40.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_-_2024_40.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reconstrução da “boca de lobo” da Rua 14 de Julho, esquina com Av. Laranjeiras.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3353/indicacao_-_2024_41.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3353/indicacao_-_2024_41.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reconstrução do alambrado de proteção ao receptor de sinal de televisão.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_007-2024_-_estudo_instalacao_redutor_velocidade.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_007-2024_-_estudo_instalacao_redutor_velocidade.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Prefeito, juntamente com a Gerência de Engenharia e Tráfego e Sistema Viário, um estudo sobre a instalação de redutores de velocidade (quebra-molas) e sinalização viárias, para melhorar a segurança de pedestre, ciclistas e populares.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_011-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_011-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Instalação de um redutor de velocidade em pontos específicos da Rua 13 de Junho, visto que existe um grande  fluxo de pedestres, inclusive alunos na maioria crianças.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_elbio_003-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_elbio_003-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a informação a respeito das ruas que serão asfaltadas com recursos provenientes dos empréstimos do Município. bem como as demais vias que também serão recuperadas com recursos financeiros provenientes de emendas parlamentares e contrapartida do Município e até mesmo a possibilidade de algumas ruas serem asfaltadas com recursos próprios.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
                                                            _x000D_
  _x000D_
   Reparos e Trocas de Lâmpadas na Rua João Oliveira Garcia (Bairro Florestal.)</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_03-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_03-24.pdf</t>
   </si>
   <si>
     <t>•	Limpeza a limpeza do canal de escoamento da água pluvial da rua Coronel Ponce, entre a 15 de novembro e João Pessoa.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3372/indicacao_04-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3372/indicacao_04-24.pdf</t>
   </si>
   <si>
     <t>•	REPOSIÇÃO DA LÂMPADA RUA DR. COSTA MARQUES 1307.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_05-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_05-24.pdf</t>
   </si>
   <si>
     <t>•	REPOSIÇÃO DA LÂMPADA RUA AMADEO SANTOS E SILVA ENTRE A 13 DE JUNHO E PEDRO CELESTINO E REPOSIÇÃO DE LAMPADAS NO ENTORNO DA RUA 13 DE JUNHO NO BAIRRO FLORESTAL.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_014-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_014-2024.pdf</t>
   </si>
   <si>
     <t>Que providencie o um mutirão para realizar o Serviço de Roçada e Limpeza no Cemitério Municipal , tendo em vista  que muitos espaços estão com a vegetação alta, sabemos que a falta de cuidados com os locais ocasiona a proliferação de animais peçonhentos, insetos e principalmente o mosquito da  dengue.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3375/brn30055cb0a9c3_056415.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3375/brn30055cb0a9c3_056415.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
                                                            _x000D_
    Reparos e Trocas de Lâmpadas na Rua João Oliveira Garcia (Bairro Florestal.)</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3376/brn30055cb0a9c3_056428.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3376/brn30055cb0a9c3_056428.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que após ouvido o soberano plenário, que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	Solicito que seja providenciada tapa buraco na rua João Paes de Barros (Rua da Delegacia da Polícia Civil).</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_-_2024_42.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_-_2024_42.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Manutenção da galeria de drenagem, da Rua 15 de Novembro, com a “Travessa B”.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_008-2024_-_manutencao_e_tapa_buracos_na_rua_bonifacio_gomes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_008-2024_-_manutencao_e_tapa_buracos_na_rua_bonifacio_gomes.pdf</t>
   </si>
   <si>
     <t>•	Manutenção, tapa buracos e ou cascalhamento na Rua Bonifácio Gomes, esquina com a Rua Amadeus Santos e Silva, em frente a Oficina Mecânica do Paulo, visto que se encontra com a via em péssima condição.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3379/brn30055cb0a9c3_056417.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3379/brn30055cb0a9c3_056417.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	Solicito seja criada a Comissão Mista de Planos, Orçamentos Públicos e Fiscalização._x000D_
 _x000D_
 •	Substituição da bomba D’água da Colônia Ingazeira.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3380/brn30055cb0a9c3_056464.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3380/brn30055cb0a9c3_056464.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente a Secretário Municipal de Obras, Habitação e Serviços Público, com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando:  _x000D_
 _x000D_
 •	Solicito que seja providenciada tapa-buraco na rua Coronel Ponce._x000D_
 (Rua lateral da loja Mora Confecções ).</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3381/ind._007-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3381/ind._007-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO TERRENO BALDIO DE ESQUINA NO BAIRRO JOCKEY CLUB ENTRE AS RUAS ALFREDO PINTO E RUA CAMALOTE.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3382/ind._008-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3382/ind._008-2024.docx</t>
   </si>
   <si>
     <t>• SOLICITA REPAROS NO ASFALTO DA RUA 13 DE MAIO, PRÓXIMO A ESCOLA ESTADUAL JOSÉ BONIFACIO.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3383/ind._009-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3383/ind._009-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA UMA AÇÃO CIDADANIA ANUAL, REALIZADA NA PRAÇA DE EVENTOS.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3384/ind._010-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3384/ind._010-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NAS LÂMPADAS DA RUA DR. COSTA MARQUES E DEMAIS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3391/brn30055cb0a9c3_056430.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3391/brn30055cb0a9c3_056430.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, que determine ao setor competente:_x000D_
  _x000D_
 ***Manutenção e colocação de braço para lâmpada na rua 13 de Junho, em frente ao n.º 1112, e na rua 07 no bairro Dom Pepe.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3392/brn30055cb0a9c3_056441.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3392/brn30055cb0a9c3_056441.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, que determine ao setor competente: _x000D_
 •	Solicito que seja notificada a Agência Portuária ( APPM) para fazer limpeza no terreno.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_-_2024_43.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_-_2024_43.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Patrolamento e implantação de quebra-molas no KM 06.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_016-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_016-2024.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras, Habitação e Serviços Públicos, que realize a  molhada na Rua Pedro Celestino, trecho entre as Ruas Afonso Pena e a 15 de Novembro do bairro N.Sª  Aparecida, visando amenizar o excesso de poeira.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_-_2024_44.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_-_2024_44.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Reconstrução dos pilares de sustentação do portão da Escola da Fazenda São Lourenço.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_-_2024_45.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_-_2024_45.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Poda e Manutenção das árvores e plantas da Escola Municipal da Faz. São Lourenço.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_-_2024_46.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_-_2024_46.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Limpeza do lado externo do dique de contenção.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_-_2024_47.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_-_2024_47.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Que seja instalada Iluminação na Praça Bernardo Loubet.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_06.pdf</t>
   </si>
   <si>
     <t>•	PODAS  DAS ÁRVORES E PLANTAS NA AVENIDA LARANJEIRAS</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_07.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_07.pdf</t>
   </si>
   <si>
     <t>•	CAMINHÃO PIPA PARA MOLHAR TODAS AS RUAS_x000D_
 •	RETIRADA DE ENTULHO DA RUA 7 DE SETEMBRO</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_017-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_017-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Serviço de Iluminação Pública na Rua  Das Garças próximo a residência de  nº 191 e na Av. Laranjeiras próximo aos posto de saúde no Bairro Cohab , visto que a falta de  iluminação pública  pode vir  a ocasionar acidentes de ciclistas e pedestre. Levando em consideração a segurança que a iluminação trás a população.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_018-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_018-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma ação de  Vacinação nas Áreas Rurais e inclua na Rota a Faz. Jacaré, pois muitas crianças não conseguem tomar a vacinação em dias de campanha, que geralmente acontecem na Faz. Ribeiropolis .</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_019-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_019-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja Decretado Ponto Facultativo no dia 14 de Junho de 2024 (Sexta- feira), tendo em vista as festividades que estarão acontecendo em nosso município nesse período.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3422/brn30055cb0a9c3_056477.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3422/brn30055cb0a9c3_056477.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao Secretário de Obras, Habitação e Serviços solicitando:  _x000D_
 •	Solicito com urgência troca de lâmpada na Rua Presidente Vargas em frente ao n.º 275;_x000D_
 •	Reparos no esgoto na rua João Paes de Barros na última rua da Vila Célia.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_-_2024_48.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_-_2024_48.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretária Municipal de Saúde. Solicitando os seguintes serviços:_x000D_
 Que seja contratado um pediatra para atender a demanda municipal.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3438/brn30055cb0a9c3_056516.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3438/brn30055cb0a9c3_056516.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretaria Municipal de Assistência Social cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
  _x000D_
 •	Que determine a Secretaria de Assistência Social  faça uma visita no endereço Rua Ipês nº.60 para análise e acompanhamento da habitação em nome da senhora Marta Sarate.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_-_2024_49.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_-_2024_49.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Realizar manutenção da ponte da Estrada Municipal, em frente a Fazenda Caité.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3442/indicacao_-_2024_50.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3442/indicacao_-_2024_50.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Que seja feita a limpeza e manutenção de vegetação à beira do rio.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3443/indicacao_-_2024_51.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3443/indicacao_-_2024_51.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretária Municipal de Assistência Social, Trabalho e Cidadania. Solicitando os seguintes serviços:_x000D_
 Que o Poder Executivo crie um projeto onde as famílias de baixa renda sejam beneficiadas, em prol da aquisição de padrão de energia.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_-_2024_52.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_-_2024_52.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Que seja realizada a limpeza da valeta de drenagem, na R. Presidente Vargas, esq. Com Av. Laranjeiras.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3445/brn30055cb0a9c3_056567.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3445/brn30055cb0a9c3_056567.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao Secretário de Obras, Habitação e Serviços solicitando:  _x000D_
 •	Reposição de lâmpadas no bairro Dom Pepe. _x000D_
  (Rua 06, quadra 7)._x000D_
 •	Solicito recuperar as entradas vicinais da Colônia Bocaiuval que se encontram com buracos, dificultando a locomoção para os moradores das chácaras. Essas estradas necessitam dos serviços de cascalhamento e patrolamento.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_004-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_004-2024.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de uma Ponte de Concreto  no Bairro Don Pepe</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_005_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_005_elbio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE CONTRUÇÃO DE PASSARELA QUE DÁ ACESSO À RUA  JOÃO PAES DE BARROS</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_023-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_023-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras,Habitação e Serviços Públicos, molhada de rua no Bairro Nossa Senhora Aparecida na rua Capitão Cantalice próximo a rua General de Oliveira e no bairro Cohab na rua Francisco de Oliviera próximo a via nova , visando amenizar o excesso de poeira.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_024-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que providencie a construção de uma Unidade Básica  de  Saúde na colônia ingazeira.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_025-2024..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_025-2024..pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal junto a Secretaria de Obras que acionem a garantia das obras recém executadas nas ruas 15 Novembro e 13 de Junho, para averiguar  e executar uma solução no asfalto, visto que o asfalto esta cedendo em vários pontos das referidas ruas.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3475/brn30055cb0a9c3_056662.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3475/brn30055cb0a9c3_056662.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que após ouvido o soberano plenário, que envie expediente  Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	Reitero a indicação n°020/2023 onde solicito que se execute a Lei Municipal n° 1.746/2022 que dispõe sobre reserva de vagas em contratações de obra e serviços para mulheres vítimas de violência doméstica e familiar no município de Porto Murtinho.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3476/brn30055cb0a9c3_056664.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3476/brn30055cb0a9c3_056664.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que após ouvido o soberano plenário, que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	Solicito que seja providenciada feita a troca de lâmpada na Avenida Laranjeira, bairro Jóquei Club (em frente à residência 1028 );_x000D_
 •	Troca de lâmpada na esquina da Avenida Laranjeira com a rua Primavera (Bairro Jóquei Club);_x000D_
 •	Troca de lâmpadas na rua dos Ipês, bairro Cohab (Rua lateral do Mercado do Caio);_x000D_
 •	Tapa buraco na Avenida Laranjeira no bairro Jóquei Club e Cohab.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3477/brn30055cb0a9c3_056752.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3477/brn30055cb0a9c3_056752.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 *Reitero a indicação nº 001/2022 onde eu solicito o realinhamento dos postes de energia da Orla Municipal;_x000D_
 *Solicito que seja providenciada cascalhamento nas ruas da novas habitações no bairro Dom Pepe e tem como exemplo a rua 11.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3478/brn30055cb0a9c3_056672.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3478/brn30055cb0a9c3_056672.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que após ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	Solicito que acrescente no Plano Diretor para a próxima gestão uma ação para que se possa regularizar os terrenos que não tem documento e não tem o termo de doação para que essas pessoas possam estar fazendo o uso adequado do local.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3479/brn30055cb0a9c3_056708.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3479/brn30055cb0a9c3_056708.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que após ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •Conforme a resposta do oficio n.º 185/2024 para a Empresa Energisa sobre o rebaixamento da rede de energia elétrica na área da Colônia Ingazeira ,Colônia Cachoeira e Matadouro (Segue em anexo o oficio). Solicito ao Poder Executivo, que, por meio do setor competente, providencie o rebaixamento da rede de energia elétrica e a iluminação pública nas áreas rurais.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3481/brn30055cb0a9c3_056750.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3481/brn30055cb0a9c3_056750.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que após ouvido o soberano plenário, que envie expediente ao secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
  A visita técnica da Secretária de Obras, Habitação e Serviços Públicos no KM 06 para uma inspeção na “vala” que fizeram para escoar a água de chuva segundo relato do Sr.º Emilio (dono de uma oficina de moto), essa “vala” está comprometida devido de um bueiro está obstruído que precisa de reparos e desobstrução e fica próxima à oficina desse senhor._x000D_
 •	Solicito manutenção das 2 pontes de madeira que dão acesso para os bairros Jóquei Club e Cohab.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3482/brn30055cb0a9c3_056748.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3482/brn30055cb0a9c3_056748.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que após ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, com cópia a Secretária Municipal de Educação e a Gerente de Normatização solicitando a seguinte providência:_x000D_
 _x000D_
 •	Providências no tocante a regularização junto a FNDE - (Fundo Nacional de Desenvolvimento da Educação) da sala de aula localizada na Fazenda São Lourenço denominada como "Aracy Brandão Bacha".</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais. Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Gabinete. Solicitando os seguintes serviços:_x000D_
 Informações sobre o ônibus que foi doado para a Associação dos Moradores da Colônia Cachoeira.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_-_2024_54_-.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_-_2024_54_-.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Que seja realizada a construção de áreas com cobertura nos dois cemitérios, e também a construção de dois banheiros.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_026-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_026-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal junto ao Secretário de Obras, Habitação e Serviços Públicos, que seja realizado o serviço de reforma na cobertura e grades de contenção da quadra da Escola Municipal  Thomaz Larangeira. Tal serviço  se faz necessário visto que existem algumas rupturas nas soldas de junção do telhado com as cantoneiras, rufos e calhas, os quais necessitam de pingos de solda para vedar aberturas e evitar o acesso de pombos que estão infestados no  interior da quadra e em todo o ambiente escolar.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3488/ind._011-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3488/ind._011-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA UMA DIMINUIÇÃO DA TAXA DA HORA MAQUINAS, PARA REFERENCIA DE UNIDADE MUNICIPAL E NÃO ESTADUAL, DE ACORDO COM UFIR.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3489/ind._012-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3489/ind._012-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DOS SEGUINTES PROFISSIONAIS:_x000D_
 •	UM GINECOLOGISTA OBESTETRA PARA ATENDER A SAÚDE DA MULHER;_x000D_
 •	UM PEDIATRA PARA ATENDER AS CRIANÇAS DE ZERO A 18 ANOS.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3490/ind._013-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3490/ind._013-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA REPARO NO ASFALTO DA AVENIDA LARANJEIRAS PRÓXIMO AO CCI E A POLÍCIA CIVIL, E UMA PASSARELA QUE LIGUE OS BAIRROS JOCKEY CLUBE E COHAB.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3491/ind._014-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3491/ind._014-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DOS SEGUINTES PROFISSIONAIS:_x000D_
 •	UM MÉDICO (a) PARA ATENDIMENTO AMBULATORIAL;_x000D_
 •	UM MÉDICO (a) PARA ATENDIMENTO DE PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3492/ind._015-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3492/ind._015-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE O CAMINHÃO PIPA MOLHE:_x000D_
 •	RUA CORONEL PEDRO CELESTINO.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3493/ind._016-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3493/ind._016-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO _x000D_
 •	RUA DR. COSTA MARQUÊS PRÓXIMO AO ACESSO DA ROTATÓRIA QUE VAI PARA O TERMINAL DOCAS FLUVIAL DE PORTO MURTINHO, NA PARTE CASCALHADA DA RUA, DEPOIS DA RUA QUINZE DE NOVEMBRO</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3494/ind._017-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3494/ind._017-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA REPARO NO ASFALTO DA RUA GEN. CANDIDO MARIANO E DR. COSTA MARQUES.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3495/ind._018-2024.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3495/ind._018-2024.docx</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO _x000D_
 •	NA RUA QUINZE DE NOVEMBRO.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3499/indicacao_027-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3499/indicacao_027-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Instalação da placa de sinalização (PARE) na Rua Joaquim Murtinho, esquina com a rua 14 de Julho e demarcação no chão, visto que existe um grande fluxo de trânsito e o excesso de velocidade tem prevalecido.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_028-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_028-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao  Secretário Municipal de Obras, Habitação e Serviços Públicos  a necessidade de uma  GAP “ Galeria de Águas Pluviais” na rua Joaquim Murtinho, tal solicitação se faz necessária para garantir a captação de águas pluviais e a circulação adequada e segura munícipes.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3510/indicacao_055_-_2024_-cemiterio_km_9.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3510/indicacao_055_-_2024_-cemiterio_km_9.pdf</t>
   </si>
   <si>
     <t>Indica Conserto da Capela do KM 9</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_-_ver._aline.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_-_ver._aline.pdf</t>
   </si>
   <si>
     <t>INDICA CONTRATAÇÃO DE MAIS FISIOTERAPEUTA VIA CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3513/indicacao_029-2024_obras.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3513/indicacao_029-2024_obras.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras, Habitação e Serviços Públicos que seja realizado o serviço de nivelamento na rua Ten. Antônio João entre as ruas 13 de Junho e 13 de Maio, visto que a rua esta com muita água empoçada o que leva a proliferação  de insetos devida a alta  vegetação e água parada, o que torna perigoso aos que transitam, em sua maioria alunos, enfatizo que é o segundo pedido para solucionar o problema da referida rua.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_019-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_019-2024.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Executivo Municipal que seja Decretado Ponto Facultativo no dia 14 de Junho de 2024 (Sexta- feira), tendo em vista as festividades que estarão acontecendo em nosso município nesse período.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_020-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_020-2024.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao  Secretário Municipal de Obras, Habitação e Serviços Públicos e ao Executivo Municipal que seja feita a instalação de manilhas na valeta de escoamento de água,  localizada na Rua  Capitão Cantalice, próximo ao quartel.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Reiterar as indicações  022/2023 e 011/2024  de minha autoria que dispõe sobre a solicitação de fazer a instalação de redutores de velocidade na Rua 13 de Junho e 15 de Novembro, visto que existe um grande fluxo de pedestres, inclusive alunos na sua maioria crianças.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_009-2024_-_carro_do_fumace.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_009-2024_-_carro_do_fumace.pdf</t>
   </si>
   <si>
     <t>A aquisição de um veículo Fumacê para o Município de Porto Murtinho, através das emendas impositivas, para que seja feito a pulverização contra os mosquito Aedes Aegypti e chikungunya.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_010-2024_-_central_de_vagas_da_saude.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_010-2024_-_central_de_vagas_da_saude.pdf</t>
   </si>
   <si>
     <t>Que a Central de Vagas da Saúde trabalhe em tempo integral ou que disponha de mais atendentes para agilizar o atendimento da população que necessitam daquele serviço.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>MSV</t>
   </si>
   <si>
     <t>Mensagem de Veto.</t>
   </si>
   <si>
     <t>Nelson Cintra</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3385/veto_do_executivo_ao_projeto_de_lei_no.003-2023_-_obrigatoriedade_de_rampas.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3385/veto_do_executivo_ao_projeto_de_lei_no.003-2023_-_obrigatoriedade_de_rampas.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº. 003/2023 de autoria da Vereadora Profª Donizete que "Dispõe sobre a instalação de rampas que promovam a garantia de acessibilidade as pessoas portadoras de deficiências ou com mobilidade reduzida nos locais públicos e privados no âmbito do município de Porto Murtinho - MS, e dá outras providências".</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3362/brn30055cb0a9c3_056388.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3362/brn30055cb0a9c3_056388.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SENHORA GISLAINE CANO COORDENADORA DOS PROGRAMAS PROSPERAR E JOVEM APRENDIZ._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO em reconhecimento pelos serviços prestados à frente da coordenação dos programas Prosperar e Jovem Aprendiz. Programas que fazem toda diferença nas Políticas Públicas.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3363/brn30055cb0a9c3_056389.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3363/brn30055cb0a9c3_056389.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A ALUNA IZABELLI BENITES DA ESCOLA MUNICIPAL CÍVICO MILITAR CLÁUDIO DE OLIVEIRA EM RECONHECIMENTO _x000D_
 PELA CONQUISTA DO 1º LUGAR NA CATEGORIA JORNALISMO DO PROGRAMA AGRINHO</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3364/brn30055cb0a9c3_056390.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3364/brn30055cb0a9c3_056390.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SENHORA GABRIELA VILALBA ALMEIDA PELOS RELEVANTES SERVIÇOS PRESTADOS A EDUCAÇÃO._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO em reconhecimento como funcionária pelo excelente serviços prestados à Educação do Município de Porto Murtinho.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/brn30055cb0a9c3_056391.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/brn30055cb0a9c3_056391.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SENHORA DEVANIR FARIAS PELOS RELEVANTES SERVIÇOS PRESTADOS NA COORDENADORIA DA ESCOLA MUNICIPAL CÍVICO MILITAR CLAUDIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3366/brn30055cb0a9c3_056392.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3366/brn30055cb0a9c3_056392.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SENHORA RITA ALYNE CHAMORRO PELOS RELEVANTES AÇOES PRESTADAS NA BUSCA ATIVA,HIGIENE, MEDICAÇÃO,_x000D_
 TRANSPORTE E INTERNAÇÃO DO JOVEM RODOLFO MEDINA</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/brn30055cb0a9c3_056393.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/brn30055cb0a9c3_056393.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SENHORA ROSA MARIA MONGELOS PELOS RELEVANTES SERVIÇOS PRESTADOS NA EDUCAÇÃO E COMOORIENTADORA DE DIVERSOS CONCURSOS DOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3368/brn30055cb0a9c3_056394.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3368/brn30055cb0a9c3_056394.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR JULIO CÉSAR TORRES JÚNIOR PELOS RELEVANTES SERVIÇOS PRESTADOS NA DIREÇÃO DA ESCOLA MUNICIPAL CIVICO MILITAR CLAÚDIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3411/brn30055cb0a9c3_056453.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3411/brn30055cb0a9c3_056453.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR JOILSON DA SILVA ACUNHA PELOS SIGNIFICATIVOS SERVIÇOS NA ESCOLA MUNICIPAL CÍVICO MILITAR CLAÚDIO DE OLIVEIRA._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO em reconhecimento pelos serviços prestados na Escola Municipal Cívico Militar Cláudio de Oliveira.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3412/brn30055cb0a9c3_056454.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3412/brn30055cb0a9c3_056454.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR LUIZ EVANDRO FERNANDES PELOS SIGNIFICATIVOS SERVIÇOS NA ESCOLA MUNICIPAL CÍVICO MILITAR CLAÚDIO DE OLIVEIRA._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO em reconhecimento pelos serviços prestados na Escola Municipal Cívico Militar Cláudio de Oliveira.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3413/brn30055cb0a9c3_056455.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3413/brn30055cb0a9c3_056455.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR RAMÃO ORTEGA PELOS SIGNIFICATIVOS SERVIÇOS NA ESCOLA MUNICIPAL CÍVICO MILITAR CLAÚDIO DE OLIVEIRA._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO em reconhecimento pelos serviços prestados na Escola Municipal Cívico Militar Cláudio de Oliveira.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>Aline Assistente Social, Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3506/mocao_de_aplauso_monique_marchioli.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3506/mocao_de_aplauso_monique_marchioli.doc</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO A EXCELENTÍSSIMA JUIZA FEDERAL MONIQUE MARCHIOLI LEITE.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_de_aplauso_maria_lucia.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_de_aplauso_maria_lucia.doc</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, A SRA MARIA LÚCIA BARBOSA RIBEIRO.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3508/mocao_de_aplauso_equipe_do_hospital_oscar_ramires.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3508/mocao_de_aplauso_equipe_do_hospital_oscar_ramires.doc</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO AOS MÉDICOS CIRURGIÃO DO HOSPITAL MUNICIPAL OSCAR RAMIRES PEREIRA E TODA EQUIPE.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR GUSTAVO HEYN._x000D_
 	Os vereadores que apresentam e subscrevem, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor Gustavo Heyn .</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3359/brn30055cb0a9c3_056370.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3359/brn30055cb0a9c3_056370.pdf</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>Professora Donizete, Aline Assistente Social, Elbio da Twister, Gordinho da Pax, Helton, Jary Brum Acosta, Professor Jayme, Regina Heyn, Rodrigo Fróes, Sônia Ferreira, Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3360/brn30055cb0a9c3_056370.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3360/brn30055cb0a9c3_056370.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR GUSTAVO HEYN_x000D_
 Os vereadores que apresentam e subscrevem, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor Gustavo Heyn .</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3361/brn30055cb0a9c3_056372.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3361/brn30055cb0a9c3_056372.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DA SENHORA MATILDE GONZALEZ._x000D_
 	Todos vereadores que apresentam e subscrevem, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento da Senhora Matilde Gonzalez .</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3407/brn30055cb0a9c3_056449.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3407/brn30055cb0a9c3_056449.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA SHIRLEY PEREIRA CHRISTINO DOS SANTOS_x000D_
 _x000D_
 O PRESIDENTE DA CÂMARA MUNICIPAL DE PORTO MURTINHO-MS, no uso das atribuições que lhe são conferidas por Lei, faz saber que a Câmara Municipal aprova e eu promulgo o seguinte Decreto Legislativo.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3408/brn30055cb0a9c3_056450.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3408/brn30055cb0a9c3_056450.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA EDNEIDA MORA CÁCERES_x000D_
 O PRESIDENTE DA CÂMARA MUNICIPAL DE PORTO MURTINHO-MS, no uso das atribuições que lhe são conferidas por Lei, faz saber que a Câmara Municipal aprova e eu promulgo o seguinte Decreto Legislativo.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3409/brn30055cb0a9c3_056451.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3409/brn30055cb0a9c3_056451.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA MARIANE DE SOUSA VIANA_x000D_
 _x000D_
 _x000D_
 O PRESIDENTE DA CÂMARA MUNICIPAL DE PORTO MURTINHO-MS, no uso das atribuições que lhe são conferidas por Lei, faz saber que a Câmara Municipal aprova e eu promulgo o seguinte Decreto Legislativo.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/brn30055cb0a9c3_056452.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/brn30055cb0a9c3_056452.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA ARIELLY OLIVEIRA GARCIA._x000D_
 O PRESIDENTE DA CÂMARA MUNICIPAL DE PORTO MURTINHO-MS, no uso das atribuições que lhe são conferidas por Lei, faz saber que a Câmara Municipal aprova e eu promulgo o seguinte Decreto Legislativo</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3414/cidadao_murtinhense_001_-_rafaela_boni_pereira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3414/cidadao_murtinhense_001_-_rafaela_boni_pereira.pdf</t>
   </si>
   <si>
     <t>Art. 1˚ - O Poder Legislativo Municipal de Porto Murtinho-MS, reconhecendo os méritos da Dra. RAFAELA BONI PEREIRA, resolve outorgar-lhe Título de Cidadão Murtinhense.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3415/cidadao_murtinhense_002_-_lariza_rudiele_moraes_do_nascimento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3415/cidadao_murtinhense_002_-_lariza_rudiele_moraes_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Art. 1˚ - O Poder Legislativo Municipal de Porto Murtinho-MS, reconhecendo os méritos da Senhora LARIZA RUDIELI MORAES DO NASCIMENTO, resolve outorgar-lhe Título de Cidadão Murtinhense.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3416/cidadao_murtinhense_003_-_jair_balsani_sanches.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3416/cidadao_murtinhense_003_-_jair_balsani_sanches.pdf</t>
   </si>
   <si>
     <t>Art. 1˚ - O Poder Legislativo Municipal de Porto Murtinho-MS, reconhecendo os méritos do Senhor JAIR BALSANI SANCHES, resolve outorgar-lhe Título de Cidadão Murtinhense.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/cidadao_murtinhense_004_-_luciano_aparecido_vieira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/cidadao_murtinhense_004_-_luciano_aparecido_vieira.pdf</t>
   </si>
   <si>
     <t>Art. 1˚ - O Poder Legislativo Municipal de Porto Murtinho-MS, reconhecendo os méritos do Senhor LUCIANO APARECIDO VIEIRA, resolve outorgar-lhe Título de Cidadão Murtinhense.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3418/cidadao_murtinhense_-_kleber_escobar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3418/cidadao_murtinhense_-_kleber_escobar.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SECRETARIO ADJUNTO DA SECRETARIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS PUBLICOS SR KLEBER ESCOBAR, DESDE 2014 EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3419/cidadao_murtinhense_-_patricia_moreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3419/cidadao_murtinhense_-_patricia_moreira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE A COORDENADORA DA SALA DO EMPREENDEDOR DO MUNICIPIO DE PORTO MURTINHO A SRA. PATRICIA MOREIRA ACOSTA, DESDE DE 2021 EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3420/honra_ao_merito_-_elza_janina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3420/honra_ao_merito_-_elza_janina.pdf</t>
   </si>
   <si>
     <t>CONCEDE HONRRA AO MERITO A CHEFE DA JUNTA MILITAR SENHORA ELZA JANINA ARGUELLO GONZALEZ</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3421/honra_ao_merito_-_alexandre_viana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3421/honra_ao_merito_-_alexandre_viana.pdf</t>
   </si>
   <si>
     <t>CONCEDE HONRRA AO MERITO AO SENHOR SECRETARIO MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS PUBLICOS SR. ALEXANDRE VIANA GARCIA ELIAS.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO TITULO DE CIDADÃO MURTINHENSE.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3424/projeto_de_decreto_legislativo_002-2024_alexandre.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3424/projeto_de_decreto_legislativo_002-2024_alexandre.docx</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3425/projeto_de_decreto_legislativo_003-2024_jessica.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3425/projeto_de_decreto_legislativo_003-2024_jessica.docx</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3426/projeto_de_decreto_legislativo_004-2024_juliana.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3426/projeto_de_decreto_legislativo_004-2024_juliana.docx</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/dec._leg._01_meire.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/dec._leg._01_meire.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Murtinhense, através de Decreto Legislativo n.01/24 - Sessão Solene</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3431/dec._leg._02_alexandre.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3431/dec._leg._02_alexandre.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito para Alexandre Carneiro Farias - DECRETO LEGISLATIVO 02/24</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3432/dec._leg._03_carmen.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3432/dec._leg._03_carmen.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA CARMEN RUIZ - DECRETO LEGISLATIVO N. 03-24</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3433/dec._leg._04_isabel.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3433/dec._leg._04_isabel.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SENHORA ISABEL FROES PONCE - DECRETO LEGISLATIVO N. 04-24</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3434/dec._leg._05_genaro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3434/dec._leg._05_genaro.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR GENARO DE MELO - DECRETO LEGISLATIVO N. 05-24</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3524/decreto_legislativo_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3524/decreto_legislativo_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das contas da Prefeitura Municipal de Porto Murtinho - MS _x000D_
 exercício financeiro do ano de 2019, sob a gestão do Sr. Derlei João Delevatti e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3525/decreto_legislativo_4.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3525/decreto_legislativo_4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Porto Murtinho - MS – Exercício de 2012, _x000D_
 sob a gestão do Sr. Nelson Cintra Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3526/dec._legislativo_6.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3526/dec._legislativo_6.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das contas de Gestão da Câmara Municipal de Porto Murtinho -MS _x000D_
 exercício financeiro do ano de 2020, sob a Presidência do Sr. Flavio Luiz de Abreu Lima e_x000D_
 dá outras providências.”</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3527/dec._legislativo_5.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3527/dec._legislativo_5.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das contas de Gestão da Câmara Municipal de Porto Murtinho - MS _x000D_
 exercício financeiro do ano de 2016, sob a Presidência da Sra. Sirley Pacheco e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3529/dec._legislativo_7.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3529/dec._legislativo_7.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das contas de Gestão da Câmara Municipal de Porto Murtinho -_x000D_
 MS – exercício financeiro do ano de 2017, sob a Presidência do Sr. Rodrigo Fróes Acosta e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3530/dec._legislativo_3.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3530/dec._legislativo_3.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das contas de Gestão da Câmara Municipal de Porto Murtinho -_x000D_
 MS – exercício financeiro do ano de 2021, sob a Presidência do Sr. Elbio dos Santos Balta e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3531/dec._legislativo_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3531/dec._legislativo_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das contas de Gestão da Câmara Municipal de Porto Murtinho -_x000D_
 MS – exercício financeiro do ano de 2022, sob a Presidência do Sr. Elbio dos Santos Balta e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3227/proposta_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3227/proposta_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do dispositivo da Lei Orgânica Municipal de Porto Murtinho-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>Elbio da Twister, Gordinho da Pax, Professor Jayme, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3487/projeto_de_emenda_a_lei_organica_002-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3487/projeto_de_emenda_a_lei_organica_002-2024.pdf</t>
   </si>
   <si>
     <t>"Altera, a redação do Art. 13 da Lei Orgânica Municipal de Porto Murtinho – MS, e dá outras providências".</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_002_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_002_executivo.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo Municipal a doar lotes de terreno de sua propriedade aos beneficiários de Programas de interesse Social e dá outras providências.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3226/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3226/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo na Lei Municipal nº 1.614, de 24 de março de 2017, e dá outras providencias.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_ordinario_executivo_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_ordinario_executivo_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Muncipal a abrir Crédito Especial que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_005_do_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_005_do_executivo.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 1.810, de 27 de julho de 2023, autoriza o Poder Executivo a contratar operação de crédito com   Caixa Econômica Federal com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3304/projeto_de_lei_no_08_de_abril_de_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3304/projeto_de_lei_no_08_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>" Concede revisão salarial aos servidores públicos municipais e dá outras providências".</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_lei_no_006_2024_dispoe_sobre_o_fundo_de_manutencao_e_desenvolvimento_da_educacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_lei_no_006_2024_dispoe_sobre_o_fundo_de_manutencao_e_desenvolvimento_da_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fundo de manutenção e desenvolvimento da educação básica e da valorização dos profissionais da educação (FUNDEB) de que trata o Art. 212-A da Constituição Federal regulamentado da forma da lei nº. 14.113 de 24 de dezembro de 2020, revoga dispositivos da lei municipal nº. 307 e 307-A de 10 de abril de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3305/projeto_de_lei_no._0007-2024_-_revisao_do_grupo_magisterio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3305/projeto_de_lei_no._0007-2024_-_revisao_do_grupo_magisterio.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAL DO GRUPO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no._008-2024_-_revisao_salarial_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no._008-2024_-_revisao_salarial_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3345/projeto_de_lei_no._009-2024_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3345/projeto_de_lei_no._009-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REALIZAÇÃO DE PERMUTA E DESAFETAÇÃO DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3387/projeto_ldo2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3387/projeto_ldo2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentária para o Exercício de 2025, e dá outras providências". LDO</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3388/projeto_de_lei_no._0112024_-_credito_adicional_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3388/projeto_de_lei_no._0112024_-_credito_adicional_2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2024 DO MUNICIPIO DE PORTO MURTIMHO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3399/projeto_de_lei_no_012_de_06_de_junho_de_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3399/projeto_de_lei_no_012_de_06_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel Urbano para fins de ampliação do prédio da Secretaria Municipal de assistência Social e Cidadania da outras providências.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/projeto_de_lei_no_013_de_junho_de_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/projeto_de_lei_no_013_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a denominação do parque infantil Bernardo Loubet e dá outras providências.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3429/pl_no_014_de_11_de_junho_de_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3429/pl_no_014_de_11_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Denomina a  " Feira Municipal - Francisco de Souza Neto" localizada na Rua Doutor Costa Marques com a rua Princesa Izabel, nº 225, bairro Centro, Lote nº 41, da quadra nº 12, sob a transcrição nº 947, deste Município e dá outras providências.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3474/projeto_de_lei_n._015-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3474/projeto_de_lei_n._015-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES AO ORÇAMENTO ANUAL DO EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3496/pl_-_017_-_2024_-_loa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3496/pl_-_017_-_2024_-_loa.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Porto Murtinho (MS), para o exercício financeiro de 2025 e dá outras providências”. LOA</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_0018-24_primeira_infancia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_0018-24_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano 1unicipal da Primeira Infância - PMPI do município de Porto Murtinho/MS, e dá outras providências ".</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3504/pl__019_-024_cesta_de_natal.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3504/pl__019_-024_cesta_de_natal.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder cesta de natal aos servidores públicos municipais e dá outras providências".</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3509/pl_no._020_-_executivo_-_alteracao_do_orcamento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3509/pl_no._020_-_executivo_-_alteracao_do_orcamento.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÕES AO ORÇAMENTO ANUAL DO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3435/projeto_de_lei_complementar__no_005_2024_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3435/projeto_de_lei_complementar__no_005_2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei Complementar Municipal n°. 021, de 20 de dezembro de 2006, estabelece o plano de amortização para equacionamento do déficit atuarial do RPPS de Porto Murtinho-MS, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_007-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_007-24.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Regulariza Porto Murtinho, para pagamento de débitos tributários e não tributários nas modalidades previstas, e dá outras providências.”</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3555/projeto_de_lei_complementar_no_008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3555/projeto_de_lei_complementar_no_008.pdf</t>
   </si>
   <si>
     <t>“Altera e inclui dispositivos na Lei Complementar n.º 004/01-A de 31 de dezembro de 2001 e dá outras providências.”</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_complementar_006-2024_-_executivo_municipal.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_complementar_006-2024_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos n Lei Complementar nº 004/2021-A e dá outras providências.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_complementar_no_001-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_complementar_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionaria da remuneração dos servidores Públicos, ativos e inativos do Poder Legislativo de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_lei_complementar_002-2024_-_alteracao_do_pccr.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_lei_complementar_002-2024_-_alteracao_do_pccr.pdf</t>
   </si>
   <si>
     <t>Altera, revoga e acrescenta novos dispositivos a Lei Complementar Municipal n°. 071, de 11 de janeiro de 2022.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3505/plc_-_003-2024_-_altera_pccr.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3505/plc_-_003-2024_-_altera_pccr.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos a Lei Complementar Municipal n°. 071, de 11 de janeiro de 2022.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_no_01-2024_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_no_01-2024_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui como Política Pública o Programa Educacional de Resistência às Drogas e à Violência - PROERD - no âmbito do Município de Porto Murtinho /MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_002-2024_-_elbio_balta.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_002-2024_-_elbio_balta.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002/2024, DE 25 DE MARÇO DE 2024, QUE "ALTERA E ACRESCENTA NOVOS DISPOSITIVOS NA LEI MUNICIPAL Nº. 1.626 DE 17 DE AGOSTO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_ordinaria_n_03-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_ordinaria_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Institui a " semana Municipal do Brincar no Município de Porto Murtinho - MS" e dá outras providências.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3317/projeto_de_lei_no._004-2024_-_ver._rodrigo_froes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3317/projeto_de_lei_no._004-2024_-_ver._rodrigo_froes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a circulação de Equipamentos de Mobilidade individual auto propelidas, ciclomotores, ciclo elétricos, bicicletas elétricas equipadas a ciclomotores em ciclovias, calçadas e vias públicas no município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3346/projeto_de_lei_no_005_fr_18_de_abril_de_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3346/projeto_de_lei_no_005_fr_18_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta novos dispositivos a Lei Municipal nº 1.478 de 5 de outubro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3389/projeto_de_lei_no._006-2024_proibicao_de_permanencia_de_menores_em_pousadas.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3389/projeto_de_lei_no._006-2024_proibicao_de_permanencia_de_menores_em_pousadas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006/2024, DE AUTORIA DA VEREADORA PROFª. DONIZETE QUE "DISPÕE SOBRE A PROTEÇÃO DA CRIANÇA E ADOLESCENTE CONTRA AS VIOLENCIAS E EXPLORAÇÃO SEXUAL EM POUSADAS, HOTÉIS E SIMILARES ATRAVÉS DE INFORMAÇÕES DA PROIBIÇÃO DO ACESSO E PERMANENCIA DE MENORES DE 18 (DEZOITO) ANOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_lei_no._007-_2014_-_altera_a_lei_municipal_1834_-_ver._elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_lei_no._007-_2014_-_altera_a_lei_municipal_1834_-_ver._elbio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007/2024 DE AUTORIA DO VEREADOR ELBIO BALTA QUE "ALTERA A LEI MUNICIPAL 1834 DE 14 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3401/projeto_de_lei_no._008-2024_-_lei_fila_dos_bancos_helton.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3401/projeto_de_lei_no._008-2024_-_lei_fila_dos_bancos_helton.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigação das agências bancárias sediadas no Município de Porto Murtinho - MS a prestarem atendimento aos consumidores em tempo razoável, e dá outras providências"</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3485/projeto_de_lei_no._009-2024_-_rudimar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3485/projeto_de_lei_no._009-2024_-_rudimar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de tratamento e distribuição de coleiras repelentes de prevenção à Leishmaniose Visceral canina no município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_-_010-2024_-_vereador_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_-_010-2024_-_vereador_jayme.pdf</t>
   </si>
   <si>
     <t>Dispõe quanto a sala de acolhimento exclusivo para mulheres vítimas de violências em hospital e unidade  básica de saúde de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3234/brn30055cb0a9c3_056132.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3234/brn30055cb0a9c3_056132.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretária de Planejamentos e Finanças a Sr.ª Marly Norimi Miayky com cópia ao excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro requerendo a seguinte providência: _x000D_
                                                 _x000D_
 •	1-Requeiro informações detalhadas sobre o pagamento de cada Emenda Parlamentar;_x000D_
 •	2- As Emendas Parlamentares que ainda não foram utilizadas, que seja apresentado quando será aplicado o recurso._x000D_
 •	3- Requeiro o Projeto do Piso Salarial dos Professores com reajuste conforme a (Lei n 11.738/2008)</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_001-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_001-24.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, requerendo as seguintes informações:_x000D_
  Acerca da relação dos materiais, e de pessoas que receberam os equipamentos, para realizar os serviços de poda, dentro do Programa “Orgulho de Viver Aqui”.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3264/brn30055cb0a9c3_056219.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3264/brn30055cb0a9c3_056219.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária Municipal e Finanças Sra. Marly Norimi Myaki com cópia ao Excelentíssimo Prefeito Nelson Cintra Ribeiro, com cópia ao setor competente:_x000D_
 _x000D_
 •	Reitero o requerimento de n° 001/2024 da data de 20 de fevereiro que solicita de forma urgente informações o projeto do Piso Salarial dos Professores com reajuste conforme ( Lei n°11.738/2008) .</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_01-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_01-24.pdf</t>
   </si>
   <si>
     <t>Data prevista da entrega dos parquinhos, (oriundos da Emenda Impositiva e que já se encontram adquiridos), para os alunos das escolas Thomaz Larangeira e Nossa Senhora Caacupê.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_02-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_02-24.pdf</t>
   </si>
   <si>
     <t>Informações do Plano de Ações desenvolvidas pela gestão em relação ao mosquito Aedes Aegypti, transmissor de doenças, como a dengue, em nosso município.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3271/requeimento_03-24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3271/requeimento_03-24.pdf</t>
   </si>
   <si>
     <t>Informações sobre a instalação de um ar condicionado na enfermaria do hospital Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3295/brn30055cb0a9c3_056259.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3295/brn30055cb0a9c3_056259.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro, com cópia ao setor competente:_x000D_
 _x000D_
 Requerendo que um integrante do Poder Legislativo faça parte Comissão Municipal de Monitoramento e Avaliação do Plano Municipal de Educação de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3302/requerimento_-_003-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3302/requerimento_-_003-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretária Municipal de Educação, requerendo as seguintes informações:_x000D_
  Que validem a Lei Federal 12.764/2012, onde assegura que as crianças com Transtorno do Espectro Autista – TEA, necessitam de um monitor / professor de apoio, individualmente</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, o seguinte requerimento._x000D_
 •	Solicitar informações quanto ao andamento das 59 casas para a população de área de riscos.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3347/brn30055cb0a9c3_056369.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3347/brn30055cb0a9c3_056369.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que, após ouvido o soberano plenário, que envie expediente a Secretária de Planejamentos e Finanças a Sr.ª Marly Norimi Miayky com cópia ao excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro requerendo a seguinte providência: _x000D_
                                                 _x000D_
 _x000D_
 •	Reitero o requerimento n° 001/2024 protocolado no dia 20 de fevereiro de 2024, onde solicita informações detalhadas sobre o pagamento de cada Emenda Parlamentar e sobre as Emendas Parlamentares que ainda não foram utilizadas, que seja apresentada quando será aplicado o recurso.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_-_004-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_-_004-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, requerendo as seguintes informações:_x000D_
  Acerca do que será feito em relação ao escoamento das águas pluviais, das Ruas Carandá e Jatobá.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_-_005-2024_-.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_-_005-2024_-.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretaria Municipal de Administração, requerendo as seguintes informações:_x000D_
                                 Acerca do Plano-Diretor.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_-_006-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_-_006-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretaria Municipal de Obras, Habitação e Serviços Públicos, requerendo as seguintes informações:_x000D_
                                 Sobre a mudança da área de transbordo do lixo, do aterro sanitário.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3439/brn30055cb0a9c3_056519.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3439/brn30055cb0a9c3_056519.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 _x000D_
 • Requeiro informações quais os critérios foram adotados para o desempate nos cargos do concurso onde não teve provas de títulos.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3446/emenda_impositiva_001_-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3446/emenda_impositiva_001_-_elbio.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Finalidade da Emenda: Emenda Impositiva do vereador destinado ao fomento da prática de atividades esportivas em fortalecimento a prioridade 2 e 4, do planejamento do orçamento de 2025. Assim os recursos financeiros das emendas impositivas serão utilizados para aquisição de materiais esportivos para distribuição gratuita, bem como investimento ou despesas de capital, a critério do Executivo Municipal, desde que mencionada o número da Emenda Impositiva Individual. R$ 72.247,30</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para atender as despesas com ações e serviços público, da saúde, podendo o Executivo Municipal utilizar 50 mil com despesas de investimentos o restante R$ 32.247,30 pode ser gasto com custeio. Total destinado por meio da emenda impositiva individual de R$ 82.247,30</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3448/emenda_impositiva_003_-_jary.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3448/emenda_impositiva_003_-_jary.pdf</t>
   </si>
   <si>
     <t>: Finalidade da Emenda: Emenda Impositiva do vereador para contribuir com a manutenção da Guarda Patrimonial de Porto Murtinho – MS, fortalecendo e ampliando as atividades da guarda em termos de aquisição de material permanente e compras de material de consumo. Valor dos recursos financeiros destinados por meio da emenda impositiva individual de R$ 61.685,47</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_impositiva_004_-_jary.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_impositiva_004_-_jary.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Emenda Impositiva do vereador para contribuir com a concessão de subvenção social ao Conselho Comunitário de Segurança Pública da Comarca de Porto Murtinho, exclusivamente para atender as necessidades da companhia da Policia Militar de Porto Murtinho – MS. Valor dos recursos financeiros destinados por meio da emenda impositiva individual de R$ 20.561,83</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3450/emenda_impositiva_005_-_jary.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3450/emenda_impositiva_005_-_jary.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para atender as despesas com ações e serviços público, da saúde, como a compra de medicamento de distribuição gratuita, podendo utilizar os recursos nas ações de prevenção, tais como, ações das vigilância sanitária e controle de doenças, assim como nas campanhas de saúde do trabalhador. Valor dos recursos financeiros destinados por meio da emenda impositiva individual de R$ 82.247,30</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3461/emenda_impositiva_-_elbio_-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3461/emenda_impositiva_-_elbio_-2025.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do vereador destinado para parceria com Entidade Obras Sociais da Paróquia de Porto Murtinho - Lar do Idosos São Vicente de Paulo por meio de concessão de Subvenção Social nos termos da LDO/2025. O termo da parceira vai fortalecer os cuidados com idosos do Município que se encontram aos cuidados da instituição que presta o relevante serviços público aos necessitados. Valor da emenda impositiva destinada R$ 10.000,00</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3455/emenda_impositiva_007-2024_saude.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3455/emenda_impositiva_007-2024_saude.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para aquisição de material permanente para atender as necessidades da área da saúde, sendo R$: 30.000,00 (trinta mil reais) para a Unidade Básica de Saúde Caacupê – para adquirir computadores, ares-condicionados e demais móveis. Já o R$ 52.247,30 (cinqüenta e dois mil e duzentos e quarenta e sete reais e trinta centavos), para Unidade Básica de Saúde – ESF5 “Francisco Gomes Bezerra” para aquisição de equipamentos de material permanente, tais como, computadores e ares-condicionados e demais móveis. No entanto as salas que servem de extensão desta unidade de saúde, Ingazeira e Cachoeira devem ser atendidas com parte dos recursos financeiros destinados para manter em condições de uso. Valor da emenda impositiva individual de R$ 82.247,30</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3456/emenda_impositiva_008-2024_thomaz_larangeira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3456/emenda_impositiva_008-2024_thomaz_larangeira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para aquisição de material permanente para atender as necessidades da Escola Municipal Thomaz Larangeira, sendo Computador e Nobreak.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3457/emenda_impositiva_009-2024_emcim.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3457/emenda_impositiva_009-2024_emcim.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para a Escola Muncipal Cívico Militar Claudio de Oliveira para atender  suas necessidades com desenvolvimento em projetos.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3458/emenda_impositiva_010_-_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3458/emenda_impositiva_010_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para compra de material permanente para atender necessidades da  Casa Lar.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3459/emenda_impositiva_011-2024-_asilo_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3459/emenda_impositiva_011-2024-_asilo_.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para contribuição por meio de fomento entre parceria com a Organização de Sociedade Cívil-OSCL Lar dos Idosos São Vicente de Paulo. "Asilo".</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3460/emenda_impositiva_012-2024-_conseg.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3460/emenda_impositiva_012-2024-_conseg.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para contribuição por meio de fomento entre parceria com o Conselho Comunitário de Segurança Pública de Porto Murtinho-MS- CONSEG.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3517/emenda_impositiva_013_-_rudimar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3517/emenda_impositiva_013_-_rudimar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do vereador Rudimar - Gordinho da Pax, destinadas a aquisição de material permanente para atender a área da saúde, sendo R$ 27.415,76, para atende as necessidades do Posto de Saúde do Salim Cafure (R$ 27.415,76) para atender as necessidades do Posto de Saúde da COHAB e R$ 27.415,76 para atender as necessidades do Posto de Saúde da Caacupê.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3518/14_-_emenda_impositiva_-2025_gordinho.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3518/14_-_emenda_impositiva_-2025_gordinho.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Rudimar - Gordinho da Pax, destinada a Banda Municipal, para aquisição de equipamentos e materiais permanentes para as necessidades do projeto.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3519/15_-_emenda_impositiva_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3519/15_-_emenda_impositiva_-_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do vereador Rudimar - Gordinho da Pax, destinada a Secretaria Municipal de Obras e Habitação para aquisição de um parquinho na praça do Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3520/16_-_emenda_impositiva_-_2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3520/16_-_emenda_impositiva_-_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do vereador Rudimar - Gordinho da Pax, destinada a Secretaria Municipal de Cultura, Turismo e Desenvolvimento Local para aquisição de equipamentos e materiais permanentes.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3521/17_-_emenda_impositiva_-_2025_gordinho.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3521/17_-_emenda_impositiva_-_2025_gordinho.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do vereador Rudimar - Gordinho da Pax, destinada as entidades de interesse público, sendo R$ 10.000,00 (dez mil reais) para o Rotary Clube de Porto Murtinho (CNPJ n. 03.666.385/0001 - 19) e R$ 10.247,30 (dez mil e duzentos e quarenta e sete reais e trinta centavos) para o Asilo São Vicente de Paulo CNPJ n. (03.667.441/0001 - 30).</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3528/emenda_impositiva_n._018-2024_-_prof._jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3528/emenda_impositiva_n._018-2024_-_prof._jayme.pdf</t>
   </si>
   <si>
     <t>Destinação de recursos financeiros para atender a Banda Municipal, com aquisição de materiais permamentes, bem como material de consumo e outros necessidades que demandam de recursos públicos.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3532/emenda_impositiva_n._019-2024_-_prof._jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3532/emenda_impositiva_n._019-2024_-_prof._jayme.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para aquisição de equipamentos para unidades de saúde - ESFs. Os recursos financeiros desta emenda podem ser gastos com material de consumo caso sejam necessários para manter os trabalhos de modo ideal para atender a cidadão usuários dos servidores de saúde.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3533/emenda_impositiva_n._020-2024_-_prof._jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3533/emenda_impositiva_n._020-2024_-_prof._jayme.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do vereador destinadas para atender o CCI (Centro de Convivência do Idoso). O recursos financeiro pode ser usado para aquisição de material permanente e de consumo, conforme a necessidade do centro, esta emenda impositiva tem por objetivo proporcionar condições ideais para prestação de serviços aos idosos do CCI.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3534/emenda_impositiva_n._21-2024_-_prof._jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3534/emenda_impositiva_n._21-2024_-_prof._jayme.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do vereador destinadas para atender a Associação de Pais e Mestre da Escola Cívico Militar Claudio de Oliveira. Segundo os termos da LDO/2025, assim o recursos financeiros desta emenda deve ser destinado para atender as ações de promovidas pela Associação de Pais de Mestre da Escola Cívico Militar de Oliveira.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3535/emenda_impositiva_22_-_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3535/emenda_impositiva_22_-_jayme.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do vereador destinadas para atender a Gerência da Mulher, segundo termo de fomento a LDO 2024 - bem como estabelecendo a possibilidade da parceria com a transferência do recurso financeiro para fortalecer as atividades desenvolvidas pela entidade.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3536/emenda_impositiva_23_-_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3536/emenda_impositiva_23_-_jayme.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do vereador destinadas para atender o Lar dos Idosos São Vicente de Paula, Porto Murtinho - MS. Segundo termo de fomento segundo a LDO 2025 - bem como estabelecendo a possibilidade da parceria com a transferência do recurso financeiro para fortalecer as atividades desenvolvidas pela entidade. CNPJ 03.667.441/0001-30.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3537/emenda_impositiva_24_-_helton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3537/emenda_impositiva_24_-_helton.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para atender as despesas com ações e serviços públicos das unidades da Saúde das Colônias Cachoeira e Ingazeira. O recurso financeiro deve ser usado proporcionalmente na aquisição de materiais permanentes, caso haja possibilidades em reparos das salas que são usadas para o atendimento dos usuários da saúde dos ESF - V. Ingazeira e Cachoeira.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3538/emenda_impositiva_25_-_helton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3538/emenda_impositiva_25_-_helton.pdf</t>
   </si>
   <si>
     <t>Proporcionar o investimento no ensino da rede municipal de educação do município, exclusivamente a unidade de ensino de Extensão Colônia Ingazeira, na compra de material de consumo e de materiais permanentes, caso o recurso financeiro seja suficiente para algum reparos com serviços pequenos de obras e reformas pode ser utilizados desde que seja claro a transparência do gasto obrigatório desta emenda impositiva.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/emenda_impositiva_26_-_helton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/emenda_impositiva_26_-_helton.pdf</t>
   </si>
   <si>
     <t>Transferência de recursos financeiros para Obras Sociais da Paróquia de Porto Murtinho - Lar dos Idosos São Vicente de Paula por meio de concessão de subvenção social nos termos da LDO/2025.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/brn30055cb0a9c3_056629.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/brn30055cb0a9c3_056629.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais permanentes para atender a Unidade de Saúde do Centro – ESF I, tais como, maca com perneira, maca simples, armários e entre outros equipamentos que o a unidade do centro necessita para aquisição desses materiais o valor a ser utilizado é de R$ 20.000,00 (vinte mil reais). Já o restante deve ser utilizado para aquisição de um veículo para atender exclusivamente para regulação de vagas.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3466/brn30055cb0a9c3_056631.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3466/brn30055cb0a9c3_056631.pdf</t>
   </si>
   <si>
     <t>Destinação dos recursos financeiros para aquisição de móveis na Casa Lar (Eliane Rios de Almeida).</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3464/brn30055cb0a9c3_056630.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3464/brn30055cb0a9c3_056630.pdf</t>
   </si>
   <si>
     <t>Aquisição de móveis como mesa de reuniões com 8 cadeiras, notebook, impressora colorida, computador, data show, telão, caixa amplificada com 2 microfones, pedestal e 1 TV LCD para Secretária Municipal de Turismo, Cultura e Desenvolvimento Econômico, para atendimento ideal aos usuários dos serviços públicos da unidade.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3462/brn30055cb0a9c3_056628.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3462/brn30055cb0a9c3_056628.pdf</t>
   </si>
   <si>
     <t>Fomentar nos termos da Lei de Diretrizes Orçamentárias (LDO/2025), a parceria com a Entidade por meio do termo de Colaboração com a Organização da Sociedade Civil, Conselho Comunitário de Segurança da Comarca de Porto Murtinho – MS, (CONSEG), para aquisição de equipamentos para Policia Militar.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3540/emenda_impositiva_31_-_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3540/emenda_impositiva_31_-_regina.pdf</t>
   </si>
   <si>
     <t>Aquisição de parquinho infantil para atender os alunos da Escola Municipal Bonifácio Gomes Polo e Extensões. Os recursos desta emenda impositiva vão contribuir com o estimulo do brincar previsto na Base Nacional Comum Curricular.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3541/emenda_impositiva_32_-_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3541/emenda_impositiva_32_-_regina.pdf</t>
   </si>
   <si>
     <t>Aquisição de parquinho infantil para atender os alunos da Escola Municipal Nossa Senhora Caacupê neste município. O recurso financeiro desta emenda impositiva vai contribuir com o estimulo do brincar previsto na Base Nacional Comum Curricular - BNCC.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3542/emenda_impositiva_33_-_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3542/emenda_impositiva_33_-_regina.pdf</t>
   </si>
   <si>
     <t>Possibilitar a parceria entre a entidade Lar dos Idosos São Vicente de Paula de Porto Murtinho (ASILO) e o Executivo Municipal, com a finalidade de manutenção e ampliação da entidade aos idosos, em conformidade com a LDO/2025.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3543/emenda_impositiva_34_-_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3543/emenda_impositiva_34_-_regina.pdf</t>
   </si>
   <si>
     <t>Contribuir com a entidade para firmar Termo de Colaboração com a Organização da Sociedade Civil Conselho Comunitário de Segurança da Comarca de Porto Murtinho - MS (CONSEG), exclusivamente para atender as necessidades da Companhia da Polícia Militar de Porto Murtinho.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3544/emenda_impositiva_35_-_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3544/emenda_impositiva_35_-_regina.pdf</t>
   </si>
   <si>
     <t>Aquisição de parquinho infantil para atender os alunos da Creche Laura Vicuña neste município. O recurso financeiro desta emenda impositiva vai contribuir com o estimulo do brincar previsto na Base Nacional Comum Curricular - BNCC.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3545/emenda_impositiva_36_-_thiago.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3545/emenda_impositiva_36_-_thiago.pdf</t>
   </si>
   <si>
     <t>O recurso financeiro desta emenda impositiva é uma contrapartida para atender a Secretaria Municipal de Saúde com aquisição de van com capacidade de 15 lugares para atender os pacientes da central de vagas em ida e volta a capital do Estado de Mato Grosso do Sul ou outras cidades que atendam nossos usuários da saúde de Porto Murtinho.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3546/emenda_impositiva_37_-_thiago.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3546/emenda_impositiva_37_-_thiago.pdf</t>
   </si>
   <si>
     <t>Contribuir com aquisição de material permanente para atender a Secretaria Municipal de Cultura, Turismo e Desenvolvimento Econômico. Conforme a necessidade deste órgão parte da estrutura administrativa do Executivo Municipal, o investimento destes materiais permanentes irá proporcionaraos usuários dos serviços públicos do órgão condições melhores.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3547/emenda_impositiva_38_-_thiago.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3547/emenda_impositiva_38_-_thiago.pdf</t>
   </si>
   <si>
     <t>Contribuir com aquisição de material permanente para atender as necessidades da Escola EMEI Primeiros Passos proporcionando as crianças da educação infantil, bem como aos professores, coordenadores (as) e funcionários da instituição de ensino com materiais que auxiliam nas atividades de rotina da EMEI.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3548/emenda_impositiva_39_-_thiago.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3548/emenda_impositiva_39_-_thiago.pdf</t>
   </si>
   <si>
     <t>Possibilitar a Concessão de subvenção social as Obras Sociais da Paróquia, com sede na cidade de Porto Murtinho. Segundo os termos de cooperação da LDO/2025.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_impositiva_40_-_thiago.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_impositiva_40_-_thiago.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais permanentes para atender a Secretaria Municipal de Obras, Habitação e Serviços Públicos conforme a necessidade do órgão.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3465/001-_emenda_impositiva_individual_saude_-_2025_sonia_fereira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3465/001-_emenda_impositiva_individual_saude_-_2025_sonia_fereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada para atender as despesas com ações e serviços público das unidades da Saúde ESFs. Sendo que 50.000,00 (cinquenta mil reais) são para aquisições de equipamentos e material permanentes. O restante do valor desta emenda impositiva pode ser usado para custeio das atividades da prestação dos serviços públicos de saúde aos nossos cidadãos.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/002-_emenda_impositiva_individual_educacao-_2025_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/002-_emenda_impositiva_individual_educacao-_2025_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>Fortalecer e contribuir ações que garantam as com condições ideais por meio destes recursos financeiros a fim de atender as crianças que frequentam a creche Rafael Cortada Codorniz. Com aquisições de material permanentes, material de consumo e outras necessidades do órgão do Sistema Municipal de Ensino Educação Infantil Rafael Cortada Codorniz.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3468/003-_emenda_impositiva_individual_turismo-_2025_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3468/003-_emenda_impositiva_individual_turismo-_2025_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>Promover o fortalecimento das ações da cultura local por meio destes recursos financeiros destinadas ações do planejamento orçamentário contribuindo com aquisição de materiais permanentes e material de consumo.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3469/004-_emenda_impositiva_individual_apm_jose_bonifacio_-_2025_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3469/004-_emenda_impositiva_individual_apm_jose_bonifacio_-_2025_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>Fortalecer as atividades promovidas por meio de parceira nos termos da Lei Federal 13.019/2014 e da Lei de Diretrizes Orçamentária (LDO/2025). Assim o recurso financeiro desta emenda impositiva procura fortalecer a fanfarra da Escola Estadual José Bonifácio que vem se destacando nas apresentações dos festivais de fanfarras, bem como contribuir na inclusão social dos alunos desde o ensino fundamental até o médio, logo nos termos de colaboração o CNPJ para ser destinados os recursos é o de N. 01.888.795/0001-89, conforme a parceria firmada entre as partes.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3470/005-_emenda_impositiva_individual_assistencia_social-_2025_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3470/005-_emenda_impositiva_individual_assistencia_social-_2025_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>Fortalecer ações da Secretaria Municipal de Assistência Social, por meio desta emenda impositiva com finalidade de aquisição de materiais permanentes para estruturação da Casa Lar, haja vista que a construção do prédio próprio está sendo finalizada.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/46-_2025_emenda_impositiva_aline.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/46-_2025_emenda_impositiva_aline.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais permanentes, jogos de concentração, jogos de coordenação motora, jogos de raciocínio lógico e resolução de problemas, teste psicológico, brinquedos educativos e de reabilitação, investimentos em especilização em neuropsicologia para atender as unidades básica de saúde do centro e a ESF da Caacupê. Os quais podem ser impressoras multififuncionais, mesas para uso com crianças (infantil), maca ginecológica, armários grandes, tatames 50 x 50. Conforme necessidades da unidade básica de saúde e do ESF - Caacupê, sendo que os recursos financeiros desta emenda impositiva podem ser usados para compra de materiais de consumo para proporcionar um atendimento ideal usuário da ESF Caacupê e da unidade básica de saúde do centro. Logo os recursos devem ser utilizado exclusivo conforme necessidades da equipe profissional enfermeiros, psicólogos e demais profissionais das unidades básica de saúde e do ESF Caacupê. Ficando R$ 30.494,61 "Caacupê" e R$ 80.000,00 "centro"</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3558/47-2025_emenda_impositiva_aline.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3558/47-2025_emenda_impositiva_aline.pdf</t>
   </si>
   <si>
     <t>Transferência de recursos financeiros parceira que entre a Prefeitura Municipal de Porto Murtinho e o Conselho Municipal de Pastores Evangélicos de Porto Murtinho - MS, para custear as demandas data em comemoração à religião que proporcione condições de realizar evento em fomento a cultura local em termos proporcionar a religião evangélica que contribui a pessoas que necessitam de amparo e apoio espiritual. Valor total de emendas impositiva indiviudal de R$ 20.000,00</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3559/48-2025_emenda_impositiva_aline.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3559/48-2025_emenda_impositiva_aline.pdf</t>
   </si>
   <si>
     <t>Contribuir com a Rede de Educação do Município, destinado a atendimento a crianças com transtorno do espectro autista atendidas no Centro Municipal de Educação Especial Leandro Rolon Romero (CMEE), o recurso da emenda impositiva pode ser usado para aquisição de materiais permanentes como tatame e almofadas em blocos espumados recretativos pedagógicos, assim como para custeio da unidade de ensino, a critério da Secretaria de Educação deste que mencionado o número desta emenda impositiva para transferência dos recursos do orçamento impositivo. Valor total da emenda impositiva individual de R$34.000,00</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>Emenda impositiva destinada para aquisição de compra de veículos Van para atender os pacientes da Central de Regulação de Vagas no valor da emenda impositiva individual de R$ 82.247,30</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE/MS</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3501/digitalizar0004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3501/digitalizar0004.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAIS DE GOVERNO - PODER EXECUTIVO MUNICIPAL - ATENDIMENTO DOS LIMITES CONSTITUCIONAIS E DA LEI DE RESPONSABILIDADE FISCAL - LRF - INCONSISTÊNCIAS SANADAS - IMPROPRIEDADES NÃO ENSEJADORAS DE REJEIÇÃO DAS CONTAS - AUSÊNCIA DAS NOTAS EXPLICATIVAS JUNTO AS DEMONSTRAÇÕES CONTÁBEIS - PARECER PRÉVIO FAVORÁVEL COM RESSALVAS - RECOMENDAÇÃO.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3502/digitalizar0005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3502/digitalizar0005.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAIS DE GOVERNO - PODER EXECUTIVO MUNICIPAL - ATENDIMENTO DOS LIMITES CONSTITUCIONAIS E REFERENTES À LEI DE RESPONSABILIDADE FISCAL - LRF - FALHAS QUE NÃO PREJUDICARAM A ANALISE DAS CONTAS - IMPROPRIEDADES NÃO ENSEJADORAS DE REJEIÇÃO DAS CONTAS - AUSÊNCIA DE DECRETOS ORÇAMENTÁRIOS E SUAS PUBLICAÇÕES - PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO COM RESSALVAS - RECOMENDAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4075,67 +4075,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3428/emendas_modificativas_ao_projeto_de_lei_no_010_de_29_de_marco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3550/emenda_modifcativa_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3551/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_001-2024_-_limpeza_e_revitalizacao_do_parquinho_central.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3230/01_-_2024_-_indicacao_-_todos_os_vereadores..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_001-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_002-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3233/brn30055cb0a9c3_056134.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/brn30055cb0a9c3_056129.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3236/ind._002-2024-_servico_de_rocada_e_limpeza__-_rodrigo_froes_-.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind._003-2024-cascalhamento_na_rua_sabia___-_rodrigo_froes.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_01_-_24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_002-2024_-_multirao_de_limpeza_e_tapa_buracos_no_bairro_salim_cafure.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_no_02_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_no_03_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_no_04_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_05_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_003-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_004-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_005-24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_-_2024_6.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_-_2024_7.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_-_2024_8.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_-_2024_9.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_-_2024_10.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_-_2024_11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_-_2024_12.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3263/brn30055cb0a9c3_056211.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_02-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_003-2024_-_aquisicao_de_ventiladores_projeto_judo_e_ballet.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_01-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_02-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_-_2024_13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_-_2024_14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3274/brn30055cb0a9c3_056213.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_-_2024_15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_-_2024_16.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_004-2024_-_estudo_para_aumento_das_vagas_do_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3281/brn30055cb0a9c3_056243.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3282/brn30055cb0a9c3_056244.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_-_2024_17.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_-_2024_18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_-_2024_19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_-_2024_20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_-_2024_21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_-_2024_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3291/indicacao_-_2024_23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_-_2024_24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_-_2024_25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_001_elbio_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_002_elbio_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3298/brn30055cb0a9c3_056250.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_-_2024_27.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_-_2024_28.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_-_2024_29.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_-_2024_30.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_-_2024_31.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_-_2024_32.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_005-2024_-_redutor_de_velocidade_quebra-molas_em_frente_escola_alfa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_006-2024_-_manutencao_tapas_buracos_avenida_laranjeira_infotec_e_edcar_veiculos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_-_2024_33.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_-_2024_34.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_-_2024_35.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3325/ind._0012024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3326/ind._0022024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3327/ind._0032024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3328/ind._0042024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3329/ind._0062024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3336/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3342/brn30055cb0a9c3_056381.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_-_2024_36.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_-_2024_37.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3348/brn30055cb0a9c3_056368.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_-_2024_38.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_-_2024_39.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_-_2024_40.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3353/indicacao_-_2024_41.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_007-2024_-_estudo_instalacao_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_elbio_003-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_03-24.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3372/indicacao_04-24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_05-24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3375/brn30055cb0a9c3_056415.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3376/brn30055cb0a9c3_056428.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_-_2024_42.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_008-2024_-_manutencao_e_tapa_buracos_na_rua_bonifacio_gomes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3379/brn30055cb0a9c3_056417.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3380/brn30055cb0a9c3_056464.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3381/ind._007-2024.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3382/ind._008-2024.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3383/ind._009-2024.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3384/ind._010-2024.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3391/brn30055cb0a9c3_056430.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3392/brn30055cb0a9c3_056441.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_-_2024_43.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_-_2024_44.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_-_2024_45.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_-_2024_46.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_-_2024_47.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3422/brn30055cb0a9c3_056477.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_-_2024_48.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3438/brn30055cb0a9c3_056516.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_-_2024_49.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3442/indicacao_-_2024_50.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3443/indicacao_-_2024_51.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_-_2024_52.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3445/brn30055cb0a9c3_056567.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_005_elbio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_025-2024..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3475/brn30055cb0a9c3_056662.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3476/brn30055cb0a9c3_056664.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3477/brn30055cb0a9c3_056752.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3478/brn30055cb0a9c3_056672.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3479/brn30055cb0a9c3_056708.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3481/brn30055cb0a9c3_056750.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3482/brn30055cb0a9c3_056748.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_-_2024_54_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3488/ind._011-2024.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3489/ind._012-2024.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3490/ind._013-2024.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3491/ind._014-2024.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3492/ind._015-2024.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3493/ind._016-2024.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3494/ind._017-2024.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3495/ind._018-2024.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3499/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3510/indicacao_055_-_2024_-cemiterio_km_9.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_-_ver._aline.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3513/indicacao_029-2024_obras.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_009-2024_-_carro_do_fumace.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_010-2024_-_central_de_vagas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3385/veto_do_executivo_ao_projeto_de_lei_no.003-2023_-_obrigatoriedade_de_rampas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3362/brn30055cb0a9c3_056388.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3363/brn30055cb0a9c3_056389.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3364/brn30055cb0a9c3_056390.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/brn30055cb0a9c3_056391.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3366/brn30055cb0a9c3_056392.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/brn30055cb0a9c3_056393.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3368/brn30055cb0a9c3_056394.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3411/brn30055cb0a9c3_056453.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3412/brn30055cb0a9c3_056454.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3413/brn30055cb0a9c3_056455.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3506/mocao_de_aplauso_monique_marchioli.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_de_aplauso_maria_lucia.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3508/mocao_de_aplauso_equipe_do_hospital_oscar_ramires.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3359/brn30055cb0a9c3_056370.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3360/brn30055cb0a9c3_056370.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3361/brn30055cb0a9c3_056372.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3407/brn30055cb0a9c3_056449.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3408/brn30055cb0a9c3_056450.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3409/brn30055cb0a9c3_056451.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/brn30055cb0a9c3_056452.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3414/cidadao_murtinhense_001_-_rafaela_boni_pereira.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3415/cidadao_murtinhense_002_-_lariza_rudiele_moraes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3416/cidadao_murtinhense_003_-_jair_balsani_sanches.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/cidadao_murtinhense_004_-_luciano_aparecido_vieira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3418/cidadao_murtinhense_-_kleber_escobar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3419/cidadao_murtinhense_-_patricia_moreira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3420/honra_ao_merito_-_elza_janina.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3421/honra_ao_merito_-_alexandre_viana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3424/projeto_de_decreto_legislativo_002-2024_alexandre.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3425/projeto_de_decreto_legislativo_003-2024_jessica.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3426/projeto_de_decreto_legislativo_004-2024_juliana.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/dec._leg._01_meire.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3431/dec._leg._02_alexandre.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3432/dec._leg._03_carmen.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3433/dec._leg._04_isabel.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3434/dec._leg._05_genaro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3524/decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3525/decreto_legislativo_4.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3526/dec._legislativo_6.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3527/dec._legislativo_5.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3529/dec._legislativo_7.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3530/dec._legislativo_3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3531/dec._legislativo_2.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3227/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3487/projeto_de_emenda_a_lei_organica_002-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_002_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3226/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_ordinario_executivo_2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_005_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3304/projeto_de_lei_no_08_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_lei_no_006_2024_dispoe_sobre_o_fundo_de_manutencao_e_desenvolvimento_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3305/projeto_de_lei_no._0007-2024_-_revisao_do_grupo_magisterio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no._008-2024_-_revisao_salarial_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3345/projeto_de_lei_no._009-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3387/projeto_ldo2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3388/projeto_de_lei_no._0112024_-_credito_adicional_2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3399/projeto_de_lei_no_012_de_06_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/projeto_de_lei_no_013_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3429/pl_no_014_de_11_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3474/projeto_de_lei_n._015-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3496/pl_-_017_-_2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_0018-24_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3504/pl__019_-024_cesta_de_natal.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3509/pl_no._020_-_executivo_-_alteracao_do_orcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3435/projeto_de_lei_complementar__no_005_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_007-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3555/projeto_de_lei_complementar_no_008.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_complementar_006-2024_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_complementar_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_lei_complementar_002-2024_-_alteracao_do_pccr.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3505/plc_-_003-2024_-_altera_pccr.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_no_01-2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_002-2024_-_elbio_balta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_ordinaria_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3317/projeto_de_lei_no._004-2024_-_ver._rodrigo_froes.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3346/projeto_de_lei_no_005_fr_18_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3389/projeto_de_lei_no._006-2024_proibicao_de_permanencia_de_menores_em_pousadas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_lei_no._007-_2014_-_altera_a_lei_municipal_1834_-_ver._elbio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3401/projeto_de_lei_no._008-2024_-_lei_fila_dos_bancos_helton.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3485/projeto_de_lei_no._009-2024_-_rudimar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_-_010-2024_-_vereador_jayme.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3234/brn30055cb0a9c3_056132.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_001-24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3264/brn30055cb0a9c3_056219.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_01-24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_02-24.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3271/requeimento_03-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3295/brn30055cb0a9c3_056259.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3302/requerimento_-_003-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3347/brn30055cb0a9c3_056369.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_-_004-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_-_005-2024_-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_-_006-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3439/brn30055cb0a9c3_056519.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3446/emenda_impositiva_001_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3448/emenda_impositiva_003_-_jary.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_impositiva_004_-_jary.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3450/emenda_impositiva_005_-_jary.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3461/emenda_impositiva_-_elbio_-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3455/emenda_impositiva_007-2024_saude.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3456/emenda_impositiva_008-2024_thomaz_larangeira.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3457/emenda_impositiva_009-2024_emcim.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3458/emenda_impositiva_010_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3459/emenda_impositiva_011-2024-_asilo_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3460/emenda_impositiva_012-2024-_conseg.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3517/emenda_impositiva_013_-_rudimar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3518/14_-_emenda_impositiva_-2025_gordinho.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3519/15_-_emenda_impositiva_-_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3520/16_-_emenda_impositiva_-_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3521/17_-_emenda_impositiva_-_2025_gordinho.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3528/emenda_impositiva_n._018-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3532/emenda_impositiva_n._019-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3533/emenda_impositiva_n._020-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3534/emenda_impositiva_n._21-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3535/emenda_impositiva_22_-_jayme.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3536/emenda_impositiva_23_-_jayme.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3537/emenda_impositiva_24_-_helton.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3538/emenda_impositiva_25_-_helton.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/emenda_impositiva_26_-_helton.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/brn30055cb0a9c3_056629.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3466/brn30055cb0a9c3_056631.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3464/brn30055cb0a9c3_056630.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3462/brn30055cb0a9c3_056628.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3540/emenda_impositiva_31_-_regina.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3541/emenda_impositiva_32_-_regina.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3542/emenda_impositiva_33_-_regina.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3543/emenda_impositiva_34_-_regina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3544/emenda_impositiva_35_-_regina.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3545/emenda_impositiva_36_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3546/emenda_impositiva_37_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3547/emenda_impositiva_38_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3548/emenda_impositiva_39_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_impositiva_40_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3465/001-_emenda_impositiva_individual_saude_-_2025_sonia_fereira.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/002-_emenda_impositiva_individual_educacao-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3468/003-_emenda_impositiva_individual_turismo-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3469/004-_emenda_impositiva_individual_apm_jose_bonifacio_-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3470/005-_emenda_impositiva_individual_assistencia_social-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/46-_2025_emenda_impositiva_aline.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3558/47-2025_emenda_impositiva_aline.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3559/48-2025_emenda_impositiva_aline.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3501/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3502/digitalizar0005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3428/emendas_modificativas_ao_projeto_de_lei_no_010_de_29_de_marco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3550/emenda_modifcativa_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3551/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_001-2024_-_limpeza_e_revitalizacao_do_parquinho_central.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3230/01_-_2024_-_indicacao_-_todos_os_vereadores..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_001-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_002-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3233/brn30055cb0a9c3_056134.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/brn30055cb0a9c3_056129.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3236/ind._002-2024-_servico_de_rocada_e_limpeza__-_rodrigo_froes_-.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind._003-2024-cascalhamento_na_rua_sabia___-_rodrigo_froes.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_01_-_24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_002-2024_-_multirao_de_limpeza_e_tapa_buracos_no_bairro_salim_cafure.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_no_02_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_no_03_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_no_04_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_05_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_003-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_004-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_005-24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_-_2024_6.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_-_2024_7.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_-_2024_8.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_-_2024_9.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_-_2024_10.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_-_2024_11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_-_2024_12.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3263/brn30055cb0a9c3_056211.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_02-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_003-2024_-_aquisicao_de_ventiladores_projeto_judo_e_ballet.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_01-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_02-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_-_2024_13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_-_2024_14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3274/brn30055cb0a9c3_056213.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_-_2024_15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_-_2024_16.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_004-2024_-_estudo_para_aumento_das_vagas_do_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3281/brn30055cb0a9c3_056243.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3282/brn30055cb0a9c3_056244.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_-_2024_17.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_-_2024_18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_-_2024_19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_-_2024_20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_-_2024_21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_-_2024_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3291/indicacao_-_2024_23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_-_2024_24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_-_2024_25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_001_elbio_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_002_elbio_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3298/brn30055cb0a9c3_056250.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_-_2024_27.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_-_2024_28.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_-_2024_29.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_-_2024_30.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_-_2024_31.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_-_2024_32.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_005-2024_-_redutor_de_velocidade_quebra-molas_em_frente_escola_alfa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_006-2024_-_manutencao_tapas_buracos_avenida_laranjeira_infotec_e_edcar_veiculos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_-_2024_33.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_-_2024_34.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_-_2024_35.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3325/ind._0012024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3326/ind._0022024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3327/ind._0032024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3328/ind._0042024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3329/ind._0062024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3336/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3342/brn30055cb0a9c3_056381.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_-_2024_36.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_-_2024_37.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3348/brn30055cb0a9c3_056368.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_-_2024_38.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_-_2024_39.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_-_2024_40.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3353/indicacao_-_2024_41.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_007-2024_-_estudo_instalacao_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_elbio_003-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_03-24.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3372/indicacao_04-24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_05-24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3375/brn30055cb0a9c3_056415.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3376/brn30055cb0a9c3_056428.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_-_2024_42.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_008-2024_-_manutencao_e_tapa_buracos_na_rua_bonifacio_gomes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3379/brn30055cb0a9c3_056417.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3380/brn30055cb0a9c3_056464.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3381/ind._007-2024.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3382/ind._008-2024.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3383/ind._009-2024.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3384/ind._010-2024.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3391/brn30055cb0a9c3_056430.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3392/brn30055cb0a9c3_056441.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_-_2024_43.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_-_2024_44.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_-_2024_45.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_-_2024_46.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_-_2024_47.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3422/brn30055cb0a9c3_056477.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_-_2024_48.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3438/brn30055cb0a9c3_056516.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_-_2024_49.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3442/indicacao_-_2024_50.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3443/indicacao_-_2024_51.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_-_2024_52.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3445/brn30055cb0a9c3_056567.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_005_elbio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_025-2024..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3475/brn30055cb0a9c3_056662.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3476/brn30055cb0a9c3_056664.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3477/brn30055cb0a9c3_056752.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3478/brn30055cb0a9c3_056672.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3479/brn30055cb0a9c3_056708.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3481/brn30055cb0a9c3_056750.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3482/brn30055cb0a9c3_056748.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_-_2024_54_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3488/ind._011-2024.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3489/ind._012-2024.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3490/ind._013-2024.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3491/ind._014-2024.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3492/ind._015-2024.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3493/ind._016-2024.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3494/ind._017-2024.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3495/ind._018-2024.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3499/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3510/indicacao_055_-_2024_-cemiterio_km_9.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_-_ver._aline.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3513/indicacao_029-2024_obras.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_009-2024_-_carro_do_fumace.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_010-2024_-_central_de_vagas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3385/veto_do_executivo_ao_projeto_de_lei_no.003-2023_-_obrigatoriedade_de_rampas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3362/brn30055cb0a9c3_056388.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3363/brn30055cb0a9c3_056389.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3364/brn30055cb0a9c3_056390.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/brn30055cb0a9c3_056391.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3366/brn30055cb0a9c3_056392.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/brn30055cb0a9c3_056393.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3368/brn30055cb0a9c3_056394.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3411/brn30055cb0a9c3_056453.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3412/brn30055cb0a9c3_056454.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3413/brn30055cb0a9c3_056455.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3506/mocao_de_aplauso_monique_marchioli.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_de_aplauso_maria_lucia.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3508/mocao_de_aplauso_equipe_do_hospital_oscar_ramires.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3359/brn30055cb0a9c3_056370.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3360/brn30055cb0a9c3_056370.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3361/brn30055cb0a9c3_056372.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3407/brn30055cb0a9c3_056449.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3408/brn30055cb0a9c3_056450.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3409/brn30055cb0a9c3_056451.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/brn30055cb0a9c3_056452.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3414/cidadao_murtinhense_001_-_rafaela_boni_pereira.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3415/cidadao_murtinhense_002_-_lariza_rudiele_moraes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3416/cidadao_murtinhense_003_-_jair_balsani_sanches.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/cidadao_murtinhense_004_-_luciano_aparecido_vieira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3418/cidadao_murtinhense_-_kleber_escobar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3419/cidadao_murtinhense_-_patricia_moreira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3420/honra_ao_merito_-_elza_janina.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3421/honra_ao_merito_-_alexandre_viana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3424/projeto_de_decreto_legislativo_002-2024_alexandre.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3425/projeto_de_decreto_legislativo_003-2024_jessica.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3426/projeto_de_decreto_legislativo_004-2024_juliana.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/dec._leg._01_meire.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3431/dec._leg._02_alexandre.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3432/dec._leg._03_carmen.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3433/dec._leg._04_isabel.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3434/dec._leg._05_genaro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3524/decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3525/decreto_legislativo_4.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3526/dec._legislativo_6.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3527/dec._legislativo_5.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3529/dec._legislativo_7.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3530/dec._legislativo_3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3531/dec._legislativo_2.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3227/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3487/projeto_de_emenda_a_lei_organica_002-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_002_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3226/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_ordinario_executivo_2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_005_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3304/projeto_de_lei_no_08_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_lei_no_006_2024_dispoe_sobre_o_fundo_de_manutencao_e_desenvolvimento_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3305/projeto_de_lei_no._0007-2024_-_revisao_do_grupo_magisterio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no._008-2024_-_revisao_salarial_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3345/projeto_de_lei_no._009-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3387/projeto_ldo2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3388/projeto_de_lei_no._0112024_-_credito_adicional_2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3399/projeto_de_lei_no_012_de_06_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/projeto_de_lei_no_013_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3429/pl_no_014_de_11_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3474/projeto_de_lei_n._015-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3496/pl_-_017_-_2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_0018-24_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3504/pl__019_-024_cesta_de_natal.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3509/pl_no._020_-_executivo_-_alteracao_do_orcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3435/projeto_de_lei_complementar__no_005_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_007-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3555/projeto_de_lei_complementar_no_008.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_complementar_006-2024_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_complementar_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_lei_complementar_002-2024_-_alteracao_do_pccr.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3505/plc_-_003-2024_-_altera_pccr.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_no_01-2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_002-2024_-_elbio_balta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_ordinaria_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3317/projeto_de_lei_no._004-2024_-_ver._rodrigo_froes.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3346/projeto_de_lei_no_005_fr_18_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3389/projeto_de_lei_no._006-2024_proibicao_de_permanencia_de_menores_em_pousadas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_lei_no._007-_2014_-_altera_a_lei_municipal_1834_-_ver._elbio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3401/projeto_de_lei_no._008-2024_-_lei_fila_dos_bancos_helton.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3485/projeto_de_lei_no._009-2024_-_rudimar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_-_010-2024_-_vereador_jayme.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3234/brn30055cb0a9c3_056132.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_001-24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3264/brn30055cb0a9c3_056219.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_01-24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_02-24.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3271/requeimento_03-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3295/brn30055cb0a9c3_056259.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3302/requerimento_-_003-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3347/brn30055cb0a9c3_056369.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_-_004-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_-_005-2024_-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_-_006-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3439/brn30055cb0a9c3_056519.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3446/emenda_impositiva_001_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3448/emenda_impositiva_003_-_jary.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_impositiva_004_-_jary.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3450/emenda_impositiva_005_-_jary.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3461/emenda_impositiva_-_elbio_-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3455/emenda_impositiva_007-2024_saude.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3456/emenda_impositiva_008-2024_thomaz_larangeira.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3457/emenda_impositiva_009-2024_emcim.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3458/emenda_impositiva_010_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3459/emenda_impositiva_011-2024-_asilo_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3460/emenda_impositiva_012-2024-_conseg.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3517/emenda_impositiva_013_-_rudimar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3518/14_-_emenda_impositiva_-2025_gordinho.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3519/15_-_emenda_impositiva_-_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3520/16_-_emenda_impositiva_-_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3521/17_-_emenda_impositiva_-_2025_gordinho.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3528/emenda_impositiva_n._018-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3532/emenda_impositiva_n._019-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3533/emenda_impositiva_n._020-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3534/emenda_impositiva_n._21-2024_-_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3535/emenda_impositiva_22_-_jayme.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3536/emenda_impositiva_23_-_jayme.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3537/emenda_impositiva_24_-_helton.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3538/emenda_impositiva_25_-_helton.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/emenda_impositiva_26_-_helton.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/brn30055cb0a9c3_056629.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3466/brn30055cb0a9c3_056631.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3464/brn30055cb0a9c3_056630.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3462/brn30055cb0a9c3_056628.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3540/emenda_impositiva_31_-_regina.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3541/emenda_impositiva_32_-_regina.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3542/emenda_impositiva_33_-_regina.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3543/emenda_impositiva_34_-_regina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3544/emenda_impositiva_35_-_regina.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3545/emenda_impositiva_36_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3546/emenda_impositiva_37_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3547/emenda_impositiva_38_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3548/emenda_impositiva_39_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_impositiva_40_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3465/001-_emenda_impositiva_individual_saude_-_2025_sonia_fereira.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/002-_emenda_impositiva_individual_educacao-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3468/003-_emenda_impositiva_individual_turismo-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3469/004-_emenda_impositiva_individual_apm_jose_bonifacio_-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3470/005-_emenda_impositiva_individual_assistencia_social-_2025_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/46-_2025_emenda_impositiva_aline.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3558/47-2025_emenda_impositiva_aline.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3559/48-2025_emenda_impositiva_aline.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3501/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2024/3502/digitalizar0005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>