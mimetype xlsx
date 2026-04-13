--- v0 (2026-02-16)
+++ v1 (2026-04-13)
@@ -54,5758 +54,5758 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2751/brn30055cb0a9c3_053576.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2751/brn30055cb0a9c3_053576.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao Secretário de Obras, Habitação e Serviços solicitando:  _x000D_
 _x000D_
  _x000D_
 •	A reposição de lâmpadas nas 13 de Junho no bairro Florestal –Próximo a Mercearia Sta Rita._x000D_
 •	A Manutenção e limpeza da área do Parquinho Central, onde existe brinquedos danificados e mato em torno do parquinho.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2752/ind._001-2023-_solicita_cascalhamento_das_rampas_dos_portos.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2752/ind._001-2023-_solicita_cascalhamento_das_rampas_dos_portos.doc</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE OBRAS E AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA CASCALHAMENTO NOS PORTOS DE  EMBARQUE E DESEMBARQUE.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gordinho da Pax</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_001-2023_-_tapa_burraco_rua_costa_marques_d._maria.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_001-2023_-_tapa_burraco_rua_costa_marques_d._maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, manutenção e o tapa buraco da Rua Costa (em frente a casa da D. Maria), a partir da Av. Laranjeira até a Rua Amadeu Santos e Silva.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Helton</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2757/indicacao_001-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2757/indicacao_001-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de placas de sinalização e advertência para banhistas. A iniciativa tem como finalidade a segurança de nossos munícipes e visitantes, é necessária a implantação de placas, alertando sobre profundeza, risco de afogamentos, evitando assim que, por falta de informação sobre o local explorado aconteçam novos incidentes, com pessoas que usufruem do Rio Paraguai como uma fonte de lazer, solicita ainda o empenho desta ação em conjunto entre Prefeitura, Defesa Civil e Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2758/indicacao_002-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2758/indicacao_002-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição de Ponte de Madeira situada na Colônia Cachoeira, por tubos de concreto, de drenagem. Faz-se necessária a substituição dessa ponte de madeira por tubos de concreto para drenagem, pelo seguinte motivo: localizada no interior da Colônia Cachoeira do Apa, essa ponte serve de acesso para as pousadas, é trajeto de transporte escolar, moradores da colônia, e até mesmo, rota da Polícia Ambiental na fiscalização do Parque. A ponte se encontra bastante danificada, devido ao longo tempo sem manutenção.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2760/indicacao_003-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2760/indicacao_003-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Instalação de Iluminação na Rua A, do Dom Pepe. Considerando que a Rua A, do bairro Dom Pepe, não tem iluminação, e isso ocasiona perigo aos moradores que ali tendem a transitar, aos entregadores que estão trabalhando, tendo em vista que já foi executado o serviço de rebaixamento da rede de alta tensão pela empresa Energisa, agora é preciso que haja a instalação adequada de iluminação com braço e capacete metálico, lâmpada, reator, soquete e relé fotoelétrico, pela parte da Prefeitura.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_001.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_001.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DOS ARES-CONDICIONADOS DA ESCOLA THOMAZ LARANJEIRA E DE TODAS AS ESCOLAS DO MUNICIPIO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação é uma reivindicação dos pais dos alunos desta instituição, haja vista que é necessária a manutenção e reparos dos aparelhos de ares-condicionados nas salas de aulas._x000D_
 Aproveitamos a oportunidade para solicitar que sejam feitos estes trabalhos de reparos nas demais escolas do município o mais rápido possível, tendo como objetivo o melhor ambiente escolar neste ano letivo de 2023.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_002.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_002.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DOS ARES-CONDICIONADOS NA ESCOLA EMEI PRIMEIROS PASSOS._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Esta indicação tem como finalidade solicitar a instalação dos sete (7) ares-condicionados destinados a Escola EMEI Primeiros Passos do recurso do ex Deputado Estadual Felipe Orro da emenda parlamentar de minha autoria._x000D_
 Haja vista que nossa cidade é muito quente, nossas crianças e nossos profissionais merecem um ter uma aula agradável e de qualidade, sendo uma reivindicação dos pais dos alunos da instituição.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_003.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_003.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECOLHIMENTO DE GALHOS NA RUA 15 DE NOVEMBRO E UMA FORÇA TAREFA DE LIMPEZA NOS BAIRROS DA CIDADE._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores da Rua 15 de Novembro para o recolhimento dos galhos no local._x000D_
 Aproveito a oportunidade para solicitar junto ao secretário, a organização de uma força tarefa para a limpeza dos bairros da nossa cidade, tendo como objetivo a retirada o acumulo de galhos e entulhos, haja vista que se inicia uma nova temporada de pesca em nosso município.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2769/indicacao_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2769/indicacao_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro , a seguinte solicitação._x000D_
 _x000D_
 _x000D_
 •	Solicito aquisição de 05 (cinco) computadores para atender as demandas da instituição do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, com cópia a secretária de Obras, Habitação e Serviços, a seguinte solicitação._x000D_
 _x000D_
 _x000D_
 •	Solicito cascalhamento, instalação de cerca e portão no local onde está localizada as antenas de televisão.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, com cópia a secretária de Obras, Habitação e Serviços, a seguinte solicitação._x000D_
 _x000D_
 _x000D_
 •	Solicito manutenção de Iluminação Pública com kit com haste e lâmpada no Bairro Don Pepe Rua 1.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, com cópia a secretária de Obras, Habitação e Serviços, a seguinte solicitação._x000D_
 _x000D_
 _x000D_
 •	Solicito instalação de tubos para escoamento pluvial na colônia Bocaiuval na estrada que do acesso à chácara do Maurilio – Km 07.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2773/001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2773/001.pdf</t>
   </si>
   <si>
     <t>Solicita retiradas de entulhos de todas as ruas da cidade</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2774/002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2774/002.pdf</t>
   </si>
   <si>
     <t>Solicita a reposição e reparos de lâmpadas na rua 13 de maio, em frente à escola José Bonifácio</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/003.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de contratação de médicos de ultrassonografista e pediatra .</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2781/indicacao_004.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2781/indicacao_004.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA:_x000D_
 •	REPAROS E SERVIÇO DE TAPA BURACOS NA RUA 13 DE MAIO;_x000D_
 •	REPAROS DAS LÂMPADAS DOS POSTES DE ENERGIA NOS BAIRROS DA CIDADE._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que a Rua 13 de Maio se encontra intransitável, o que dificulta os veículos e pedestres de se locomoverem neste local. _x000D_
 Aproveito a oportunidade para solicitar junto ao secretário, os reparos na iluminação nos postes dos bairros da cidade, pois estas se encontram escuras._x000D_
 Portanto pedimos que estes problemas sejam sanados o mais urgentemente possível.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2782/indicacao_01-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2782/indicacao_01-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos._x000D_
 _x000D_
 1.	PATROLAMENTO E CASCALHAMENTO DA RUA BLANCA GROSSO LEDESMA DE LOUISE BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2783/brn30055cb0a9c3_053632.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2783/brn30055cb0a9c3_053632.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia a Secretaria de Assistência Social solicitando a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	Solicito que Assistência Social o incentivo aos estudos dos beneficiários dos Projetos Sociais, em especial as mulheres beneficiarias. _x000D_
 .</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de tubos de drenagem de 1 metro, na estrada interna da Colônia Ingazeira, que sofre muitos desgastes neste período de fortes chuvas, visando facilitar o escoamento das águas, para melhorar as condições da estrada, que também é próxima à escola local.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_02-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_02-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SOLICITA AO EXECUTIVO A CONTRATAÇÃO ATRAVÉS DA ABERTURA DE PROCESSO SELETIVO EMERGENCIAL PARA A CONTRATAÇÃO DE MOTORISTAS PARA A SECRETÁRIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_005-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_005-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da iluminação da região do Matadouro, com troca de reatores, lâmpada, e substituição de rele fotoelétricos.  Contamos com o apoio da Prefeitura, para que haja esta ação em prol dos moradores desta região.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2790/14-03_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2790/14-03_2.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e a Secretaria Municipal de Educação, solicitando:_x000D_
 •	Que seja adquirido com urgência a aquisição de dois ares condicionados para os setores de laboratório e farmácia do hospital municipal Oscar Ramires Pereira;_x000D_
 •	Instalação de ares condicionados para os leitos hospitalares, assim como a aquisição de cadeiras para os acompanhantes dos internados do hospital;_x000D_
 •	A compra em regime de urgência para os medicamentos básicos e essenciais a serem utilizados no hospital;_x000D_
 •	A manutenção da sala da farmácia, onde encontra-se com paredes mofando e com goteiras.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2794/indicacao_005.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2794/indicacao_005.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA PEDRO CELESTINO EM FRENTE À POUSADA MIRANTE E DEMAIS POUSADAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2797/brn30055cb0a9c3_053673.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2797/brn30055cb0a9c3_053673.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA TAPA BURACO DA RUA DOUTOR CORREA E RUA DOUTOR COSTA MARQUES.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2803/brn30055cb0a9c3_053700.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2803/brn30055cb0a9c3_053700.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia a Secretaria de Educação solicitando:  _x000D_
 _x000D_
 •	SOLICITO EM CARATER DE URGÊNCIA A REFORMA DA ESCOLA DA SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos._x000D_
 _x000D_
 SOLICITA O PATROLAMENTO E CASCALHAMENTO NA ZONA RURAL, BAIRRO BOCAIUVAL “MATADOURO”._x000D_
 SOLICITA O PATROLAMENTO E CASCALHAMENTO NA RUA JOÃO PAES DE BARROS ENTRE A AVENIDA LARANJEIRAS E A RUA FRANCISCO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DOS SEGUINTES PROFISSIONAIS:_x000D_
 •	UM GINECOLOGISTA OBESTETRA PARA ATENDER A SAÚDE DA MULHER NO PROJETO BEM NASCER;_x000D_
 •	UM PEDIATRA PARA ATENDER AS CRIANÇAS DE ZERO A 18 ANOS._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender a solicitação da população, haja vista que estes especialistas são necessários para melhor desenvolvimento e qualidade de saúde em nosso município.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_007.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_007.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MURO NA ESCOLA NOSSA SENHORA DE CAACUPÊ._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender a solicitação dos pais dos alunos que tem seus filhos matriculados na Escola Nossa Senhora de Caacupê no bairro Nossa Senhora de Caacupê, haja vista que a escola não tem um muro, apenas a cerca que rodeia a escola._x000D_
 Desta forma solicito ao prefeito municipal a construção de um muro trará maior comodidade, conforto e segurança para todos.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_008.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_008.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CASCALHAMENTO NA RUA CAMALOTES, BAIRRO JOCKEY CLUBE._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores desta rua no bairro Jockey Clube, haja vista que em época de chuva fica intransitável.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_009.2023_-_sonia_ferreira_31.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_009.2023_-_sonia_ferreira_31.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE UM ESPECIALISTA EM ULTRASSOM MORFOLÓGICO E DOPPLER._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender as nossas demandas na saúde em nosso município, será de suma importância para os pacientes que necessitam destes exames.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_002-2023_-_150_caminhoes_de_cascalho.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_002-2023_-_150_caminhoes_de_cascalho.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, a aquisição de 150 caminhões de cascalho, liberando para a Secretaria de Obras e Habitação, para cascalhar a ruas da nossa cidade, juntamente com o rolo compressor, para compactar esse cascalho.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2814/indicacao_002_-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2814/indicacao_002_-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e a Secretaria Municipal de Obras, solicitando melhorias na pavimentação asfáltica em toda extensão na Rua 15 de novembro onde estão ocorrendo alagamentos das casas, após o término do asfalto</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2817/digitalizar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2817/digitalizar.pdf</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Estive visitando os cemitérios de nosso Município, e encontrei-os em um estado caótico em relação à limpeza, mato alto, muito lixo e água parada. Tendo a vista que está se aproximando a Semana Santa, período em que os cemitérios ficam muito movimentados, diante das homenagens recebidas dos entes queridos. Diante disso se faz necessária a manutenção e limpeza dos mesmos.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA CAPITÃO CANTALICE E NA RUA 13 DE JUNHO</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/indicacao_05-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/indicacao_05-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 •	REITERAR A SOLICITAÇÃO REALIZADA POR MEIO DO REQUERIMENTO 01/2021 NO QUAL DEMANDA O CUMPRIMENTO E A REGULARIZAÇÃO DA JORNADA DE TRABALHO DOS “ASSISTENTES SOCIAIS DO PODER EXECUTIVO”, EM CONFORMIDADE COM A LEI FEDERAL NÚMERO 12.317, DE 26 DE AGOSTO DE 2010.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_003-2023_-_sala_fisio_-_posto_centro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_003-2023_-_sala_fisio_-_posto_centro.pdf</t>
   </si>
   <si>
     <t>A aquisição, com urgência dos equipamentos necessários   para os procedimentos de Fisioterapia, que são eles:_x000D_
 1.	Aparelho de Terapia Combinada (ULTRASSOM E CORRENTES)_x000D_
 2.	Aparelho de Terapia Combinada (LASER/LED)_x000D_
 3.	Aparelho de Correntes excitomotoras com 4 canais_x000D_
 Além de pessoal para agendamento de pacientes, carro com motorista, para deslocamento dos Fisioterapeutas, no Posto do Centro.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_004-2023_-_estrada_vicinal_cascalheira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_004-2023_-_estrada_vicinal_cascalheira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, manutenção e o tapa buraco da Estrada que dá acesso a Cascalheira, pelo estado que se encontra.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/brn30055cb0a9c3_053793.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/brn30055cb0a9c3_053793.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando as seguinte providências:_x000D_
 _x000D_
 •	 DISPONIBILIZAR ATERRO PARA AS CASAS QUE VEM SOFRENDO O EXCESSO DE CHUVAS._x000D_
 _x000D_
 •	QUE SE FAÇA MAPA DA PLANTA BAIXA DOS CANAIS DE DRENAGEM DO CANAIS. E QUE SEJA UM QUADRO PARA CONHECIMENTO DE TODOS.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_05.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_05.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 _x000D_
 •	Solicito roçada/limpeza e troca de vidros nas janelas da Escola Municipal Nossa Senhora de Caacupe.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_06.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 _x000D_
 _x000D_
 •	Solicito a volta da Farmácia Básica nas Unidades de Saúde do Munícipio.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2832/ind._002_-_2023_-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2832/ind._002_-_2023_-_elbio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Executivo Municipal, que seja realizado estudos a fim de se fazer calçamento e alambrado de proteção no prolongamento do Canal de Macrodrenagem (Valetão) na Avenida Laranjeiras nos dois sentidos da via.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2833/ind._003-2023_-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2833/ind._003-2023_-_elbio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Executivo Municipal, que seja realizado de maneira urgente, serviços de manutenção (patrolamento, Cascalhamento, recolha de entulhos) e limpeza de roçada nas vias públicas do bairro Salim Cafure.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2834/ind.004-2023_-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2834/ind.004-2023_-_elbio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Executivo Municipal, que seja realizado de maneira urgente, serviços de canalização e limpeza da rua Barauna da rua Francisco de Oliveira até a avenida Laranjeira e realização de tapa buraco no prolongamento da rua Mate Laranjeiras até a BR 267.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2835/ind._003-2023_-_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2835/ind._003-2023_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Serviços Urbanos, que possa com máxima urgência, realizar manutenção com patrolamento e cascalhamento do prolongamento da Rua João Paes de Barros, desde o entroncamento da Avenida Laranjeiras até a BR 267, no bairro florestal; Rua Pau Brasil- Jockey Clube; Rua 14 de junho; Rua Bom Jesus - Salim Cafure e Rua Carandá - Cohab que urge a necessidade destes serviços de manutenção preventiva.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2839/scan.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2839/scan.pdf</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2840/brn30055cb0a9c3_053791.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2840/brn30055cb0a9c3_053791.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretaria de Municipal Educação cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando a seguinte providência:_x000D_
 _x000D_
 •	CONTRATE ZELADOR PARA REDE MUNICIPAL DE ENSINO._x000D_
                                                                               _x000D_
 •	SOLICITO ANALISE DE CURRICULO DO SR. ADEILSON ACOSTA ARRUDA PARA ATENDER OS ALUNOS COM DEFICIENCIA (SURDO/MUDO</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2842/brn30055cb0a9c3_054069.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2842/brn30055cb0a9c3_054069.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 ._x000D_
 •	ROÇAGEM NO AEROPORTO E NOS BAIRROS DO MUNICIPIO._x000D_
 •	LIMPEZA DOS TERRENOS BALDIOS (NOTIFICAÇÃO DO PROPRIETARIO</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_007-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_007-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Implantação de tubos de drenagem na Rua Salim Cafure Filho, com prolongamento da Rua Amonguijá, próximo a Pousada Rancho do Sol.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Cascalhamento e Patrolamento à rua de acesso ao Matadouro.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_009-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_009-23.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Limpeza das Escolas da área rural: Colônia Ingazeira, Colônia Cachoeira e Escola da Aldeia Córrego do Ouro.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_010-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_010-23.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Aterramento da área Municipal de Aterro Sanitário e Patrolamento da rua em frente ao aterro.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_04.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_04.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e a Secretaria Municipal de Saúde solicitando:_x000D_
 •	Aquisição de kits de materiais para exames laboratoriais (PCR, VDRL e Triglicerídeos) que estão em falta na rede de saúde.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2848/brn30055cb0a9c3_054082.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2848/brn30055cb0a9c3_054082.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Presidente da ENERGISA Marcelo Vinhaes Monteiro com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro a seguinte providência:_x000D_
 _x000D_
 •	RECAPEAMENTO DA RUA CAPITÃO CANTALICE- (ENTRE AV.LARANJEIRA E A JOAQUIM._x000D_
 •	RECAPEAMENTO E DRENAGEM NA RUA KADIWEU (AO LADO DA ESCOLA CIVICO MILITAR).</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2849/ind._004-2023-_solicita_combate_a_dengue_e_ao_caramujo_africano.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2849/ind._004-2023-_solicita_combate_a_dengue_e_ao_caramujo_africano.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal e ao Secretário Municipal de Saúde a realização da campanha de combate a Dengue e ao Caramujo Africano no Município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2850/ind._005-2023-_solicita_manutencao_da_rua_santa_fe.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2850/ind._005-2023-_solicita_manutencao_da_rua_santa_fe.doc</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal e ao Secretário de Obras manutenção e iluminação da rua Santa Fé no bairro Jockey Clube.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2851/ind._006-2023-_solicita_viatura_para_tributos.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2851/ind._006-2023-_solicita_viatura_para_tributos.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal e ao Secretário de Governo a disponibilização de viatura à disposição do setor de Tributação para realizar diligências nos comércios locais.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/brn30055cb0a9c3_054084.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/brn30055cb0a9c3_054084.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	RECOLHIMENTO DE GALHOS E ENTULHOS DA RUA 13 DE JUNHO (ONDE ESTÁ INTERDITADO)._x000D_
 •	RECUPERAÇÃO DA ESTRADA E COLOCAR TUBO BOCAIUVAL-ACESSO CHACARA PARAISO.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2853/brn30055cb0a9c3_054086.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2853/brn30055cb0a9c3_054086.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Saúde   com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	 REITERO A INDICAÇÃO DE IMPLANTAÇÃO   DO CENTRO DE ATENÇÃO PSICOSSOCIAL(CAPS) ._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2855/scan_20230417134529.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2855/scan_20230417134529.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando:_x000D_
 •	Cascalhamento na Rua General de Oliveira, no bairro Nossa Senhora Aparecida e Caacupe;_x000D_
 •	Reposição de lâmpadas na Avenida Laranjeira entre as ruas 13 de junho e 14 de Julho.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_011.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Cascalhamento da Rua Luís de Albuquerque esquina com a Av. 15 de Novembro, acesso à Escola Municipal Nossa Senhora de Caacupê</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao_005-2023_-_orgulho_de_viver_aqui.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao_005-2023_-_orgulho_de_viver_aqui.pdf</t>
   </si>
   <si>
     <t>Ajuste no valor unitário por metro linear do programa “Orgulho de Viver Aqui”, que hoje se encontra no valor de R$ 1,61, o ideal seria ajustar para R$ 2,00, ajudando assim o MEI com os custos da compra de gasolina, fio da roçadeira, manutenção dos equipamentos e outras despesas extras.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao_06-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao_06-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 SOLICITA O CASCALHAMENTO NA ZONA RURAL, BAIRRO BOCAIUVAL “MATADOURO”.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao_07-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao_07-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro_x000D_
 _x000D_
 SOLICITA QUE SEJA REALIZADO A AQUISIÇÃO DE MATERIAIS PERMANENTES QUE FORAM SOLICITADOS PELA EMENDA IMPOSITIVA PARA ATENDER A UNIDADE BÁSICA DE SAÚDE DO CENTRO.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2866/brn30055cb0a9c3_054103.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2866/brn30055cb0a9c3_054103.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Empresa MS Pantanal cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	SOLICITO QUE SEJA PROVIDENCIADA O CONSERTO DA REDE DE ESGOTO DA RUA 13 DE JUNHO._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/indicacao_006-2023_-_tapa_burraco_rua_bonifacio_gomes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/indicacao_006-2023_-_tapa_burraco_rua_bonifacio_gomes.pdf</t>
   </si>
   <si>
     <t>•	Que seja feita a calha de escoamento das aguas pluviais, manutenção e o tapa buraco da Rua Bonifácio Gosmes, a partir da BR 267 até a Rua Tiradentes.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_012-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_012-23.pdf</t>
   </si>
   <si>
     <t>Através de informações dos moradores da Colônia Cachoeira, obtive conhecimento de que na época das fortes chuvas, foi danificada a ponte que dava acesso às casas do condomínio, e até os dias atuais não foi restaurada. Os moradores sofrem com a falta de acessibilidade, e também as crianças que precisam ir diariamente para escola.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_013-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_013-23.pdf</t>
   </si>
   <si>
     <t>Solicito que haja o patrolamento em um trecho de 4km da estrada que dá acesso à áreas habitadas por munícipes (Chácara Maracujá, Chácara Tarumã, Fazenda Porto Feliz, Fazenda Vera Cruz , Fazenda Adriana, Chácara do Zé Antônio), visando facilitar o deslocamento, e acessibilidade dos moradores desta região.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2871/brn30055cb0a9c3_054167.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2871/brn30055cb0a9c3_054167.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Obras e infraestrutura:_x000D_
 1.	SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA 13 DE MAIO ESQUINA COM A AVENIDA 15 DE NOVEMBRO._x000D_
 2.	PODA DE ÁRVORES NA RUA ANTONIO MARIA COELHO PRÓXIMO AO QUARTEL._x000D_
 3.	E TAPA BURACOS NA RUA 14 DE JULHO COM A AVENIDA LARANJEIRAS.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/brn30055cb0a9c3_054169.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/brn30055cb0a9c3_054169.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao Secretário de Obras, Habitação e Serviços solicitando:  _x000D_
 _x000D_
 •	RECUPERAÇÃO DAS RUAS JOÃO PAES DE BARROS E DA RUA FRANCISCO DE OLIVEIRA NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_10.2023_-_sonia_ferreira_72.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_10.2023_-_sonia_ferreira_72.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA 13 DE MAIO COM A RUA TENENTE CORONEL PORTO CARREIRO.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2878/scan_20230420123932.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2878/scan_20230420123932.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretaria Municipal de Obras, solicitando:_x000D_
 _x000D_
 •	Tapa buracos na rua Capitão Cantalice com Alfredo Pinto e Avenida Laranjeiras;_x000D_
 •	Colocar tampa do bueiro na rua Dr. Corrêa com Porto Carreiro.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2879/scan.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2879/scan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretaria Municipal de Obras, solicitando:_x000D_
 •	Cascalhamento e patrolamento da Rua 13 de Maio entre a rua General Antonio Pena (esquina perto da Escola José Bonifácio)._x000D_
 •	Limpeza da praça onde encontra-se a academia de ar livre e a praça do Tuiuiu;_x000D_
 •	Reposição de lâmpadas na rua João Pessoa entre a Coronel Ponce e a rua 13 de Junho;_x000D_
 •	Limpeza do terreno situado na rua 15 de Novembro – Residencial Asa Branca.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2881/indicacao_05_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2881/indicacao_05_regina.pdf</t>
   </si>
   <si>
     <t>Indicação 005/23_x000D_
 _x000D_
 A Vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e a Secretaria Municipal de Obras solicitando:_x000D_
 •	Cascalhamento, patrolamento e a colocação de tubos nas partes críticas da estrada do Bocaiuval;_x000D_
 •	Aterro no Cemitério municipal e instalação de uma cobertura próxima à Cruz Principal._x000D_
 •	A manutenção do Chafariz, localizado ao lado do Banco do Brasil.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2882/indicacao_06_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2882/indicacao_06_regina.pdf</t>
   </si>
   <si>
     <t>Indicação 006/23</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2883/indicacao_07_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2883/indicacao_07_regina.pdf</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2884/indicacao_08_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2884/indicacao_08_regina.pdf</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_006.2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_006.2023.pdf</t>
   </si>
   <si>
     <t>•	Que seja feito o reparo e manutenção na estrada rural da Colônia Cachoeira ( Trecho da Policia Ambiental até a casa verde ) onde tem 800 metros de via.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_014-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_014-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos._x000D_
 _x000D_
 Implantação de tubos de drenagem, e recuperação da estrada Municipal do Bocaiuval, no trecho próximo à Fazenda San Fernando.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_007-2023_-_predio_casa_antiga_dos_medicos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_007-2023_-_predio_casa_antiga_dos_medicos.pdf</t>
   </si>
   <si>
     <t>•	Que seja feita a reforma do prédio na Rua Amadeu Santos e Silva (antiga casa dos médicos) para ceder a equipe do Endemias, local esse que possa ser utilizado para vacinação e até castração de animais. _x000D_
 •	Manutenção da Rua 14 de Julho, esquina com Av. Laranjeiras.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_015-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_015-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos._x000D_
 _x000D_
 Drenagem da Rua Carandá, _x000D_
 ligando até o Canal de Macrodrenagem, _x000D_
 na Av. Laranjeiras.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_09-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_09-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO POR MEIO DE PROSSESSO SELETIVO SIMPLIFICADO DE UM MÉDICO VETERINÁRIO PARA ATENDER AS DEMANDAS NO MUNÍCIPIO. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Tal indicação justifica pela necessidade da contratação do profissional que será contratado para atuar junto a Secretaria de Agricultura e Meio Ambiente do Município, e assim contribuir com o SIM – SELO DE INSPEÇÃO MUNICIPAL._x000D_
 _x000D_
    Portanto pedimos que este problema seja sanado o mais rápido possível. _x000D_
 _x000D_
    Por sentir pertinente tal solicitação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretária Municipal</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro:_x000D_
 Solicito que haja uma Reunião, com o Poder Executivo, Legislativo e os comerciantes da antiga Feirinha.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>1.	INDICA AO EXECUTIVO A IMPLANTAÇÃO DO CAPS COM VISTAS NA RESOLUÇÃO Nº17/SES/MS DE 04 DE ABRIL DE 2023 QUE INSTITUI INCENTIVO FINANCEIRO ESTADUAL DE CUSTEIO PARA OS CENTROS DE ATENÇÃO PSICOSSOCIAL (CAPS) REGIONAIS NO ESTADO DE MATO GROSSO DO SUL._x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 _x000D_
 Tal indicação justifica pela necessidade da implantação do caps no município de Porto Murtinho haja vista que através dessa resolução nº17/ses/ms de 04 de abril de 2023 que institui incentivo financeiro estadual de custeio para os Centros de Atenção Psicossocial (CAPS) regionais no estado de Mato Grosso do Sul, em seu Art 2º Farão Jus ao Incentivo de que trata o art. 1º os municípios que implantarem CAPS regionalizados, em suas diferentes modalidades, que ofereçam assistência às pessoas com sofrimento ou transtorno mental, incluindo aquelas com necessidades decorrentes do uso de crack, álcool e outras drogas, conforme as condicionalidades a seguir: I – A proposta de CAPS regionalizado d</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/brn30055cb0a9c3_054263.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/brn30055cb0a9c3_054263.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo  Prefeito Municipal, Sr. Nelson Cintra Ribeiro para solicitando a seguinte providência:_x000D_
 _x000D_
 •	A RECUPERAÇÃO DA RUA 13 DE JUNHO (entre a rua Cândido Mariano até a rua Porto Carreiro).</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_09_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_09_regina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e a Secretaria Municipal de Obras solicitando:_x000D_
 _x000D_
 •	Cascalhamento e patrolamento na rua Aderval de Carvalho com a rua 7 de setembro, no bairro Florestal (proximidades mercado AG).</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_10_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_10_regina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e a Secretaria Municipal de Obras solicitando:_x000D_
 _x000D_
 •	Cascalhamento e patrolamento no Bocaiuval, entre as Fazendas Encerra e São Fernando, após a ponte, onde encontra-se com buraco enorme, dificultando a passagem de veículos de pequeno porte e motocicletas;_x000D_
 •	Cascalhamento e patrolamento nas fazendas entre a Reitirinho, W-Flecha, Amonguijá, São Francisco, que liga a BR 382, entrada 7 Placas.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_017-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_017-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Implantação de lâmpadas de Led, na cidade toda.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_008-2023_-_hospital_-_camas_colchoes_e_ar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_008-2023_-_hospital_-_camas_colchoes_e_ar.pdf</t>
   </si>
   <si>
     <t>•	Que sejam adquiridas 18 cadeiras para os acompanhantes dos enfermos, 1 cama com colchão para o médico, 1 camas com colchão para os motoristas, 1 ar condicionado para a sala dos enfermeiros._x000D_
 •	Que sejam providenciados vestias adequadas para quando se fizer necessário, o paciente tirar alguma peça de roupa para utilizar o raio x.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2911/brn30055cb0a9c3_054278.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2911/brn30055cb0a9c3_054278.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos com cópia ao Setor de Projetos e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	SOLICITO INFORMAÇÕES DETALHADAS SOBRE O RECAPEAMENTO DO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos de ruas e limpeza de roçada no dique</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Que seja adicionada à rota da molhada a  rua B do Bairro Dom Pepe e as ruas não pavimentadas, visando amenizar o agravamento que o excesso de poeira  causa a Saúde humana._x000D_
 Que seja feito o serviço de cascalhamento na rua Bom Jesus do bairro Salim  Cafure._x000D_
 Que seja realizado o Serviço de Iluminação na rua  13 de Maio, Nº1330, Bairro N. Sª. Aparecida, visto que a falta de  iluminação na rua pode vir  a ocasionar acidentes de ciclistas e pedestre .</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Instalação de um redutor de velocidade na Rua 15 de Novembro, visto que existe um fluxo  de pedestres, inclusive alunos que saem da Escola Nossa Senhora de Caacupê</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Solicita a presença de uma Guarda Patrimonial nas dependências do Hospital Municipal Oscar Ramires, desta  forma garantir a segurança do Hospital e assegurar a integridade física dos servidores e dos que eventualmente transitam nas instalações do prédio, não permitindo a depredação, violação, evasão, apropriação indébita e outras ações que redundem em dano ao patrimônio, decorrente da ação de terceiros</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_9_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_9_jayme.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretaria Municipal de Obras, solicitando:_x000D_
 •	Reposição de lâmpadas na rua Dr. Costa Marques entre a Porto Carrero e a rua 15 de Novembro;_x000D_
 •	Limpeza do terreno situado no bairro Vila Célia.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_10_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_10_jayme.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 •	Locais reservados com preferencial para crianças com dificuldades de mobilidades reduzidas, com deficiências, idosos, gestantes e puérperas, quando acontecer eventos na cidade.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_11_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_11_jayme.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretaria Municipal de Obras, solicitando:_x000D_
 •	Conserto da ponte de madeira, na Avenida Laranjeira, próximo ao Estádio Walfrido Concha._x000D_
 •	Caminhão pipa para molhar as ruas da cidade.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada da Colônia Ingazeira, trecho da estação de tratamento de água até o rio apa._x000D_
 Que seja realizado o Serviço de Iluminação na esquina da rua  Porto Carrero com a 13 de maio, Bairro Centro, visto que a falta de  iluminação na rua pode vir  a ocasionar acidentes de ciclistas e pedestre .</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Serviço de Manutenção Preventiva nos ares condicionado das Escolas da Rede Municipal.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de cascalhamento na rua 2 esquina com a rua 7 do bairro Dom Pepe.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_018-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_018-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, e a Arquiteta Municipal. Solicitando os seguintes serviços:_x000D_
 Informações sobre a Expansão de Rede Elétrica_x000D_
  na Colônia Cachoeira, Colônia Ingazeira e Matadouro.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_019-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_019-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, e ao Secretário Municipal de Governo. Solicitando os seguintes serviços: Como se sabe, uma das funções do Poder Legislativo é a fiscalização da atuação do Poder Executivo e é exatamente no regular exercício do poder de fiscalizar e controle dos atos do Poder Executivo que este subscritor pretende requisitar as informações acima descritas.  Especulações a respeito de quem está a frente da Secretaria de Saúde surgiram, mas não encontramos nada oficial no Diário do Município, que se refere a exoneração, do então atual Secretário, nem a nomeação de um novo, solicito então que nos seja sanada tal dúvida, para que possamos encaminhar demandas direcionadas à competência correta.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>•	Reposição das lâmpadas da Rua 13 de Junho no Bairro Salim Cafure._x000D_
 •	Colocação de uma torneira ali no parquinho da florestal e ativar o vestiário que ali se encontra</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_13_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_13_jayme.pdf</t>
   </si>
   <si>
     <t>•	Solicito a aquisição de 01 aparelho de ar condicionado para a sala de fisioterapia do posto central._x000D_
 .</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2951/brn30055cb0a9c3_054491.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2951/brn30055cb0a9c3_054491.pdf</t>
   </si>
   <si>
     <t>A solicitação acima descrita se faz necessária com urgência, pois as ruas da cidade estão em estado de calamidade pública principalmente as que necessitam do “famoso cascalho”, uma vez que é dever do Poder Executivo oferecer aos moradores desse município, condições dignas que de se trafegar nas ruas que é sabido por todos estão intransitáveis. Além de trazer benefícios para a população com melhorias, também valoriza a cidade._x000D_
  Diante disso em caráter de urgência essa vereadora vem pedir encarecidamente que a indicação seja prontamente atendida._x000D_
    Por sentir pertinente tal indicação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretaria de Obras, Habitação e Serviços Públicos e do Poder Executivo.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no._005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no._005.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Serviços Públicos, ao Executivo Municipal para que possa realizar tapa buracos e cascalhamento nas seguintes vias:_x000D_
 _x000D_
 1.	Rua Tenente Antônio João ao lada da Escola Estadual José Bonifácio;_x000D_
 2.	Rua 13 de Maio a partir da Avenida Rio Branco.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no._006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no._006.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Serviços Públicos, ao Executivo Municipal e a Empresa Luciano Aparecido Vieira - ME, responsável pela iluminação pública das vias do município conforme o processo Administrativo 085/2021, para que seja colocada um haste com base e lâmpada no poste de rede localizada a rua João Paes de Barros esquina com Francisco de Oliveira, de acesso a atual Casa Lar e substituição de lâmpadas queimadas na extensão da rua supramencionada acima.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2954/brn30055cb0a9c3_054493.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2954/brn30055cb0a9c3_054493.pdf</t>
   </si>
   <si>
     <t>•	Adesivar   os carros que foram entregues com as emendas impositivas dos parlamentares._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
    Justifica-se essa propositura que os carros que foram entregues na semana do aniversário da cidade devem ser adesivados com o valor da emenda que cada parlamentar que possibilitou a compra dos veículos e do mesmo modo no adesivo precisa ter o nome da instituição nesse bem que vai ser doado. Ressalto ainda que objetivo do brasão do município com nome da instituição é uma forma de facilitar a identificação dos veículos oficiais por parte da população onde quer que eles estejam, facilitando aos cidadãos que denunciem se por acaso estejam circulando de modo irregular. Diante disso em caráter de urgência venho pedir encarecidamente que a indicação descrita acima seja prontamente atendida._x000D_
 Por sentir pertinente a tal solicitação, peço aos Nobres Vereadores pela aprovação e pronto do Poder Executivo.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras e Habitação, que seja adicionada na rota do caminhão pipa a rua João Paes de Barros no Bairro  Dom Pepe, visando amenizar o agravamento que o excesso de poeira._x000D_
 _x000D_
 Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras e Habitação, a manutenção do acesso ao rodoanel pelo bairro Dom Pepe.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras e Habitação, a manutenção e patrolamento no trecho do dique próximo a Marinha do Brasil. _x000D_
 _x000D_
 Que seja realizado o Serviço de Iluminação Pública na rua 13 de Maio Próximo a Capela Nossa Senhora Aparecida  e na Rua Afonso pena próximo a Pousada Toca da Onça, visto que a falta de  iluminação na rua pode vir  a ocasionar acidentes de ciclistas e pedestre .</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_016.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal , juntamente com a Secretária  de Assistência Social, Trabalho e Cidadania, com cópia ao  Centro de Referência de Assistência Social (CRAS), a criação do Conselho Municipal do Idoso, com base no Estatuto do Idoso Lei n°10.741/2003, tendo em vista que este ato possa ajudar na construção de uma sociedade mais organizada e participativa._x000D_
 _x000D_
 Solicito ao Prefeito Municipal , juntamente com a Secretária  de Assistência Social, Trabalho e Cidadania, com cópia ao  Centro de Referência de Assistência Social (CRAS)a criação do Fundo Municipal do Idoso, instrumento de captação, repasse e aplicação de recursos destinados a proporcionar suporte financeiro para a implantação, manutenção e desenvolvimento de planos, programas, projetos e ações voltada  aos  idosos no Município de Porto Murtinho-MS.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_11.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_11.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS DE LÂMPADAS NA RUA DOUTOR COSTA MARQUES, ENTRE A ESQUINA COM A RUA TENENTE CORONEL PORTO CARREIRO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que os reparos na iluminação nestas ruas é essencial, pois se encontram escuras._x000D_
 Portanto pedimos que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_12.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_12.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS DE LÂMPADAS NA RUA PEDRO CELESTINO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que os reparos na iluminação nesta rua é essencial, pois se encontra escura._x000D_
 Portanto pedimos que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_13.2023_-_sonia_ferreira_115.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_13.2023_-_sonia_ferreira_115.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA DOUTOR COSTA MARQUES, ESQUINA COM A RUA PORTO CARREIRO, PRÓXIMO À FEIRA NOVA NA VALETA DE DRENAGEM._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que os reparos na valeta de drenagem são necessários, pois se encontra com buracos tendo probabilidade de ocasionar acidentes e maior impacto em carros, motos e bicicletas que trafegam neste local._x000D_
 Portanto pedimos que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14.2023_-_sonia_ferreira_116.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14.2023_-_sonia_ferreira_116.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA :_x000D_
 •	RUA 13 DE MAIO ESQUINA COM A RUA PORTO CARREIRO;_x000D_
 •	AVENIDA LARANJEIRAS, NO SENTIDO JOCKEY CLUBE, PRÓXIMO AO CENTRO DE CONVIVÊNCIA DOS IDOSOS – CCI._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que na Rua 13 de Maio esta com poças de água devido a chuva recente, desta forma, solicito o reparo da rua._x000D_
 Assim como na Avenida Laranjeiras, próximo ao CCI, ao qual se encontra intransitável o que dificulta os veículos e pedestres de se locomoverem neste local. _x000D_
 Portanto pedimos que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2970/brn30055cb0a9c3_054525.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2970/brn30055cb0a9c3_054525.pdf</t>
   </si>
   <si>
     <t>•	SOLICITO EM CARATER QUE FAÇA UMA PESQUISA PARA A RECUPERAÇÃO DE CRÉDITO DO FUNDEB. A DATA LIMITE VAI ATÉ DIA 21 DE JULHO._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 _x000D_
    Justifica-se por parte dessa parlamentar, com intuito de informar aos munícipes e para essa Casa de Leis sobre providências a respeito da averiguação nos recursos do FUNDEB, que suponho que esse dinheiro que é do ano anterior seja para ratear entre os professores do Município. Diante disso venho solicitar com urgência que a Secretária de Educação que faça essa pesquisa para a recuperação do crédito e é muito importante que se atente a data limite é dia 21 de julho para que não se perca o prazo._x000D_
    Por sentir pertinente tal indicação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretaria de Educação e do Poder Executivo.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_017.2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_017.2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal , juntamente com a Secretaria  Municipal de Saúde, com cópia a Secretaria de Governo, a aquisição de um gerador com maior capacidade de KVA, assim possibilitando o funcionamento de aparelhos e a continuidade nos procedimentos cirúrgicos, sem comprometer as demandas do do Hospital Municipal Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Para que seja feita a limpeza e após a realização de um campo de vôlei, em um terreno sem uso da Prefeitura, situado na Rua das Garças, com Rua Kadwéu.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_021-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Realocação das placas de sinalização na Av. Laranjeira, ou substituição por sinalização horizontal._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 As placas na Av. Laranjeiras, não só proporcionaram poluição visual, como também atrapalharam os pedestres que por ali precisam passar, e até mesmo os munícipes que praticam seus exercícios físicos ao ar livre, solicito a realocação de tais placas, ou substituição por sinalização horizontal, devido essas circunstâncias.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_022-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_022-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de tubos de drenagem na Rua Salim Cafure Filho, com prolongamento da Rua Amonguijá, torno a solicitar após a não execução da Indicação 007/023._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 Houve resposta para Indicação 007/2023, que o local seria visitado, para que houvesse um estudo da necessidade e possibilidade de atender minha solicitação, até então nada foi feito._x000D_
 Visando a situação precária, de acesso à Rua Salim Cafure Filho, com prolongamento da Rua Amonguijá, próximo a Pousada Rancho do Sol, solicito que seja implantado tubos de drenagem, para viabilizar o acesso e deslocamento dos moradores dessa região, ou que nos seja explanado a qual conclusão chegaram após o estudo realizado pela Secretaria responsável.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_023-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_023-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada reforma das pontes localizadas em frente à Fazenda Retirinho, na estrada Municipal._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 Solicito que haja uma reforma nas pontes supracitadas, tendo em vista a precariedade em que elas se encontram, e é de nosso conhecimento que são de rota do Transporte Escolar, e também dão acesso a fazendas, como: Pirizal, Progresso, Encerra e São Francisco.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_024-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_024-2023.pdf</t>
   </si>
   <si>
     <t>Reabertura da via entre as Ruas Bom Jesus e Esperança, que dava acesso ao Bocaiuval._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 Solicito a reabertura da via, situada no Salim Cafure, que dava acesso ao Bocaiuval, facilitando a locomoção dos moradores e trabalhadores daquela região. Essa rua foi danificada pelo Secretário anterior, quando retirou os tubos de concreto da via.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_025-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_025-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de mais tubos de concreto para drenagem na Rua Pau Brasil, esquina com Rua Baraúnas._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 Venho solicitar que haja implantação de mais tubos de concreto para drenagem na Rua Pau Brasil, esquina com Rua Baraúnas, na Cohab, visando melhoria na qualidade de vida, e para os comércios locais.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2980/indicacao_026-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2980/indicacao_026-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública completa na Rua A, no Bairro Dom Pepe._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 Solicito que seja feita a instalação de iluminação pública completa na Rua A, no Bairro Dom Pepe, tendo em vista que já houve o rebaixamento da rede realizado pela empresa Energisa.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_14_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_14_jayme.pdf</t>
   </si>
   <si>
     <t>•	Solicito retirada de galhos na rua Dr. Costa Marques entre as ruas José Bonifácio e General de Oliveira.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_11_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_11_regina.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e patrolamento nas fazendas entre a São Francisco, Reitirinho, Amonguijá, entrada na 7 Placas, neste município.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2986/brn30055cb0a9c3_054527.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2986/brn30055cb0a9c3_054527.pdf</t>
   </si>
   <si>
     <t>•	 REPOSIÇÃO DAS LÂMPADAS NAS RUAS PRIMAVERA (BAIRRO JOQUEI CLUB), JOAQUIM (CENTRO) E EM OUTRAS LOCALIDADES QUE ESTÃO EM TOTAL ESCURIDÃO._x000D_
 JUSTIFICATIVA                                                         _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 _x000D_
     Como um dos princípios e deveres do vereador é reivindicar melhorias na nossa cidade, e ouvindo reclames da população, solicito com urgência a reposição de lâmpadas queimadas. Evidencio que na grande parte as ruas do município estão completamente no escuro causando desconforto e insegurança para as pessoas que trafegam no período noturno. Sendo assim essa vereadora vem pedir encarecidamente que essa propositura seja prontamente atendida._x000D_
    Por se tratar de um pedido da comunidade em geral, peço aos Nobres Vereadores pela aprovação e pronto da Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2994/digitalizar0004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2994/digitalizar0004.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Poder Executivo o imediato cumprimento do piso salarial aos Profissionais de Enfermagem._x000D_
 _x000D_
 _x000D_
    Justifica-se por parte dessa parlamentar, que essa propositura tem por objetivo buscar junto ao Poder Executivo Municipal o cumprimento do novo piso salarial prevista na lei 14.434 que já está em vigor aos Profissionais de Enfermagem.      Ressalto que a fixação do piso salarial nacional para esses profissionais é uma reparo necessário a ser feito.  O texto aprovado no Congresso diz que “Que os enfermeiros contratados pelos setores públicos e privados nas regras do CLT (Consolidação das Leis do Trabalho) devem ganhar aos menos (4.750).Técnicos de enfermagem devem ganhar ao menos 70% do valor definido do piso (3.325)  e auxiliares de enfermagem e parteiras ,50% (2.375).” Em conclusão essa parlamentar solicita e  espera que o Prefeito considere e cumpra a lei que já em vigor._x000D_
    Por sentir pertinente tal indicação, peço o apoio de todos os Vereadores para sua aprovação.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2995/digitalizar0003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2995/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>• • Reiterar a propositura que solicita o rebaixamento da Rede Elétrica na Colônia Ingazeira para a realização do rebaixamento da extensão da rede de energia elétri. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
       Considerando que a solicitação da Indicação n.º 016/2022, não foi respondido, essa parlamentar vem REITERAR esse pedido citado acima.  Em vista disso venho pedir encarecidamente que seja informado que essa nova propositura seja respondida em caráter de urgência. Ressalto ainda que essa rede de energia é importante para qualidade de vida e para segurança e bem -estar dos moradores daquela região.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2996/digitalizar0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2996/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>Como se sabe, uma das funções do Poder Legislativo é a fiscalização da atuação do Poder Executivo e é exatamente no regular exercício do poder de fiscalizar e controle dos atos do Poder Executivo que esta subscritora pretende vir solicitar que se coloque em pratica Lei Municipal nº 1.746/2022 no tocante a “Dispõe sobre a reserva de vaga em contratações de obras e serviços para mulheres vítimas de violência doméstica e familiar no âmbito do município de Porto Murtinhojá sancionada pelo Poder Executivo. Evidencio que essas vagas se faz necessário em instituições da cidade,pois somente dessa maneira essas mulheres “ Só conseguiram sair e dar um basta nessa violência que sofrem diariamente se tiver um meio de sobreviver. Se elas tiverem um emprego para poder dar comida aos filhos e não precisar mais daquele agressor.”_x000D_
 Sendo assim essa vereadora vem pedir encarecidamente que essa lei saia da “gaveta” e que seja colocada no edital de licitações com máxima urgência.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_027.2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_027.2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Limpeza do Canal de Drenagem e Instalação de Tubos, no Km 06.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_028.2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_028.2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Religação do hidrômetro do Campo Sintético de Society.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no07.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no07.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 _x000D_
 •	Solicito a manutenção do prédio onde se encontra o Postinho de Saúde do Bairro Cohab localizado na Av. Laranjeiras.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no08.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no08.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 _x000D_
 •	Solicito a manutenção e cascalhamento na estrada que dá acesso ao Matadouro (Urgência).</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação._x000D_
 _x000D_
 •	Solicito iluminação publica nas ruas: Rua bigua 258, esquina da escola Iza Maria e na Rua João Pessoa, entre Cel Ponce e Dr. Correa.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no10.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no10.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, com cópia a secretária de Obras, Habitação e Serviços, a seguinte solicitação._x000D_
 _x000D_
 •	Solicito instalação de tubos para escoamento pluvial na colônia Bocaiuval na estrada que do acesso à chácara do Maurilio – Km 07.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no11.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no11.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, com cópia ao Sr. Secretário de Cultura e Turismo a seguinte solicitação._x000D_
 _x000D_
 •	Solicito a instalação de banheiros adaptados na festividade em comemoração dos 111 anos do Município (Rodeio Show), mediante leis: Lei Federal nº 13.825 de 13 de Maio de 2019 e Lei Federal 10.098 de 19 de Dezembro de 2000.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_no12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_no12.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito reparo de iluminação pública na Rua Bigua com Rua Kadwel - Cohab</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_no13.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_no13.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito reparo e manutenção de via (tapa buraco) na Rua Francisco de Oliveira – Cohab.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_no14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_no14.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito a construção de uma sala 3x2 metros, na área das antenas para equipamentos da TV digital dos grupos de televisão Bandeirantes e SBT.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no15.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no15.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito limpeza de galhos e entulhos na Rua Baraúna Bairro Florestal Pantanal. _x000D_
 •	Com a seguinte solicitação, também solicito que seja agregado um cronograma para essa coleta de entulhos em nosso município.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no16.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no16.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito a construção de ponte/passarela na Av. Laranjeiras no canal de macrodrenagem que interliga o Bairro Cohab e Bairro Jockey, nas Rua Cel. João Paes de Barros (Rua da delegacia de Polícia Civil).</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no17.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito reparo de iluminação pública na entrada do KM 6</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no18.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no18.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito limpeza, roçada e patrolamento do terreno localizado na Rua Jatoba – Bairro Cohab</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no19.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 _x000D_
 •	Solicito limpeza de entulho na Rua Baraúnas – Bairro Cohab</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_15-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_15-2023.docx</t>
   </si>
   <si>
     <t>•	Solicito cronograma dos dias que passa a coleta para o lixo nos bairro da cidade._x000D_
 •	Solicito caminhão pipa para molhar as ruas da cidade._x000D_
 .</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_029-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_029-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário de Esporte e Lazer. Solicitando os seguintes serviços:_x000D_
 Incentivo de materiais esportivos para a Aldeia Tomázia.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_030-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_030-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretária de Educação. Solicitando os seguintes serviços:_x000D_
 Instalação de bebedouro no Ceinf Rafael Cortada.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3020/digitalizar0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3020/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>•	Solicito com urgência a troca de lâmpadas queimadas do Km 06._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
     _x000D_
         _x000D_
                                                                                 _x000D_
   A solicitação acima descrita se faz necessária com urgência, pois a escassez de iluminação pública naquela localidade está colocando em risco a segurança dos moradores, dificultando a visibilidade e assim facilitando nos furtos. Para minimizar o sentimento de insegurança, que se realize de imediato a troca de lâmpadas do KM 6._x000D_
    Por sentir pertinente tal indicação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretaria de Obras, Habitação e Serviços Públicos e do Poder Executivo.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_009-2023_-_projetos_sociais.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_009-2023_-_projetos_sociais.pdf</t>
   </si>
   <si>
     <t>Que o Projeto do Balé e Projeto Judô, façam mais apresentações, não só em eventos, e sim nas escolas Municipais e Estaduais, despertando e incentivando assim que mais crianças a aderirem ao projeto social, que são belíssimos.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_010-2023_-_manilhas_rua_gel_oliveira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_010-2023_-_manilhas_rua_gel_oliveira.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas manilhas, para o escoamento das águas pluviais, na Rua General de Oliveira, entre as Rua João Paes de Barros e Rua 1 (Um), na entrada do Bairro Dom Pepe. . Tendo o conhecimento de que tal situação já deu origem a um acidente, causando assim prejuízos aos moradores.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_011-2023_-_ivestimento_em_curso_prof._saude.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_011-2023_-_ivestimento_em_curso_prof._saude.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos investimento em Treinamento (curso), para a melhoria do atendimento profissionais da saúde, como por exemplo ACLS Urgências Cardiológicas, ATLS Suporte do Trauma e PALS Suporte Avançado de Vida em Pediatria.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_018-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_018-2023.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Prefeito Municipal , juntamente com a Secretária  Municipal de Saúde, a contratação de Médicos  Pediatras  para atender a demanda em nosso Município, visto que existe inúmeras reclamações de mães e pais sobre a dificuldade de atendimento pediátrico pela rede pública de saúde</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Jary Brum Acosta</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_n0010_-_prefeitura.._sec._obra.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_n0010_-_prefeitura.._sec._obra.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a secretária de Obras, Habitação e Serviços, a seguinte solicitação._x000D_
 _x000D_
 Construção de uma Creche no Munícipio na Rua 15 de Novembro Bairro Vila Celia, para atender crianças de 0 a 3 anos com estrutura adequada conforme normas pré-estabelecidas.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_018-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_018-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal , juntamente com a Secretária  Municipal de Saúde, a contratação de Médicos  Pediatras  para atender a demanda em nosso Município, visto que existe inúmeras reclamações de mães e pais sobre a dificuldade de atendimento pediátrico pela rede pública de saúde.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_n0011_-_prefeitura.._sec._obra.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_n0011_-_prefeitura.._sec._obra.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a secretária de Obras, Habitação e Serviços, a seguinte solicitação._x000D_
 _x000D_
 _x000D_
 Solicito instalação de iluminação publica na Rua 1 no Bairro Residencial Dom Pepe.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_031-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_031-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretária de Educação. Solicitando os seguintes serviços:_x000D_
 Instalação de ventiladores na sala de aula da Aldeia Córrego do Ouro.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3036/scan_20230817133438.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3036/scan_20230817133438.pdf</t>
   </si>
   <si>
     <t>•	Solicito retirada de entulhos no bairro residencial saladeiro na rua Maria Célia Grosso Paladino._x000D_
 •	Solicito que leve a revitalização do centro da cidade (limpezas, tapa buracos) para os bairros da cidade.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Obras e infraestrutura:_x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA ENTRADA DO KM6.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3039/n._029-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3039/n._029-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA A REMOÇÃO DE ATERRO E GALHOS NA RUA BIGUÁ NO BAIRRO JOCKEI CLUB EM FRENTE ÀS RESIDÊNCIAS DO MUNICÍPIO;</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3040/n._030-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3040/n._030-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NAS LÂMPADAS DOS POSTES NA:_x000D_
 •	RUA JATOBÁ NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3041/n._031-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3041/n._031-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DE ILUMINAÇÃO NA:_x000D_
 RUA DR. CORRÊA (PRÓXIMO Á FEIRA MUNICIPAL E O ANTIGO CLUBE CAIÇARAS)</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3042/n._032-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3042/n._032-2023.docx</t>
   </si>
   <si>
     <t>PARA ATENDER AS CRIANÇAS DE ZERO A 18 ANOS. SOLICITA A CONTRATAÇÃO DOS SEGUINTES PROFISSIONAIS:_x000D_
 •	UM GINECOLOGISTA OBESTETRA PARA ATENDER A SAÚDE DA MULHER NO PROJETO BEM NASCER;_x000D_
 •	UM PEDIATRA</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3043/015-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3043/015-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA REPAROS URGENTES E MANUTENÇÃO DO ESGOTO NA RUA BIGUÁ, BAIRRO COHAB COM GRANDES POÇAS DE ÁGUA._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que a Rua Biguá está com poças de água devido à chuva recente, em que pode ocasionar acidentes aos pedestres, ciclistas e motoristas, desta forma, solicito o reparo da rua._x000D_
 Assim como a manutenção do esgoto semiaberto que esta causando desconforto aos moradores pelo mau cheiro no local. _x000D_
 Portanto pedimos que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3044/016-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3044/016-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA ROÇADA NA ORLA DO RIO PARAGUAI E RECOLHIMENTO DE GALHOS NAS CALÇADAS DO CENTRO DA CIDADE E DEMAIS BAIRROS._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que o local se encontra com matos altos e devido a grande quantidade de pessoas que transitam ali, inclusive no final de semana pelas famílias que aproveitam ao ar livre e também aos turistas que pegam os barcos hotéis e fazem a pesca._x000D_
 Também solicitei em plenário o recolhimento de galhos nas calçadas do centro da cidade e demais bairros, pois se encontram com acumulo nos locais acima citados._x000D_
 É necessário que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3045/017-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3045/017-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO TERRENO BALDIO DO BAIRRO VILA CÉLIA._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que o local se encontra com matos altos, acumulo de água e necessita da limpeza urgente, é um pedido dos moradores do bairro.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3046/018-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3046/018-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA O RECOLHIMENTO DE ENTULHOS EM FRENTE ÀS RESIDÊNCIAS._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que é necessária a limpeza dos bairros em nossa cidade, tendo como objetivo a retirada o acumulo de galhos e entulhos._x000D_
 É necessário que esta ação seja realizada o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA BIGUÁ E RUA CÂNDIDO MARIANO._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que é necessário o reparo na Rua Biguá e Rua Cândido Mariano próximo ao Mercado JV, tendo grandes buracos, que dificultam a trafegabilidade dos pedestres, ciclistas e motoristas que por ali transitam._x000D_
 Desejamos que esta ação seja realizada o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3048/020-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3048/020-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DA CEINF LAURA VICUÑA E CEINF RAFAEL CORTADA CODORNIZ._x000D_
 Esta indicação tem como finalidade atender a solicitação das mães que trabalham fora e necessitam de vagas nas creches, haja vista que esta ampliação ou uma nova construção destas instituições irá atender a grande demanda existente._x000D_
 Assim sendo seria viável a construção de uma nova creche em outros bairros do município, ao qual contemplara bairro Nossa Senhora de Caacupê, Dom Pepe, Vila Célia e Nossa Senhora Aparecida._x000D_
 Desejamos que esta ação seja realizada o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3049/021-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3049/021-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA REPAROS DE LÂMPADAS NA RUA MATE LARANJEIRA._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que os reparos na iluminação nesta rua é essencial, pois se encontra escura._x000D_
 Portanto pedimos que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3050/022-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3050/022-2023.docx</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM TERRENO PARA A SEDE PRÓPRIA DA ASSOCIAÇÃO COMERCIAL – ACIPON._x000D_
 Esta indicação tem como finalidade atender a solicitação da ACIPON – Associação Comercial de Porto Murtinho, haja vista que é necessária a construção de uma sede própria, assim sendo, solicitamos a doação de um terreno para esta finalidade.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3051/023-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3051/023-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DE ILUMINAÇÃO NA:_x000D_
 RUA DR. COSTA MARQUES (ENTRE AS RUAS GENERAL DE OLIVEIRA E RUA JOSÉ BONIFÁCIO) _x000D_
 RUA QUATORZE DE JULHO. ( ENTRE AS RUAS CORUMBÁ E CÂNDIDO MARIANO) _x000D_
 RUA QUATORZE DE JULHO, PERTO DA LOJA OBRA MAIS ( ENTRE A AVENIDA LARANJEIRA E RUA FRANCISCO DE OLIVEIRA)_x000D_
 Esta indicação tem como finalidade atender a solicitação da dos moradores destas ruas, haja vista que estas se encontram escuras. _x000D_
 Tendo como objetivo a manutenção da iluminação e o melhor para a nossa população, aguardamos o pronto atendimento da proposição.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3052/024-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3052/024-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA O RECOLHIMENTO DE GALHOS NO BAIRRO VILA CÉLIA. _x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que o local se encontra com galhos nas calçadas das casas, pois se encontram com acumulo no local acima citado._x000D_
 É necessário que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3053/025-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3053/025-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NAS LÂMPADAS DOS POSTES NA:_x000D_
 RUA JOÃO PESSOA EM FRENTE AO LAVA JATO;_x000D_
 RUA PEDRO CELESTINO ATRÁS DA EMPRESA SANESUL._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que se encontram sem iluminação nos postes e é necessário estes reparos, assim sendo são locais de muita trafegabilidade da nossa população._x000D_
 É necessário que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3054/026-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3054/026-2023.docx</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3055/027-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3055/027-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA UM MUTIRÃO DE RECOLHIMENTO DE GALHOS NOS BAIRROS EM FRENTE ÀS RESIDÊNCIAS DO MUNICIPIO;_x000D_
 SOLICITA REPAROS NA RUA FRANCISCO DE OLIVEIRA, BAIRRO COHAB._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que é necessária a ação de recolhimento de galhos em frente às residências nos bairros da cidade._x000D_
 Assim como a manutenção e reparos na Rua Francisco de Oliveira no Bairro Cohab, pois se encontra com crateras que dificultam a trafegabilidade de todos._x000D_
 Desta forma é necessário que estes problemas sejam sanados o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3056/028-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3056/028-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DA FEIRA MUNICIPAL._x000D_
 Esta indicação tem como finalidade atender a solicitação dos moradores, haja vista que a Feira Municipal é um local de encontro da nossa população, onde há comércio, diversão, eventos e musicas que unem a todos e é essencial para o desenvolvimento da economia local._x000D_
 Desta forma solicitamos a reabertura o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_012-2023_-_cronograma_caminhao_pipa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_012-2023_-_cronograma_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com texto regimental, solicita a Mesa Diretora para depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Habitação, e ao Executivo Municipal, solicitando que seja tomada a seguinte providência:_x000D_
 Que seja feito um cronograma dos caminhões pipas, que estão molhando as ruas do Município, com dias e horários para a melhor informação da população.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_013-2023_-_tapa_buraco_rua_mate_laranjeira_-_molhar_rua_alfredo_pinto.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_013-2023_-_tapa_buraco_rua_mate_laranjeira_-_molhar_rua_alfredo_pinto.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com texto regimental, solicita a Mesa Diretora para depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras e Habitação, e ao Executivo Municipal, solicitando que sejam tomadas as seguintes providências:_x000D_
 •	Manutenção e o tapa buraco da Rua Mate Laranjeira, a partir da BR 267, com o prolongamento da Rua Francisco de Oliveira, e toda sua extensão. _x000D_
 •	Que sejam molhadas as Rua Camalote e Rua Alfredo Pinto.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_033.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_033.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Troca de postes de Iluminação da Escola da Colônia Cachoeira.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_034.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_034.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Reforma da Escola da Colônia Cachoeira.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3062/indicacao_035.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3062/indicacao_035.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Reativação do campinho da Escola Municipal da Colônia Ingazeira.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_036.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_036.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Implantação de tubos de drenagem no Km 06.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_037.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_037.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretaria Municipal de Governo. Solicitando os seguintes serviços:_x000D_
 Solicita acesso para passagem ao Paraguai, na região da Colônia Ingazeira.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao__019-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao__019-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Cascalhamento na Rua Pau Brasil do Bairro Jockei Clube.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3069/indiacao-012-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3069/indiacao-012-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que  presente subscreve, em conformidade com o texto regimental, indica ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, as 11 indicações lidas e aprovadas em Plenário.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_020-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_020-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de reacapeamento na pavimentação asfáltica da Rua Margarida, Bairro Salim Cafure e na Rua 13 de Maio, sendo ponto de Referência   o trecho após da Escola Estadual José Bonifácio até a rua 15 de Novembro.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_021-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Instalação das devidas sinalizações indicativas na rotatória da Rua Dr. Corrêa próxima a praça de eventos e na rotatória da Rua Joaquim Murtinho próximo ao Hospital Oscar Ramires, visando melhorar o fluxo de veículos.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_022-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_022-2023.pdf</t>
   </si>
   <si>
     <t>Reiterar a Indicação 009/2023 de minha autoria que dispõe sobre a solicitação de fazer a instalação de um redutor de velocidade na Rua 15 de Novembro, visto que existe um fluxo de pedestres,inclusives alunos que saem da Escola Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3078/brn30055cb0a9c3_054936.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3078/brn30055cb0a9c3_054936.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 O porquê de o transporte escolar não estar chegando em algumas fazendas da Colônia Cachoeira.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_014-2023_-_lanche_para_as_criancas_dos_projetos_do_cma.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_014-2023_-_lanche_para_as_criancas_dos_projetos_do_cma.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado lanche, para as crianças do Projeto Karatê, Futsal e Natação, no Centro de Múltiplas Atividades.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_015-2023_-_troca_poste_rua_kdwel_com_rua_francisco_oliveira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_015-2023_-_troca_poste_rua_kdwel_com_rua_francisco_oliveira.pdf</t>
   </si>
   <si>
     <t>Que solicite a Energisa do Município a troca do poste na Rua Kadwel, esquina com a Rua Francisco de Oliveira, visto que o poste está danificado e corre o risco de cair a qualquer momento.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço na avenida Laranjeira esquina com a rua 14 de Julho para melhoria no escoamento de  água nos dias de chuva.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3085/iindicacao_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3085/iindicacao_024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Serviço de Iluminação Pública na rua 13 de Junho, próximo a casa de nº828 do bairro  Salim Cafurê, visto que a falta de  iluminação na rua pode vir  a ocasionar acidentes de ciclistas e pedestre.  Levando em consideração a segurança que a iluminação trás a população, evitando possíveis furtos.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_017_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_017_jayme.pdf</t>
   </si>
   <si>
     <t>•	Reposição das lâmpadas da rua Capitão Cantalice entre avenida Laranjeiras e Coronel Alfredo Pinto.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_039-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_039-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Qual o motivo de terem encerrado o EJA e nível médio na Aldeia Córrego do Ouro.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_040-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_040-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Limpeza e Manutenção do micro canal de Drenagem do Km 06.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_041-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_041-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Manutenção da estrada que dá acesso a Aldeia Córrego do Outro.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_042-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_042-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reforma da Capela do Km 09.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_043-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_043-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Aplicação de massa asfáltica na cabeceira da ponte que dá acesso ao Dom Pepe.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_044-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_044-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro. Solicitando os seguintes serviços:_x000D_
 Que seja expedido um Ofício do Poder Executivo para a Sanesul, solicitando expansão de rede.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3119/brn30055cb0a9c3_055074.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3119/brn30055cb0a9c3_055074.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Obras e infraestrutura:_x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA AROMITA, ENTRE AS RUAS CARANDÁ E JATOBÁ.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3120/brn30055cb0a9c3_055075.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3120/brn30055cb0a9c3_055075.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Saúde_x000D_
 SOLICITA CONTRATAÇÃO DE NEUROPEDIATRA_x000D_
 PARA ATENDER AS DEMANDAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3121/brn30055cb0a9c3_055076.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3121/brn30055cb0a9c3_055076.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Saúde_x000D_
 _x000D_
 SOLICITA OFERTA DE CAPACITAÇÃO MULTIPROFISSIONAL EM ANÁLISE DO COMPORTAMENTO APLICADA (ABA) VOLTADA AO TRANSTORNO DO ESPECTRO AUTISTA (TEA), PARA PROFISSIONAIS DE PSICOLOGIA.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_012.pdf</t>
   </si>
   <si>
     <t>•	Iluminação pública nos postes que compreende a rua Joaquim Murtinho, nas proximidades do aeroporto.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_045-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_045-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Manutenção das pontes localizadas entre a Estrada do Bocaiuval até MS 382, Estadual.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3136/indicacao_016-2023_-_mesa_cemiterio_da_colonia_ingazeira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3136/indicacao_016-2023_-_mesa_cemiterio_da_colonia_ingazeira.pdf</t>
   </si>
   <si>
     <t>Que faça a construção de uma mesa no Cemitério da Colônia Ingazeira para colocar o caixão, para as últimas homenagens de adeus do ente querido.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3137/brn30055cb0a9c3_055142.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3137/brn30055cb0a9c3_055142.pdf</t>
   </si>
   <si>
     <t>Essa propositura tem como objetivo buscar junto ao Poder Executivo que seja providenciada instalação de rampas para pessoas portadoras de deficiências ou mobilidade reduzida nos locais público e privado no município de Porto Murtinho.    Considerando que acessibilidade é um tema de grande relevância para vida social, pertinente Administração Pública em caráter indispensável, como medida de inclusão social, levando em conta as barreiras de diversas ordens.  Permitir que as pessoas com deficiência possam se locomover sem barreiras é uma forma de garantir à cidadania e a inclusão dessas pessoas no meio social. Garantindo assim, a liberdade de locomoção, um direito básico que é garantido no Art. 5º, inciso XV, da Constituição Brasileira. _x000D_
   Outrossim essa parlamentar que subscreve estará enviando uma cópia do Projeto de Lei nº .003, de 04 de Maio de 2021 de minha autoria que está em andamento nessa Casa Legislativa. Diante disso peço apoio aos Nobres Vereadores para esse pertinente</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3139/indicacao_017-2023_-_molhe_a_rua_cap._cantalice_-_nicanora.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3139/indicacao_017-2023_-_molhe_a_rua_cap._cantalice_-_nicanora.pdf</t>
   </si>
   <si>
     <t>Que seja molhada as ruas de nossa cidade, e a pedido da Sra. Nicanora, a Rua Capitão Cantalice, para amenizar e diminuir a poeira.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_013.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE LEI QUE MODIFIQUE A TRANSFERÊNCIA DA COBRANÇA DAS TAXAS, QUE HOJE É COBRADO PELA UFERMS, DA PATRULHA MECANIZADA DOS PEQUENOS PRODUTORES RURAIS DA PARA UFIM.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3144/indicacao_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3144/indicacao_018.pdf</t>
   </si>
   <si>
     <t>•	Reposição das lâmpadas da rua 13 de Maio (em frente a escola José Bonifácio);_x000D_
 •	Colocação de placa de sinalização na Avenida Laranjeira (ao lado da Loja Mil Coisas</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_046-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_046-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretaria Municipal de Educação. Solicitando os seguintes serviços:_x000D_
 Envio de materiais e equipamento, para que seja feita a manutenção da Escola da Aldeia Córrego do Ouro.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3148/scan_20230921143315.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3148/scan_20230921143315.pdf</t>
   </si>
   <si>
     <t>O Vereador que  presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte solicitação e reposição e reparo de 1 (uma) lâmpada na rua Dr Corrêa com Av Larangeira sentido Escola Civico Militar.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3149/n._033-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3149/n._033-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA  FRANCISCO DE OLIVEIRA NO BAIRRO COHAB, PRÓXIMO A CONVENIÊNCIA._x000D_
 Esta indicação tem como finalidade atender à solicitação dos moradores, haja vista que os reparos são necessários, pois se encontra com buracos enormes tendo probabilidade de ocasionar acidentes e maior impacto em carros, motos e bicicletas que trafegam neste local._x000D_
 Portanto pedimos que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3152/brn30055cb0a9c3_055461.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3152/brn30055cb0a9c3_055461.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Obras e infraestrutura:_x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA ENTRADA DO BOCAIUVAL.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3153/brn30055cb0a9c3_055462.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3153/brn30055cb0a9c3_055462.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Obras e infraestrutura:_x000D_
 _x000D_
 SOLICITA REPAROS NA RUA 13 DE MAIO, EM FRENTE A ESCOLA ESTADUAL JOSÉ BONIFÁCIO, E TAMBÉM ESQUINA COM A RUA CANDIDO MARIANO.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_047-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_047-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reativação do chafariz, do “Chuveirão da Orla”, e monumentos do “Tuiuiú” e Praça do Peixe.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_018-2023_-_redutor_de_velocidade_em_frente_a_alfa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_018-2023_-_redutor_de_velocidade_em_frente_a_alfa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Gerência de Engenharia e Tráfego e Sistema Viário, a instalação de redutores de velocidade e placas de sinalização, em frente à escola Alfa, na Rua Dr. Costa Marquês.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>O Vereador que  presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, as seguintes solicitação.Solicito a reposição e reparo de 1 (uma)  lâmpada na Rua Amadeu Santos e Silva esquina com a Rua Cel Ponce e 1 (uma)  lâmpada na Rua 15 de Novembro no Bairro Residencial Dom Pepe.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3161/brn30055cb0a9c3_055475.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3161/brn30055cb0a9c3_055475.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA_x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 _x000D_
 _x000D_
 Como um dos princípios e deveres do vereador reivindicar melhorias para o Município, diante disso, venho solicitar a limpeza e desobstrução do canal macrodrenagem, visto que, o canal está novamente tomado por matos e lixos. Ressalto ainda que está se aproximando o período de chuvas, a limpeza do local visa melhorar significativamente a eficiência no sistema de drenagem, impedindo inundações e a proliferação de bichos peçonhentos._x000D_
 Por sentir pertinente tal indicação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte do secretário de Obras, Habitação e Serviços públicos.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3162/brn30055cb0a9c3_055477.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3162/brn30055cb0a9c3_055477.pdf</t>
   </si>
   <si>
     <t>Como um dos princípios e deveres do vereador reivindicar melhorias para município. Sendo assim, venho solicitar que a secretaria de saúde implante um sistema para controle e dar baixa na medicação e automaticamente repondo esse medicamento já utilizado.  Destaco ainda que o bom gerenciamento de medicamentos é muito importante para garantir que sejam utilizados de forma adequada, com seriedade e segurança. Além disso, esse sistema vai evitar o desperdício de medicação e prevenir que não faltem remédios para os pacientes. _x000D_
 Outrossim, é fundamental que se contrate uma pessoa no sentido de operar esse sistema e para mapear todo estoque de medicamentos que a instituição recebe._x000D_
 Por sentir pertinente tal indicação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da secretaria de saúde e do Poder Executivo</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3164/brn30055cb0a9c3_055661.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3164/brn30055cb0a9c3_055661.pdf</t>
   </si>
   <si>
     <t>Essa parlamentar que subscreve, vem solicitar a empresa Energisa atenção aos frequentes reclames da população de Porto Murtinho no que se refere a redução de tarifa nos meses pontuais. Considerando que as altas temperaturas que assola o nosso pais essa redução vai beneficiar principalmente as famílias mais pobres, somos sabedores que energia elétrica é importante para qualidade de vida das pessoas e “ninguém usa por luxo”.  _x000D_
 Outrossim, peço que providencie a troca dos postes da rua Camalote esquina com a Francisco Oliveira (próximo à Escola Cívico Militar Claudio de Oliveira) e a Avenida Rio Branco esquina com a Treze de Maio, pois, os postes estão com a estrutura abalada e arriscando cair, sendo capaz de causar prejuízos materiais sobretudo físicos aos moradores e todas as pessoas que trafegam por ali. _x000D_
 Em conclusão, essa vereadora pede encarecidamente que essa propositura seja atendida._x000D_
  Peço apoio aos Nobres Vereadores dessa Casa Legislativa para encaminhamento dessa necessária soli</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3165/n._034-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3165/n._034-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NAS LÂMPADAS DOS POSTES NA RUA CORONEL PONCE, ATRÁS DA ESCOLA ESTADUAL JOSÉ BONIFÁCIO. _x000D_
 Esta indicação tem como finalidade atender à solicitação dos moradores, haja vista que se encontram sem iluminação nos postes e é necessários estes reparos, assim sendo são locais de muita trafegabilidade da nossa população._x000D_
 É necessário que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_n._035.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_n._035.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CAMINHÃO PIPA MOLHE O BAIRRO JOCKEY CLUB, PRINCIPALMNTE EM FRENTE AOS COMÉRCIOS._x000D_
 Esta indicação tem como finalidade atender à solicitação dos moradores, haja vista que se encontram prejudicados por conta da poeira, sendo que são locais de muita trafegabilidade da nossa população._x000D_
 É necessário que este problema seja sanado o mais urgentemente possível.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3169/brn30055cb0a9c3_055576.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3169/brn30055cb0a9c3_055576.pdf</t>
   </si>
   <si>
     <t>Essa parlamentar que subscreve, vem solicitar a empresa Energisa atenção aos frequentes reclames da população de Porto Murtinho no que se refere a redução de tarifa nos meses pontuais. Considerando que as altas temperaturas que assola o nosso pais essa redução vai beneficiar principalmente as famílias mais pobres, somos sabedores que energia elétrica é importante para qualidade de vida das pessoas e “ninguém usa por luxo”.  _x000D_
 Outrossim, peço que providencie a troca dos postes da rua Camalote esquina com a Francisco Oliveira (próximo à Escola Cívico Militar Claudio de Oliveira) e a Avenida Rio Branco esquina com a Treze de Maio, pois, os postes estão com a estrutura abalada e arriscando cair, sendo capaz de causar prejuízos materiais sobretudo físicos aos moradores e todas as pessoas que trafegam por ali. _x000D_
 Em conclusão, essa vereadora pede encarecidamente que essa propositura seja atendida.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_19_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_19_jayme.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÃO SOBRE AS CALÇADAS QUE FORAM QUEBRADAS PARA REALIZAR OBRAS DE ASFALTO  SE TEM PRAZO PARA FAZER AS CALÇADAS NO BAIRRO RESIDENCIAL SALADEIRO</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_025-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_025-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal de Educação a  compra de novos ônibus escolares, equipados com ares condicionados, assim garantindo qualidade no transporte diário  dos estudantes.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_026-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_026-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal , juntamente com o Secretário de Obras e Habitação, que seja adicionada na rota do caminhão pipa a rua Aderbal de Carvalho no Bairro  Florestal, visando amenizar o excesso de poeira.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_027-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_027-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, juntamente com o Secretário de Administração, a regulamentação  do horário de expediente dos funcionários públicos administrativos, sugerindo que seja implantado de 6  (seis) horas corridas, sem prejuízo da remuneração.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_028-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_028-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o Serviço de Iluminação Pública nas ruas próximas a Escola Iza Maria Gaúna, visto que a falta deiluminação na rua pode vir  a ocasionar acidentes de ciclistas e pedestre.  Levando em consideração a segurança que a iluminação trás a população, evitando possíveis furtos.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_029-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_029-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal de Educação a  instalação do Cortinas ou Insulfilmes nas janelas dos  ônibus escolares, para evitar a passagem direta da luz solar e assim garantir qualidade e conforto aos alunos.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no21.pdf</t>
   </si>
   <si>
     <t>Solicitação mediante a pedido de moradores do local, segundo relatos, o caminhão de lixo não está passando no local, ocasionando um acumulo de lixo._x000D_
 Sabendo que a coleta é uma das atividades com relevância, a população agradece o pronto atendimento.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no22.pdf</t>
   </si>
   <si>
     <t>Os principais fatores de risco para coqueluche têm relação direta com a falta de vacinação. Nas crianças a imunidade à doença é adquirida quando elas tomam as três doses da vacina, sendo necessária a realização dos reforços aos 15 meses e aos 04 anos de idade._x000D_
 Para ter um controle da doença em nosso município, a população agradece o pronto atendimento.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no24.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação. • Solicito material tecnológico para atender os alunos e professores do Polo Acadêmico.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no25.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no25.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação. • Solicito reparo e manutenção de via (tapa buraco) na Rua Francisco de Oliveira - Cohab. Manutenção de operação tapa buraco na Rua Cap. Cantalice, entre as Ruas Cel. Alfredo Pinto e Rua João Pessoa. Juntamente solicito a manutenção da Av. Laranjeiras, esquina com Cel. João Paes de Barros.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3197/brn30055cb0a9c3_055845.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3197/brn30055cb0a9c3_055845.pdf</t>
   </si>
   <si>
     <t>Como um dos princípios e deveres do vereador reivindicar melhorias para o município e atender os reclames da população, diante disso, venho solicitar a fiscalização de descarte de lixos irregular no lugar denominado “LIXÃO” e na redondeza do mesmo, localizado na Colônia Bocaiuval. Ressalto ainda que pela Lei ambiental diz que o descarte inadequado de lixo é proibido no Brasil desde 1954, pela Lei 2.312 de 3 de setembro, pelo Código Nacional da Saúde. Essa proibição foi reforçada em 1981 pela Política Nacional de Meio Ambiente, e recentemente, 2010, pela Política Nacional dos Resíduos Sólidos. Os moradores daquela região vem sofrendo com a queima e descarte de resíduos despejados de forma inadequada que tem como exemplo o lixo hospitalar. Além de danos à saúde, ao meio ambiente, essa situação causa mau cheiro e acúmulo de ratos e bichos peçonhentos que transmitem doenças._x000D_
    Diante desse relato, solicito com urgência a instalação de placas no local mencionado acima para conscientizar a</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_048-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_048-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Patrolamento da Estrada Municipal do Bocaiuval.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Depositar nas ruas Carandá e Jatobá, o material que está sendo retirado da Obra da entrada da cidade.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_050-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_050-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
   Solicito o cronograma e o envio de uma escavadeira-hidráulica para a limpeza dos açudes da Colônia Ingazeira.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_051-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_051-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Reativação das torneiras implantadas no Cemitério local.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Limpeza com urgência dos bueiros da Rua 7 de Setembro (próxima aos bombeiros).</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_15.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Recapeamento do asfalto da rua 13 de Maio (frente à residência do senhor Adilson Gomes Netto até à escola José Bonifácio).</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_031-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_031-2023.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Secretário Municipal de Obras e Habitação que seja realizado o serviço de Patrolamento e Tapa Buraco na Rua 13 de Maio esquina com a Rua Porto Carreiro que está intransitável, com muitos buracos e poças d´águas._x000D_
 •	Que seja realizado o serviço de Patrolamento e Tapa Buraco na Rua Capitão Cantalice esquina com a 2ª Cia Fron e na  Esquina com  a Rua Cel Alfredo Pinto.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_no026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_no026.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 •Solicito Manutenção e Limpeza do canal de Macrodrenagem, devido às previsões de chuvas em nosso município._x000D_
 •Solicito Troca de lâmpada na Rua Luiz de Albuquerque, nº 345, Florestal.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_no027.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_no027.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro a seguinte solicitação._x000D_
 •Solicito Aquisição de um bebedouro de água tamanho grande para atender a demanda da praça de eventos.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_052-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_052-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário esta indicação, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicitando os seguintes serviços:_x000D_
 Patrolamento da Estrada Municipal que dá acesso à várias Fazendas da região .</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3214/brn30055cb0a9c3_056046.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3214/brn30055cb0a9c3_056046.pdf</t>
   </si>
   <si>
     <t>Essa parlamentar que subscreve, vem solicitar os reparos das lâmpadas em alguns pontos da cidade. Considerando que a população tem reclamado muito sobre a falta de iluminação, pois, causa insegurança e desconforto para os habitantes que necessitam trafegar por esses locais, principalmente no período noturno. _x000D_
 Peço encarecidamente apoio aos Nobres Vereadores dessa Casa Legislativa para encaminhamento dessa necessária solicitação e pronto atendimento do Poder Executivo</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3318/n._036-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3318/n._036-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LÂMPADAS DOS POSTES NA:_x000D_
 •	RUA TREZE DE JUNHO – SENTIDO BOCAIUVAL E MATADOURO.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3319/n._037-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3319/n._037-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DO CHAFARIZ DO CENTRO:_x000D_
 •	CHAFARIZ QUE FICA LOCALIZADO PRÓXIMO A PRAÇA THOMAZ LANRANJEIRA E PRAÇA DE EVENTOS.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3321/n._039-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3321/n._039-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA REFORMA NO CCI:_x000D_
 •	REFORMA E AQUISIÇÃO DE MELHORIAS COMO INSTALAÇÃO DE AR CONDICIONADO, NO CENTRO DE CONVIVÊNCIA DOS IDOSOS.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3320/n._038-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3320/n._038-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA RESTAURAÇÃO DA PRAÇA DO TUIUIÚS:_x000D_
 •	PRAÇA DO TUIUIÚS QUE FICA LOCALIZADA NO CENTRO DA CIDADE, PRÓXIMO A ORLA DO RIO PARAGUAI, NECESSITA DE REPAROS E MANUTENÇÃO DE LIMPEZA.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3322/n._040-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3322/n._040-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DO QUIOSQUE PARA OS CHALANEIROS:_x000D_
 •	Instalação do quiosque na orla do Rio Paraguai.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3323/n._041-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3323/n._041-2023.docx</t>
   </si>
   <si>
     <t>SOLICITA UM MULTIRÃO DE LIMPEZA COM REMOÇÃO DE ATERROS E GALHOS EM FRENTE ÀS RESIDÊNCIAS DO MUNICÍPIO;</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3324/n._042-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3324/n._042-2023.docx</t>
   </si>
   <si>
     <t>• SOLICITA REPARO NA RUA 13 DE MAIO, PRÓXIMO A ESCOLA ESTADUAL JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>MSV</t>
   </si>
   <si>
     <t>Mensagem de Veto.</t>
   </si>
   <si>
     <t>Nelson Cintra</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3145/veto_de_projeto_de_lei_001-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3145/veto_de_projeto_de_lei_001-2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº.  001-2023 DE AUTORIA DO EXECUTIVO MUNICIPAL AO PROJETO DE LEI Nº. 010-2023, DE AUTORIA DO VEREADOR HELTON BENITEZ.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO EM RECONHECIMENTO AOS RELEVANTES E FUNDAMENTAIS SERVIÇOS PÚBLICOS PRESTADOS À CASA DE BOMBAS, EM PROL À POPULAÇÃO, DESEMPENHADO PELO SERVIDOR PÚBLICO DO PROVIMENTO EFETIVO, SR. REINALDO MORINIGO, ENALTECENDO SUA DEDICAÇÃO E COMPETÊNCIA.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO EM RECONHECIMENTO AOS RELEVANTES E FUNDAMENTAIS SERVIÇOS PÚBLICOS PRESTADOS À CASA DE BOMBAS, EM PROL À POPULAÇÃO, DESEMPENHADO PELO SERVIDOR PÚBLICO DO PROVIMENTO EM COMISSÃO, SR. LEONARDO MORINIGO, ENALTECENDO SUA DEDICAÇÃO E COMPETÊNCIA.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2928/joao_dias.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2928/joao_dias.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Jão Dias, pela sua aposentadoria e seus relevantes serviços prestados como servidor público, pela prefeitura municipal de Porto Murtinho.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO A:_x000D_
               Lucélia Benites Sanabria_x000D_
 _x000D_
 A Vereadora que apresente e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO a professora LUCÉLIA BENITES SANABRIA._x000D_
 _x000D_
 JUSTIFICATIVA  _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Senhores Vereadores._x000D_
 _x000D_
 	A Câmara Municipal de Porto Murtinho, representando todo o povo Murtinhense, expede esta moção de aplauso a professora LUCÉLIA BENITES SANABRIA, pelo projeto Livro de Pano com o poema: “AS BORBOLETAS” de Vinicius de Moares ilustrado com as digitais dos alunos. Cada aluno recebeu seu livro no encerramento das aulas do ano de 2022. _x000D_
 A Professora Lucélia Benites Sanabria é graduada em Pedagogia, e Pós graduada em Gestão Escolar, e Atendimento Educacional Especializado e Educação Inclusiva e também em Gestão Pública e Sociedade._x000D_
 Trabalha com educação infantil há 10 anos é apaixonada pela profissão._x000D_
 Foi diretora de 2017 a 2020 na CEINF Rafael Cortada Codorniz</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO A:_x000D_
               EUGENIO CANTERO_x000D_
 _x000D_
 A Vereadora que apresente e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO ao motorista da Secretaria Municipal de Saúde Eugenio Cantero</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2931/roberto_mendes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2931/roberto_mendes.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Roberto Mendes, pelo serviços voluntários prestados como guarda municipal.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/admir_ortega.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/admir_ortega.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Admir Ortega, pelo serviços voluntários prestados como guarda municipal.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/nilcimar_vicari.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/nilcimar_vicari.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Nilcimar Vacari, pelo serviços voluntários prestados como guarda municipal.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Daniel de Souza, pelo serviços voluntários prestados como guarda municipal.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2935/leandro_farias.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2935/leandro_farias.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Leandro Farias, pelo serviços voluntários prestados como guarda municipal.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Saturnino Dulmonte, pelo serviços voluntários prestados como guarda municipal.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/celso_martines.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/celso_martines.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Celso Martines, pela sua aposentadoria e relevantes serviços prestados ao município de Porto Murtinho.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2938/zeferino_franco.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2938/zeferino_franco.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Zeferino Franco, pela sua aposentadoria e relevantes serviços prestados ao município de Porto Murtinho.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2939/luiz_martines.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2939/luiz_martines.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao servidor público municipal Luiz Martines, pela sua aposentadoria e relevantes serviços prestados ao município de Porto Murtinho.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2959/brn30055cb0a9c3_054534.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2959/brn30055cb0a9c3_054534.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO AO SENHOR SERGIO BACHA , PELO PROGRAMA DE INTERNET MÓVEL WI-FI-PRAÇAS CONECTADAS DE AUTORIA QUANDO FOI VEREADOR._x000D_
 A Vereadora que apresenta e subscreve, em conformidade com texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO AO SENHOR SERGIO BACHA, PELO PROGRAMA DE INTERNET MÓVEL WI-FI-PRAÇAS CONECTADAS DE SUA AUTORIA QUANDO FOI VEREADOR._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Senhores Vereadores._x000D_
        A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO ao Senhor Sergio Bacha pelo excelente projeto de internet móvel de gratuita nas praças do município de sua autoria apresentado quando ocupava uma cadeira nessa Casa de Lei._x000D_
     Na qualidade de representante do povo murtinhense, venho prestar esta honrosa homenagem, que se ORGULHA  e RECONHECE o projeto do senhor  Sergio Bacha é de suma importância para que a população do nosso município  e a internet gratuita vai a</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3065/mocao_de_aplauso_003-2023-_campos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3065/mocao_de_aplauso_003-2023-_campos.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO EM RECONHECIMENTO AOS RELEVANTES E FUNDAMENTAIS SERVIÇOS PRESTADOS COMO BOMBEIRO, EM PROL À POPULAÇÃO, DESEMPENHADO PELO MILITAR DO CORPO DE BOMBEIROS, SR. DOUGLAS CAMPOS, “CABO CAMPOS”, ENALTECENDO SUA DEDICAÇÃO E COMPETÊNCIA.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3185/brn30055cb0a9c3_055784.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3185/brn30055cb0a9c3_055784.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO pelo excelente desempenho do Professor e dos integrantes pela apresentação no concurso de fanfarras no município. Aos integrantes cria um conceito único de responsabilidade e amor pela música. Ao Danrley, figura central e obrigatória, vem se destacando com regente colocando além do seu talento natural, uma dose especial de amor e otimismo, confirmado na brilhante apresentação. Está homenagem é fruto desta Casa de Legislativa, no sentido de valorizar o empenho e a dedicação do todos os integrantes da Fanfarra da Escola José Bonifácio e da Fanfarra da Escola Cívico Militar Claudio de Oliveira._x000D_
  “RESPONSABILIDADE SOCIAL É O QUE SE ESPERA DE TODOS, PARA QUE EFETIVAMENTE SE TENHA UM FUTURO MELHOR.”</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3186/brn30055cb0a9c3_055786.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3186/brn30055cb0a9c3_055786.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO pelo excelente desempenho na condução do corpo coreográfico da Banda Municipal. O projeto tem sido movido pelo amor de pessoas que acreditam que a música e a dança tem poder de transformação na vida das crianças e adolescentes e, com muita garra, essa grande família busca chegar cada vez mais longe. Liamara você merece nosso reconhecimento e agradecimento pela dedicação que tem por essa crianças e adolescentes, ensinando o amor pela dança._x000D_
  Na qualidade de representante do povo murtinhense, venho prestar esta honrosa homenagem, que se ORGULHA e RECONHECE O BRILHANTE TRABALHO desenvolvido, e coloca-se sempre à disposição para somar em prol ao ensino do município.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3187/brn30055cb0a9c3_055788.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3187/brn30055cb0a9c3_055788.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO A CRECHE LAURA VICUÑA pela nobre homenagem aos vereadores no desfile do aniversário da cidade, e gostaríamos de agradecer pelo carinho recebido e é muito gratificante receber esse reconhecimento após dedicar amor e trabalho ao nosso município._x000D_
    Na qualidade de representante do povo murtinhense, venho prestar esta honrosa que se ORGULHA e ACREDITA no excelente trabalho desenvolvido e coloca-se sempre para somar a favor do nosso município.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3188/brn30055cb0a9c3_055790.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3188/brn30055cb0a9c3_055790.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO pelo excelente desempenho na apresentação no concurso de fanfarras no município, e dizer aos integrantes que vocês estão criando um conceito único de responsabilidade e amor pela música. E é com grande satisfação e o orgulho que faço essa honrosa homenagem aos integrantes da fanfarra da Escola Cívico Militar Claudio de Oliveira, pela dedicação e profissionalismo por representar nosso município com uma brilhante apresentação no concurso.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3189/brn30055cb0a9c3_055792.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3189/brn30055cb0a9c3_055792.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO pela excelente apresentação da Escola Cívico Militar Claudio de Oliveira sobre os riscos do bullying na escola e em casa. A prática do Bullying – atos continuados de violência física ou psicológica praticados com o intuito de demonstrar dominação sobre a vítima e humilhá-la – é antiga, mas permanece pouco compreendida e debatida, seja por tabu, desconhecimento ou receio. É muito importante que o Projeto Cidadão faça essa conscientização._x000D_
 Na qualidade de representante do povo murtinhense, venho prestar esta honrosa homenagem, que se ORGULHA e RECONHECE O BRILHANTE TRABALHO desenvolvido, e coloca-se sempre à disposição para somar em prol ao ensino do município.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3190/brn30055cb0a9c3_055794.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3190/brn30055cb0a9c3_055794.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO pelo excelente desempenho na apresentação no concurso de fanfarras no município, e dizer aos integrantes que vocês estão criando um conceito único de responsabilidade e amor pela música. E é com grande satisfação e o orgulho que faço essa honrosa homenagem aos integrantes da fanfarra da Escola Estadual José Bonifácio, pela dedicação e profissionalismo por representar nosso município com uma brilhante apresentação no concurso.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3191/brn30055cb0a9c3_055796.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3191/brn30055cb0a9c3_055796.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO pelo excelente desempenho da senhora Carmen Leon à frente do 1º Tabelionato de notas e registros de imóveis. Carmen prestou seus relevantes serviços a fim de contribuir com o desenvolvimento do município de Porto Murtinho. Sua experiência ajuda nos ensinamentos a todos que participaram de sua carreira. _x000D_
 Por todo seu trajeto ao serviço público, e por todo nosso respeito, essa Casa de Leis, através dessa vereadora, reconhece e se orgulha dessa honrosa homenagem.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3192/brn30055cb0a9c3_055798.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3192/brn30055cb0a9c3_055798.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO a senhora Myrian Silvestre dos Santos pelo excelente trabalho à frente do Restaurante Tembi 'u’ he e Pousada Fecho dos Morros. Empreender está relacionada a supera desafios, aprender coisas novas, ter e colocar novas ideias. Força de vontade é fundamental, mas saber fazer também é. Mais do que isso, é possível definir Empreendedor, como aquela figura que tem visão de negócio e que não mede esforços para fazer sua empresa dar certo._x000D_
   Na qualidade de representante do povo murtinhense, venho prestar esta honrosa homenagem, que se ORGULHA e RECONHECE O BRILHANTE TRABALHO desenvolvido, e coloca-se sempre à disposição para somar em prol desenvolvimento do município.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3193/brn30055cb0a9c3_055808.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3193/brn30055cb0a9c3_055808.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO AOS PROFISSIONAIS DO CREAS pelos serviços prestados ao município. A abnegação pelo trabalho que desempenham no CREAS , representada pela senhora Camila Capriata Vargas, conduzem com competência e transparência os trabalhos, juntado ao alto senso de responsabilidade,  sem quaisquer sombra de dúvidas, merecedores dos nossos sinceros aplausos, profunda admiração e agradecimentos._x000D_
 Na qualidade de representante do povo murtinhense, venho prestar esta honrosa homenagem, que se ORGULHA e ACREDITA NO EXCELENTE TRABALHO desenvolvido, e coloca-se sempre para somar a favor do nosso município</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>MCG</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/julio_cesar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/julio_cesar.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Congratulação e Aplauso ao Sr. Julio Cesar Goes da Silva, pelo serviços voluntário prestados ao municipio.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2796/mocao_de_pesar_-_prof._maria_das_dores_rolon.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2796/mocao_de_pesar_-_prof._maria_das_dores_rolon.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento da Senhora MARIA DAS DORES ROLON.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/jose_abrao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/jose_abrao.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar a família do Sr. José Abrão Neto.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_de_pesar_americo_aguilera.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_de_pesar_americo_aguilera.pdf</t>
   </si>
   <si>
     <t>Moção de pesar ao familiares do Sr. Américo Aguilera.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2960/brn30055cb0a9c3_054528.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2960/brn30055cb0a9c3_054528.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DA SENHORA GUIOMAR._x000D_
 	A VEREADORA que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhora GUIOMAR ._x000D_
 _x000D_
 _x000D_
 A dor da perda de um ente querido é, por certo, profunda e não há parâmetro para mensurá-la. Entretanto, esta é a forma desta Casa de Leis e seus componentes demonstrarem sua solidariedade neste momento difícil. Pois sua ausência deixa uma profunda saudade no seio da família e entre todas as pessoas que a conheceram, deixando-nos como exemplo seu modelo de vida enquanto cidadão de bem._x000D_
 _x000D_
 Na qualidade de representantes do povo murtinhense, vimos nos solidarizar com toda a família do Senhora GUIOMAR , dizendo que nos unimos em oração e pedimos a Deus a fé e o consolo necessário aos corações enlutados de todos da família para conseguir aplacar a dor da perda deste ente querido.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2854/digitalizar0003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2854/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O MARCO TEMPORAL PARA UTILIZAÇÃO DA LEI Nº. 8.666, DE 21 DE JUNHO DE 1993, E AS AÇÕES PARA O PLANEJAMENTO DAS CONTRATAÇÕES NO EXERCÍCIO DE 2023, DE FORMA A FACILITAR A TRANSIÇÃO DE REGIMES NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO MURTINHO.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2857/decreto_legislativo_no._847-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2857/decreto_legislativo_no._847-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O MARCO TEMPORAL PARA UTILIZAÇÃO DAS LEIS Nº. 8.666, DE 21 DE JUNHO DE 1993, E 10.520, DE 17 DE JULHO DE 2002 E AS AÇÕES PARA O PLANEJAMENTO DAS CONTRATAÇÕES NO EXERCÍCIO DE 2023, DE FORMA A FACILITAR A TRANSIÇÃO DE REGIMES PARA A LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO MURTINHO.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2858/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2858/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DO DECRETO LEGISLATIVO Nº. 847/2023 NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO MURTINHO"</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2750/autoriza_a_cessao_de_uso_de_bem_publico_para_a_sanesul.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2750/autoriza_a_cessao_de_uso_de_bem_publico_para_a_sanesul.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bem público para a SANESUL- empresa de saneamento de Mato Grosso do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2749/sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2749/sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE PORTO MURTINHO-MS, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTER-RELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_lei_orgulho_de_viver_aqui.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_lei_orgulho_de_viver_aqui.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "ORGULHO DE VIVER AQUI" NO MUNICÍPIO DE PORTO MURTINHO/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>"Cria o Programa "Aluguel Social no âmbito do município de Porto Murtinho- MS, como benefício assistencial eventual, na forma que especifica e dá outras providências"</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2776/ple_-_005-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2776/ple_-_005-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de vagas para cargos já existentes nos quadros permanentes do Plano de Cargos, Carreiras e Vencimentos do Poder Executivo do Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2799/lei_municipal_1791_mdca.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2799/lei_municipal_1791_mdca.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO E ACRÉSCIMO DE DISPOSITIVOS DA LEI MUNICIPAL 1.664, DE 05 DE ABRIL DE 2019 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_007-2023_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_007-2023_executivo.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O USO DE BENS PÚBLICOS MUNICIPAIS EM TERRITÓRIO ESTRANGEIRO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/projeto_de_lei_no_8_-_doacao_de_terreno_dom_pepe_2.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/projeto_de_lei_no_8_-_doacao_de_terreno_dom_pepe_2.docx</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR LOTES DE TERRENO DE SUA PROPRIEDADE AOS BENEFICIÁRIOS DE PROGRAMAS DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei_009-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei_009-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO OU PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_n._010-2023_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_n._010-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários para atendimento de necessidade de excepcional interesse público  e dá outras providências</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2890/pl_n._11_-_2023_magisterio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2890/pl_n._11_-_2023_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede revisão salarial aos servidores públicos municipais do grupo Magistério e dá outras providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/projeto_de_lei_12_contratacao_temporaria_substituicao.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/projeto_de_lei_12_contratacao_temporaria_substituicao.docx</t>
   </si>
   <si>
     <t>"AUTORIZA A PRORROGAÇÃO DE CONTRATOS TEMPORÁRIOS PARA ATENDIMENTO DE NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/projeto_de_lei_013_-_2023_-_bolsa_emcim.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/projeto_de_lei_013_-_2023_-_bolsa_emcim.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O PAGAMENTO DE BOLSA AOS SERVIDORES PÚBLICOS DESIGNADOS PARA ATUAÇÃO E PARTICIPAÇÃO EM PROJETOS, PROGRAMAS, CURSOS E AÇÕES RELACIONADOS AO DESENVOLVIMENTO E À MANUTENÇÃO DA EDUCAÇÃO BÁSICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_14.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_14.docx</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_lei_15__revisao_salarial_2023_efetivos_891.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_lei_15__revisao_salarial_2023_efetivos_891.doc</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_016-_termo_de_cooperacao_tecnica.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_016-_termo_de_cooperacao_tecnica.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE COOPERAÇÃO TÉCNICA COM A ASSOCIAÇÃO SUL MATOGROSSENSE DE APOIO NA HABITAÇÃO RURAL E URBANA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_n._17_-_ldo_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_n._17_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispões sobre as diretrizes orçamentárias para o exercício de 2024, e dá outras providências - LDO 2024.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_18.2023.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_18.2023.doc</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO DE DIRETRIZES E METAS PARA A ELABORAÇÃO DO ORÇAMENTO DE 2023 E DÁ OUTRA PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2990/pl-019_executivo_municipal_-_avancar_cidades..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2990/pl-019_executivo_municipal_-_avancar_cidades..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2991/pl020-2023_-executivo_finisa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2991/pl020-2023_-executivo_finisa.pdf</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_21_-_autoriza_o_poder_executivo_municipal_a_doar_lotes_de_terreno_de_sua_propriedade_aos_beneficiarios_de_programas_de_interesse_socia.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_21_-_autoriza_o_poder_executivo_municipal_a_doar_lotes_de_terreno_de_sua_propriedade_aos_beneficiarios_de_programas_de_interesse_socia.docx</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR LOTES DE TERRENO DE SUA PROPRIEDADE AOS BENEFICIÁRIOS DE PROGRAMAS DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_22_-_define_como_zona_de_urbanizacao_a_area_que_especifica_e_isenta_o_imovel_do_pagamento_do_iptu.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_22_-_define_como_zona_de_urbanizacao_a_area_que_especifica_e_isenta_o_imovel_do_pagamento_do_iptu.docx</t>
   </si>
   <si>
     <t>"DEFINE COMO ZONA DE URBANIZAÇÃO A ÁREA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3081/projeto_de_lei_no._023-2023_-_executivo_municipal.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3081/projeto_de_lei_no._023-2023_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº. 1.789, DE 28 DE MARÇO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_24_-_autoriza_o_poder_executivo_municipal_a_doar_05_cinco_aparelhos_celulares_que_menciona.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_24_-_autoriza_o_poder_executivo_municipal_a_doar_05_cinco_aparelhos_celulares_que_menciona.docx</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doar 05 (cinco) aparelhos celulares que menciona, do Patrimônio Público Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_n_25_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_porto_murtinho.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_n_25_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_porto_murtinho.docx</t>
   </si>
   <si>
     <t>"Promove adequação orçamentaria no âmbito do município de Porto Murtinho- MS e autoriza a abertura de credito especial ao orçamento anual de 2023, valor de R$: 183.952,19 ( cento e oitenta e três mil novecentos e cinquenta e dois reais e dezenove centavos)".</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3202/1_-_projeto_de_lei_26_autoriza_o_repasse_do_valor_efetivamente_disponibilizado_pela_uniao_para_fins_de_pagamento_da_parcela_complementar_do_piso_da_enfermagem__pcpe_e_da_outras_providencias__piso.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3202/1_-_projeto_de_lei_26_autoriza_o_repasse_do_valor_efetivamente_disponibilizado_pela_uniao_para_fins_de_pagamento_da_parcela_complementar_do_piso_da_enfermagem__pcpe_e_da_outras_providencias__piso.doc</t>
   </si>
   <si>
     <t>"Autoriza o repasse do valor efetivamente disponibilizado pela união para fins de pagamento da parcela complementar do piso da enfermagem- PCPE e dá outras providências."</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3168/projeto_de_lei_027-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3168/projeto_de_lei_027-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 027/2023, DE AUTORIA DO EXECUTIVO MUNICIPAL QUE “PROIBE A CIRCULAÇÃO E O ESTACIONAMENTO DE VEÍCULOS PESADOS NA ÁREA CENTRAL E VIAS DOS BAIRROS DO MUNICIPIO DE PORTO MURTINHO – MS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_n._28_ploa-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_n._28_ploa-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE PORTO MURTINHO – MS, PARA O EXERCÍCIO DE FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS – LOA</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_29_-_autoriza_permissao_de_uso_de_bem_publico_e_da_outras_providencias.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_29_-_autoriza_permissao_de_uso_de_bem_publico_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>"Autoriza permissão de uso de bem público e dá outras providências"</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_30_-_autoriza_uso_de_bem_publico_no_exterior_1.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_30_-_autoriza_uso_de_bem_publico_no_exterior_1.docx</t>
   </si>
   <si>
     <t>"Autoriza o uso de bens públicos municipais em território estrangeiro e dá outras providências."</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_no_31_-_dispoe_sobre_criacao_de_vagas_para_cargos_ja_existentes_no_quadro_permanente_1.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_no_31_-_dispoe_sobre_criacao_de_vagas_para_cargos_ja_existentes_no_quadro_permanente_1.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre criação de vagas para cargos já existentes no quadro permanente do Plano de Cargos, Carreiras e Vencimentos do Poder Executivo do Município de Porto Murtinho e dá outras providências”.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_n._32_-_dispoe_sobre_creditos_adicional_suplementar_no_orcamento_de_2023_do_municipio_e_da_outras_providencias.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_n._32_-_dispoe_sobre_creditos_adicional_suplementar_no_orcamento_de_2023_do_municipio_e_da_outras_providencias.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre créditos adicional suplementar no Orçamento e dá outras providências".</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_33_altera_a_redacao_do_artigo_1o__e_revoga_o_1o_do_artigo_1o_da_lei_no_1.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_33_altera_a_redacao_do_artigo_1o__e_revoga_o_1o_do_artigo_1o_da_lei_no_1.docx</t>
   </si>
   <si>
     <t>"Altera a redação do Artigo 1º e revoga o § 1º do Artigo 1º da Lei nº 1802 de 15 de maio de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3218/projet_1.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3218/projet_1.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER CESTA DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/2_-_projeto_de_lei_complementar_n_01_-_refis_1.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/2_-_projeto_de_lei_complementar_n_01_-_refis_1.docx</t>
   </si>
   <si>
     <t>"Institui o Programa Especial de Parcelamento Incentivado- PEPI no Município de Porto Murtinho, Estado de Mato Grosso do Sul, e dá outras providências".</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_complementar_02_altera_disposicoes_da_lei_complementar_74.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_complementar_02_altera_disposicoes_da_lei_complementar_74.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI COMPLEMENTAR Nº 074, DE 06 DE ABRIL DE 2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2961/projeto_de_lei_complementar_003.2021-previdencia_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2961/projeto_de_lei_complementar_003.2021-previdencia_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÕES DA LEI COMPLEMENTAR MUNICIPAL Nº 021, DE 20 DE DEZEMBRO DE 2006, IMPLEMENTA O PLANO DE CUSTEIO DO RPPS DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIA".</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_lei_complementar_no._004-2023_-_diretores.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_lei_complementar_no._004-2023_-_diretores.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Lei Complementar nº. 007 de 19 de setembro de 2002, alterada pela Lei Complementar nº. 019 de 21 de dezembro de 2005, que dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Profissionais em Educação Pública de Porto Murtinho - MS e dá outras providências".</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2743/projeto_de_lei_complementar_no._001-2023_reajuste_dos_salarios_dos_servidores_revisado_01_02_2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2743/projeto_de_lei_complementar_no._001-2023_reajuste_dos_salarios_dos_servidores_revisado_01_02_2023.docx</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE SALARIAL AOS SERVIDORES ATIVO E INATIVO DE CARGOS DE PROVIMENTO EFETIVO E CARGO DE PROVIMENTO EM COMISSÃO DO PODER LEGISLATIVO DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2909/lei_complementar_84_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2909/lei_complementar_84_legislativo.pdf</t>
   </si>
   <si>
     <t>"ALTERA, REVOGA E ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR Nº. 053 DE 13 DE DEZEMBRO DE 2017 QUE "DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, SIMPLIFICADO E FAVORECIDO A SER DISPENSADO ÀS MICROEMPRESAS DE PEQUENO PORTE PREVISTO NO ART. 169 DA CONSTITUIÇÃO DO ESTADO, DE CONFORMIDADE COM NORMAS GERAIS PREVISTAS NO ESTATUTO NACIONAL DA MICROEMPRESA E DA EMPRESA DE PEQUENO PORTE, INSTITUÍDO PELA LEI COMPLEMENTAR FEDERAL Nº. 123, DE 14 DE DEZEMBRO DE 2006, ATENDENDO AS ALTERAÇÕES PELA LEI COMPLEMENTAR Nº. 147, DE 07 DE AGOSTO DE 2014".</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2910/lei_complementar_legislativo_085.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2910/lei_complementar_legislativo_085.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº. 071, DE 11 DE JANEIRO DE 2022- DENOMINADO PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO (PCCR) DO PODER LEGISLATIVO MUNICIPAL DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_complementar_004-2023-_provimento_de_vagas.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_complementar_004-2023-_provimento_de_vagas.pdf</t>
   </si>
   <si>
     <t>ALTERA, CRIA E AUMENTA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO E DE PROVIMENTO EM COMISSÃO DA LEI COMPLEMENTAR Nº. 071, DE 11 DE JANEIRO DE 2022- QUE "DISPÕE SOBRE A CONSOLIDAÇÃO DO PLANO DE CARGOS E CARREIRAS E REMUNERAÇÃO (PCCR) DO PODER LEGISLATIVO MUNICIPAL DE PORTO MURTINHO-MS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_001-_2023_-_pl_-__altera__jepom_e_jores.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_001-_2023_-_pl_-__altera__jepom_e_jores.doc</t>
   </si>
   <si>
     <t>Altera e substitui a Lei Municipal nº. 1.759 de 30 de julho de 2022, que “Institui no âmbito do Município de Porto Murtinho, Estado de Mato Grosso do Sul, os Jogos Escolares-JEPOM e os Jogos Recreativos Especiais-JORES, no Calendário Oficial de Eventos e no Calendário Oficial de Eventos Escolares do Município”.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_lei_no._002-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_lei_no._002-2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DA MARCHA PARA JESUS E INCLUI O EVENTO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE PORTO MURTINHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_lei_003-2023_jayme.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_lei_003-2023_jayme.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de filmar, gravar e transmitir ao vivo, via internet as sessões publicas das licitações presenciais e facilitar o acesso ao sistema Eletrônico ativo em cada Licitação Eletrônica, no Âmbito do Município de Porto Murtinho, Mato Grosso do Sul, e dá outras providencias.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_lei__004-2023_jayme.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_lei__004-2023_jayme.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação em praças e parques públicos de brinquedos adaptados e equipamentos especialmente desenvolvidos para lazer e recreação de crianças com deficiência e com mobilidade reduzida e necessidades especiais, no âmbito do Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_no_005-_2023_-_jayme.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_no_005-_2023_-_jayme.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE CONSTRUÇÃO DE FAIXA ELEVADA DE SEGURANÇA PARA PEDESTRES DEFRONTE AOS ESTABELECIMENTOS DE EDUCAÇÃO DAS REDES PÚBLICAS E PARTICULARES DE ENSINO DO MUNICÍPIO DE PORTO MURTINHO MS".</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_lei_no._006-2023_1.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_lei_no._006-2023_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA, BEM COMO O USO DO DETECTOR DE METAIS NAS ESCOLAS DA REDE MUNICIPAL DE EDUCAÇÃO BÁSICA DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_lei_007_2023_ver_donizete_atendimento_prioritario_obesidade.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_lei_007_2023_ver_donizete_atendimento_prioritario_obesidade.docx</t>
   </si>
   <si>
     <t>"Garante o atendimento prioritário e a acessibilidade de pessoas com obesidade, obesidade severa ou obesidade mórbida aos serviços dos órgãos públicos ou estabelecimentos privados que importem em atendimento através de filas, senhas ou outros métodos similares e dá outras providências."</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_no._x-2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_no._x-2023.docx</t>
   </si>
   <si>
     <t>ESTABELECE DIREITOS AOS PRATICANTES DE CICLISMO, ASSIM COMO INSTITUI OBRIGAÇÕES AOS MESMOS E FOMENTA A PRÁTICA  EM ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2900/projeto_de_lei__que_dispoe_sobre_a_reserva_de_vaga_nas_contratacoes_publicas_1.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2900/projeto_de_lei__que_dispoe_sobre_a_reserva_de_vaga_nas_contratacoes_publicas_1.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RESERVA DE VAGA EM CONTRATAÇÕES DE OBRAS E SERVIÇOS PARA PESSOAS COM DEFICIÊNCIA, PARA REABILITADOS DA PREVIDÊNCIA SOCIAL OU PARA APRENDIZ NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_010__ver._helton_lampadas_de_led.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_010__ver._helton_lampadas_de_led.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE LÂMPADAS DE LED (DIODO EMISSOR DE LUZ) NA ILUMINAÇÃO DOS PRÉDIOS PÚBLICOS MUNICIPAIS E NOS ESPAÇOS PÚBLICOS E VIAS PÚBLICAS QUE SÃO DE RESPONSABILIDADE DA ADMINISTRAÇÃO MUNICIPAL".</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_no._011-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_no._011-2023.pdf</t>
   </si>
   <si>
     <t>“INSTITUI DIRETRIZES PARA A POLÍTICA DE DIAGNÓSTICO PRECOCE E TRATAMENTO DO ESPECTRO AUTISTA (TEA) NA CRIANÇA, ASSIM COMO ESTABELECE O ATENDIMENTO PRIORITÁRIO A PESSOAS AUTISTAS E INCLUI A SEMANA DE CONSCIENTIZAÇÃO DO AUTISMO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3080/projeto_de_lei_-_associacao_py_1.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3080/projeto_de_lei_-_associacao_py_1.docx</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A "ASSOCIAÇÃO DAS FAMÍLIAS PARAGUAIAS DE PORTO MURTINHO-MS-AFPPM".</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_inteligencia_emocional.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_inteligencia_emocional.docx</t>
   </si>
   <si>
     <t>"Institui o  Programa de Inteligência Emocional um olhar à saúde mental, e dá outras providências"</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei__qr_-_code.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei__qr_-_code.docx</t>
   </si>
   <si>
     <t>"Estabelece a obrigatoriedade da inserção de código de barras bidimensional QR ("QR CODE"), em todas as placas de obras públicas municipais em andamento, para leitura por dispositivos móveis, e dá outras providências".</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>Aline Assistente Social, Professora Donizete, Professor Jayme, Regina Heyn, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_lei_jayme__reformulado_29-08.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_lei_jayme__reformulado_29-08.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para as ações de promoção da dignidade menstrual de conscientização e informação sobre a menstruação, fornecimento de absorventes higiênicos e dá outras providências"</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_de_no_-_maria_da_penha_vai_a_area_rural.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_de_no_-_maria_da_penha_vai_a_area_rural.docx</t>
   </si>
   <si>
     <t>Institui no Município de Porto Murtinho o “Projeto Maria da Penha vai à Área Rural” e dá outras providências.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>Aline Assistente Social, Elbio da Twister, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no._017-2023_-_subsidio_prefeito_e_secretarios_2025_-_2028.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no._017-2023_-_subsidio_prefeito_e_secretarios_2025_-_2028.docx</t>
   </si>
   <si>
     <t>Fixa os valores dos Subsídios para Prefeito, Vice-Prefeito e Secretários Municipais de Porto Murtinho-MS, para o exercício de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_018-2023_-_subsidio_vereadores_2023.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_018-2023_-_subsidio_vereadores_2023.docx</t>
   </si>
   <si>
     <t>Fixa os valores dos Subsídios para Vereadores da Câmara Municipal de Porto Murtinho-MS, para Legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>Elbio da Twister, Professora Donizete, Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_019_-_2023_primeira_infancia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_019_-_2023_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para elaboração e implementação das politicas públicas, para o Poder Executivo instituir o Plano Municipal para Primeira Infância no Município de Porto Murtinho- MS e dá outras providências”</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no._020_-_2023_-_castramovel_-_maria_donizete_dos_santos.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no._020_-_2023_-_castramovel_-_maria_donizete_dos_santos.docx</t>
   </si>
   <si>
     <t>"INSTITUI A ESTERILIZAÇÃO DE CANINOS E FELINOS COMO FUNÇÃO DE SAÚDE PÚBLICA E MÉTODO OFICIAL DE CONTROLE POPULACIONAL E DE ZOONOSES, PROIBINDO ASSIM O EXTERMÍNIO SISTEMÁTICO DE ANIMAIS E DA OUTRAS PROVIDÊNCIAS NO MUNICÍPIO DE PORTO MURTINHO"</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_001-2023_-_frota_onibus.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_001-2023_-_frota_onibus.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante da Frota de Ônibus, cronograma das rotas que estão sendo feitas, quantidade de ônibus disponíveis para o transporte dos alunos (Municipal e Locados), bem como valor mensal pago a empresa vencedora do certame referente ao transporte escolar de 2023.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_002-2023_-_ambulancia_uti.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_002-2023_-_ambulancia_uti.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante da nova ambulância UTI, que foi doada pelo Geraldo Rezende, qual a situação que se encontra, bem como a revisão e manutenção (se foram feitas na concessionária) e se estiver com algum problema que qual a previsão para concerto da mesma.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2759/brn30055cb0a9c3_053572.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2759/brn30055cb0a9c3_053572.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, para que determine ao setor competente solicitando a seguinte providência: _x000D_
 _x000D_
 •	Requeiro a atualização da Planilha UTR –Usina de Tratamento de Reciclagem, bem como sua inclusão.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2762/brn30055cb0a9c3_053573.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2762/brn30055cb0a9c3_053573.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao Secretário de Obras, Habitação e Serviço requerer:_x000D_
 _x000D_
 •	Requerer uma programação detalhada da ações de reparos de estradas e pontes vicinais das Colônias e das ruas do nosso Município.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_001-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_001-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o fechamento do entroncamento entre as ruas Dr Costa Marques e Cel Pedro Celestino, venho questionar se houve algum comunicado à Prefeitura por parte da empresa ali instalada, pois para o fechamento de uma via pública ser concedido, deve ser autorizado pela Prefeitura; e quais as medidas que serão tomadas para mantê-la como via pública. Segue em anexo, foto do local.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_002-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_002-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o status de andamento de Instalação de ares-condicionados no Centro Cirúrgico e Sala de Parto, do Hospital Municipal Oscar Ramires Pereira. Já houve tentativas sem retorno para esta Secretaria, onde questionamos como estaria essa situação, e nos foi informado que já teria sido resolvida, o que é uma inveracidade. Vale ressaltar que não só os profissionais de saúde estão sendo acometidos com as precárias condições de trabalho, mas também os pacientes que ali necessitam de atendimento, sendo que os mesmos são assegurados pela Lei Nº 8.080/1990, e Portaria Nº 1.820/2009:_x000D_
  [Art. 4º, Parágrafo Único, III, b] “a privacidade e ao conforto”. Ainda neste tocante, solicito que seja informada a data qual será instalada esses ares-condicionados.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_001.2023_-_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_001.2023_-_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÕES ACERCA DO TRANSPORTE FLUVIAL DOS ALUNOS QUE RESIDEM NO PARAGUAI QUE ESTUDAM NAS ESCOLAS EM NOSSO MUNICIPIO._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 _x000D_
 Este requerimento tem como finalidade requerer informações sobre o transporte dos alunos que residem no Paraguai que estudam nas escolas em nosso município e como é feito o transporte.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2784/brn30055cb0a9c3_053634.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2784/brn30055cb0a9c3_053634.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, com cópia a Gerente de Políticas Públicas para Mulheres - Sra. Fátima Vidotte, requerendo a seguinte providência: _x000D_
 _x000D_
 _x000D_
 • Reiterar a propositura acompanhe/monitore a execução da Lei Municipal nº 1.746/2022 no tocante a “Dispõe sobre a reserva de vaga em contratações de obras e serviços para mulheres vítimas de violência doméstica e familiar no âmbito do município de Porto Murtinho-MS, e dá outras providências.”</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2785/brn30055cb0a9c3_053630.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2785/brn30055cb0a9c3_053630.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao Secretário Municipal de Saúde   solicitando a seguinte providência: _x000D_
 _x000D_
 •	 Requerer informações detalhas sobre o Serviço de Castração de animais abandonados e não abandonados (Castramóvel) na nossa cidade.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Como se sabe, uma das funções do Poder Legislativo é a fiscalização da atuação do Poder Executivo e é exatamente no regular exercício do poder de fiscalizar e controle dos atos do Poder Executivo que este subscritor pretende requisitar as informações acima descritas. Tal solicitação se faz importante, tendo em vista a situação caótica das ruas de nossa cidade, então solicitamos informações precisas para que possamos dar andamento à manutenção das ruas. Ressalto ainda que a resposta deva seguir o prazo de (15) quinze dias a contar do seu recebimento, conforme determina a Lei Orgânica Municipal em seu inciso XIX do Art. 84 c/c com o Art. 133 da própria LOM.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2791/brn30055cb0a9c3_053650.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2791/brn30055cb0a9c3_053650.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Saúde e ao Executivo Municipal, solicitando que sejam tomadas as seguintes providências de maneira urgente:_x000D_
 •	Informação sobre todos os veículos que atendem a Secretaria Municipal de Saúde (Regulação de Vagas, Postos e hospital);_x000D_
 •	Relação de todos os motoristas que trabalham na Saúde, incluindo suas respectivas Categorias;_x000D_
 •	Previsão dos consertos das ambulâncias, incluindo os cintos de segurança das ambulâncias e ar condicionado das mesmas;_x000D_
 •	Previsão da instalação do ar condicionado na Sala de Parto do hospital Oscar Ramires Pereira;_x000D_
 •	Nome do funcionário responsável para o embarque dos pacientes que são encaminhados pela Central de Regulação de Vagas.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_003-2023_-_thoamaz_laranjeira_5_ano.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_003-2023_-_thoamaz_laranjeira_5_ano.pdf</t>
   </si>
   <si>
     <t>•	Informações precisas e detalhadas no tocante do Intervalo (ou Recreio) na Escola Thomaz Laranjeira._x000D_
 •	E por que não esta sendo lecionada a aula de inglês no 5° ano, na Escola Thomaz Laranjeira.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/brn30055cb0a9c3_053698.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/brn30055cb0a9c3_053698.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao excelentíssimo Prefeito, Nelson Cintra Ribeiro solicitando a seguinte providência para que determine ao setor compete solicitando a seguinte providencia:_x000D_
 _x000D_
 _x000D_
 •	Que seja encaminhada para essa Casa de Leis informações precisas e detalhadas ao tocante do Reajuste do Piso Salarial dos Professores, no sentido de informar a está Casa quanto a possibilidade de atender a reivindicação dos professores do Municípios obre o pagamento do Piso Nacional do Magistério e a correção da Tabela de Vencimentos do Magistério Municipal por meio do projeto de lei</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2802/brn30055cb0a9c3_053702.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2802/brn30055cb0a9c3_053702.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para a secretária de Educação, Sra. Rita de Cassia Padilha, com cópia ao excelentíssimo Prefeito, Nelson Cintra Ribeiro solicitando a seguinte providência: _x000D_
 _x000D_
 •	REQUERO QUE SEJA EXECUTADA A EMENDA IMPOSITIVA DO ANO DE 2021.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>Tive conhecimento que o transporte escolar que faz o trajeto do Km 06, e Bocaiuval, está com excesso de passageiros, as crianças estão sendo transportadas em pé, devido a lotação do ônibus, visto que essa é uma situação irregular e coloca em risco a vida destes alunos. Se já existe conhecimento sobre este fato, deve-se tomar uma atitude a respeito. As crianças também deveriam estar sob cuidados de um monitor dentro do transporte escolar, isso também deve ser averiguado. Aguardamos que sejam adotadas medidas para sanar essas questões, visto que o  Art.136, § VI, do CTB:_x000D_
    “VI - cintos de segurança em número igual à lotação;”</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_01-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_01-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 SOLICITA INFORMAÇÕES SOBRE A NOVA VAN ADQUIRIDA PELA PREFEITURA, E O PORQUE AINDA NÃO ESTÁ SENDO UTILIZADA PARA USO DOS PACIENTES DE HEMODIALISE</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/requerimento_02-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/requerimento_02-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 SOLICITA INFORMAÇÕES SOBRE O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE, HAJA VISTA QUE FOI CONTRATADA UMA EMPRESA EM 24/11/2021 ATÉ 23/11/2022 PARA ESTUDO E ELABORAÇÃO DE LAUDO TÉCNICO DAS CONDIÇÕES DO AMBIENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA INFORMAÇÕES DO PORQUE DAS CRIANÇAS QUE RESIDEM NAS FAZENDAS: PAPAGAIO, TERERE, E NELO PORA AINDA CONTINUAM SEM TRANSPORTE ESCOLAR PARA TER ACESSO A EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_002_-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_002_-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Executivo Municipal e Secretaria Municipal de Saúde, solicitando as condições de uso do aparelho autoclave do hospital Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2816/requerimento_003_-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2816/requerimento_003_-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, em conformidade com o texto regimental, solicitam a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Executivo Municipal e Secretaria Municipal de Saúde, solicitam:_x000D_
 •	Previsão da finalização da ampliação e reforma do hospital Oscar Ramires Pereira;_x000D_
 •	Previsão da inauguração do Posto de Saúde do Bairro Nossa Senhora de Caacupê;_x000D_
 •	Previsão da entrega das salas para os profissionais de saúde do Posto Central.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_04-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_04-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA QUE SEJA  FORNECIDO O RESULTADO DETALHADO DA PONTUAÇÃO DO PROCESSO SELETIVO 002/2023 PARA CONTRATAÇÃO DE AUXILIAR DE SERVIÇOS DE EDUCAÇÃO EM CARÁTER TEMPORARIO.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_05-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_05-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra _x000D_
 _x000D_
 SOLICITA INFORMAÇÕES SOBRE A SALA DE FISIOTERAPIA:_x000D_
 •	AQUISIÇÃO E MANUTENÇÃO PREVENTIVA E CORRETIVA EM EQUIPAMENTOS DE FISIOTERAPIA._x000D_
 •	ESTRUTURAÇÃO DA SALA _x000D_
 •	UM VEÍCULO PARA ATENDER AOS PACIENTES.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Educação, requerendo as seguintes informações:_x000D_
 Sobre o cronograma de limpeza das Escolas de área rural e das Aldeias._x000D_
 Obtive relatos de moradores da área rural, e de aldeias, sobre o estado das escolas. Não está sendo realizada a limpeza das escolas, ambas se encontram com mato alto, submetendo as crianças à riscos de animais peçonhentos se encontrarem ali, mosquitos, e outros. Solicitamos que haja o planejamento, e que nos seja concedido o cronograma de limpeza para poder informar os pais que estão preocupados com a segurança de seus filhos.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2828/brn30055cb0a9c3_053795.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2828/brn30055cb0a9c3_053795.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente c ao excelentíssimo Prefeito, Nelson Cintra Ribeiro para que determine ao setor competente requerendo a seguinte providência: _x000D_
 _x000D_
 •	REQUERER PROJETO DE URBANIZAÇÃO DA RUA CARANDÁ ONDE O LOCAL ESTÁ SENDO DESOCUPADA PELO OS MORADORES.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/of._governador_-_mesa_diretora.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/of._governador_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>solicitar a extensão do Projeto desenvolvido no Estado de cunho e responsabilidade do Estado, denominado “PROJETO ESTRADA VIVA”, que tange no combate a preservação da vida silvestre e humana em rodovias do Estado de Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>Solicita Contratação de Motoristas para atender o Conselho Tutelar de Porto Murtinho - MS</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2838/req._002-2023_-_mesa_diretora.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2838/req._002-2023_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora, de conformidade com as prerrogativas legais e constitucionais, REQUER, informações do Poder Executivo Municipal sobre o que segue:_x000D_
 _x000D_
 1.	Informações referentes à área total da perca da extensão territorial do município de Porto Murtinho – MS;_x000D_
 _x000D_
 2.	Qual Município ficou com a área remarcada;</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/scan_20230417134641.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/scan_20230417134641.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Executivo Municipal e a Secretaria Municipal de Saúde, requerendo:_x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE O CALENDÁRIO DAS VACINAS PARA A AREA RURAL E ALDEIAS.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_004-2023_-_uti_movel.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_004-2023_-_uti_movel.pdf</t>
   </si>
   <si>
     <t>Informações referente a UTI Móvel, qual a previsão de terminar o concerto, pois já se encontra a alguns meses na oficina.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra _x000D_
 _x000D_
 REQUERIMENTO SOLICITANDO INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO, SOBRE O ANDAMENTO DOS TRABALHOS DE ELABORAÇÃO DO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_005-2023_-_equipamentos_posto_centro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_005-2023_-_equipamentos_posto_centro.pdf</t>
   </si>
   <si>
     <t>•	Informações referente a compra dos equipamentos de Fisioterapia (quando serão ou se já foram licitados),._x000D_
 •	Manutenção do ar condicionado e concerto da cadeira odontológica _x000D_
 •	Manutenção do ar condicionado na sala de curativo, do Posto de Saúde do Centro.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2880/scan_20230502123004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2880/scan_20230502123004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Executivo Municipal requerendo:_x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE OS PRÉDIOS PÚBLICOS LOCADOS PELO MUNICIPIO, QUAIS OS VALORES E QUAL FINALIDADE PARA AS LOCAÇÕES.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2885/requerimento_08_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2885/requerimento_08_regina.pdf</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_004_-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_004_-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_005_-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_005_-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_006_-_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_006_-_regina.pdf</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2889/requerimento_007_-_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2889/requerimento_007_-_regina.pdf</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2896/requerimento_006-2023_contratacao_enfermeiros_e_tecnicos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2896/requerimento_006-2023_contratacao_enfermeiros_e_tecnicos.pdf</t>
   </si>
   <si>
     <t>•	Quais os critérios adotados para a contratação de 5 (cinco) Enfermeiros e 2 (dois) técnicos de enfermagem na Seletiva.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_07-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_07-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE A COMPRA DOS MATERIAS ELÉTRICOS PARA ATENDER AS DEMANDAS DE REPOSIÇÃO DE LÂMPADAS DO MUNICÍPIO._x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	Tal solicitação justifica-se pelo pedido dos munícipes que solicitaram que seja feita a reposição de lâmpadas na cidade pois se encontra com vários pontos de ausência de iluminação, esta situação está causando transtornos aos moradores que trafegam nas ruas do município._x000D_
 Cabe ressaltar que é um serviço pago pela população._x000D_
 _x000D_
 Por sentir pertinente tal solicitação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretária Municipal</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2904/brn30055cb0a9c3_054255.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2904/brn30055cb0a9c3_054255.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao setor competente    solicitando a seguinte providência: _x000D_
 _x000D_
 •	 REQUERER UM PROJETO PARA CONSTRUÇÃO DO CENTRO DE ATENÇÃO PSICOSSOCIAL(CAPS)</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_006-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_006-23.pdf</t>
   </si>
   <si>
     <t>Venho requerer que haja um Planejamento para que nos seja explanada as necessidades de regulamentação do valor das diárias, o impacto para os cofres púbicos,  e os motivos plausíveis que impossibilite essa atualização de valores. Vale ainda salientar que estes funcionários são assegurados pela Lei Municipal nº 1.578/2015, Art. 1 :_x000D_
 “§ 1-  Entende-se por diária o valor monetário liberado em favor do beneficiário, precedido de empenho na dotação própria, destinado à cobertura de despesas de alimentação, hospedagem e locomoção urbana, para deslocamento de sua sede em razão de representação do Município de Porto Murtinho em eventos de interesse público ou em objeto de serviço, em caráter eventual ou transitório._x000D_
 § 2- Entendem-se por locomoção urbana as despesas com táxi, ônibus ou outro meio de transporte utilizado dentro dos limites do local do evento ou do serviço.”_x000D_
 _x000D_
 Art. 2° :_x000D_
 “ Caberá ao Secretário Municipal de Administração e Finanças autorizar o deslocamento de servidor dos respectivos</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2923/brn30055cb0a9c3_054303.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2923/brn30055cb0a9c3_054303.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra _x000D_
 _x000D_
 REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE A RELAÇÃO DE TODAS AS MOTOCICLETAS ADQUIRIDAS PELA PREFEITURA:_x000D_
 QUATIDADE ADQUIRIDA?_x000D_
 QUAL SECRETARIA ESTÁ UTILIZANDO?_x000D_
 QUEM É O RESPONSAVEL PELO VEÍCULO? _x000D_
 QUEM UTILIZA?</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2924/brn30055cb0a9c3_054304.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2924/brn30055cb0a9c3_054304.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra _x000D_
 _x000D_
 REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE QUAL O MOTIVO DE NÃO ESTAREM UTILIZANDO O FUNDO DO PROGRAMA DE INFORMATIZAÇÃO DA APS ONDE POSSIBILITA A COMPRA DE COMPUTADORES, CADEIRAS, MESAS, ETC.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_007-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_007-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Planejamentos e Finanças, requerendo as seguintes informações:_x000D_
 Cópias do Processo Licitatório 087/2023, completo, e da Execução subsequente.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2969/brn30055cb0a9c3_054495.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2969/brn30055cb0a9c3_054495.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 1.	SOLICITA INFORMAÇÃO REFERENTE A IMPLANTAÇÃO DO CAPS.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2971/brn30055cb0a9c3_054497.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2971/brn30055cb0a9c3_054497.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 SOLICITA INFORMAÇÃO REFERENTE A REFORMA DA CAPELA MORTUÁRIA E A CELERIDADE PARA A ENTREGA DA OBRA._x000D_
 1-	Diante do exposto, qual é o prazo previsto para início e término das obras? Especificar. _x000D_
 2-	E qual local está sendo disponibilizado para as pessoas estarem velando seus entes queridos enquanto não entregam a obra?</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_001.2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_001.2023.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal a Retirada Imediata  dos maquinários que se encontram em frente ao Cemitério Municipal em consonância com várias reclamações da dificuldade que a população  está tendo na hora de adentrar e sair  no cemitério, toda vez que visitam seus entes queridos.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_008-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_008-2023.pdf</t>
   </si>
   <si>
     <t>Sobre o cronograma de ações de atividades da Secretaria supracitada._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 Para que seja de conhecimento público as atividades da Secretaria, para que a população possa se programar, do que diz a respeito a limpeza  e  coletas, e de nosso conhecimento para sanar  as questões de quando as demandas serão atendidas.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2983/requeerimento_009-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2983/requeerimento_009-2023.pdf</t>
   </si>
   <si>
     <t>Sobre o porquê não transmitir ao vivo, através das páginas oficiais da Prefeitura, as Audiências Públicas._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, vereadores._x000D_
 Para que tenha maior visibilidade e que seja de conhecimento da população, afinal trata-se de assuntos de interesse público, venho requerer que sejam transmitidas as Audiências Públicas nas páginas oficias da Prefeitura, em forma de live, assim como as festas realizadas pela Prefeitura.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2997/digitalizar0002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2997/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>•	Requer relação de valores pagos pelas empresas que receberam incentivo fiscais, tais como Viccari e FV cereais._x000D_
 JUSTIFICATIVA_x000D_
 	_x000D_
 Como se sabe, uma das funções do Poder Legislativo é a fiscalização da atuação do Poder Executivo e é exatamente no regular exercício do poder de fiscalizar e controle dos atos do Poder Executivo que esta subscritora pretende requerer de forma detalhada a relação dos valores pagos pelas empresas que receberam incentivo fiscais, tais como Restaurante Viccari e a FV Cereais. Dessa forma solicitamos da forma mais rápida possível essa relação seja encaminhada a essa parlamentar. Ressalto ainda que a resposta deva seguir o prazo de (15) quinze dias a contar do seu recebimento, conforme determina a Lei Orgânica Municipal em seu inciso XIX do Art. 84 c/c com o Art. 133 da própria LOM._x000D_
 Diante do exposto, peço o apoio de todos os Vereadores para sua aprovação.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_010.2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_010.2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Planejamentos e Finanças, requerendo as seguintes informações:_x000D_
  Estudo sobre o impacto Financeiro do reajuste do Piso dos Enfermeiros.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3014/requerimento_no01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3014/requerimento_no01.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, o seguinte requerimento._x000D_
 _x000D_
 •	Solicitar informações sobre obras de recapeamento das ruas do centro de Porto Murtinho, como quais ruas estão inseridas no projeto, qual prazo legal para término e solicito informações sobre quando será retomada obras da Feira dos Produtores, Capela Mortuária e o prazo de entrega delas.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no02.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, o seguinte requerimento._x000D_
 _x000D_
 •	Solicitar informações quanto a carga horaria dos médicos plantonistas e seus intervalos.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_011-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_011-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal Educação, requerendo as seguintes informações:_x000D_
  Sobre qual o motivo do fechamento da sala de 7º ano da Escola Municipal Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3021/digitalizar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3021/digitalizar.pdf</t>
   </si>
   <si>
     <t>Requer o Plano Municipal de Educação</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_002-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_002-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador  que  presente subscreve conforme Regimento Interno desta Casa de Leis, Requer do Executivo Municipal informações  sobre abertura do novo  concurso público para preenchimento de cargos do quadro de pessoal do Poder 	Executivo, a saber:  Apresentar a relação de cargos e quantidade de vagas previstas para cada cargo a constar no edital.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3031/digitalizar0003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3031/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA_x000D_
 Senhor Presidente e vereadores.	_x000D_
 A Lei Federal n. 14.133/2020 (novo FUNDEB de caráter permanente), estabeleceu aumento da contribuição da União de 10% para 23% do monte do Fundo (FUNDEB). Assim, as complementações do VAAR que é a transferência direta de recursos financeiros aos entes federativos e suas redes públicas de ensino, mas para isso deve a rede municipal de educação cumprir certas condicionalidades. _x000D_
 Diante dessas dúvidas sob a questão o requerimento procura obter informações para que de modo compartilhado possa ajudar no cumprimento das exigências, uma vez que umas das condições é a formalização de leis para atender aos dispostos no art. 158 da CF/88</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3032/digitalizar0004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3032/digitalizar0004.pdf</t>
   </si>
   <si>
     <t>Como é de entendimento de todos o papel de vereador é averiguar e manter-se informados sobre ações públicas que abrangem os órgãos públicos. Desta maneira, essa parlamentar vem requerer informações detalhadas sobre quantas pessoas estão aguardando vagas para cirurgia de cataratas? Quantas pessoas já estão cadastradas no sistema sisreg, no aguardo do tal procedimento? Destaco que essa propositura tem como objetivo reduzir o número de pessoas dessa lista de espera para realizar essas cirurgias que são de extrema urgência para os pacientes. _x000D_
  Por sentir pertinente tal requerimento, peço apoio aos Nobres Vereadores e o pronto atendimento por parte da secretaria de saúde e do Poder Executivo.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 SOLICITA INFORMAÇÃO DE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS SOBRE DENÚNCIA REALIZADA PELA MUNÍCIPE SIRLENE ALFONSO AO PODER EXECUTIVO, REFERENTE A SITUAÇÃO DE TRANSORNOS SOFRIDO EM ATENDIMENTO MÉDICO, NO HOSPITAL OSCAR RAMIRES.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3057/reuqerimento_008-2023_reforma_parte_eletrica_escolas_-_predios_publicos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3057/reuqerimento_008-2023_reforma_parte_eletrica_escolas_-_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante da Empresa contratada para reforma da parte elétrica das escolas e prédios públicos do nosso Município, se já foi licitada, previsão de começo e termino e cronograma dos prédios que serão reformados.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento-005-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento-005-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, e a Secretaria de Saúde o seguinte requerimento. Solicitar informações UTI Móvel que se  encontra parada em oficina na Cidade de Campo Grande Mato Grosso do Sul com duração a mais de 12 meses.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3067/brn30055cb0a9c3_054919.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3067/brn30055cb0a9c3_054919.pdf</t>
   </si>
   <si>
     <t>•	Requer que a empresa licitada BTG refaça as partes que ficaram  com cortes por causa das obras de asfalto no município. _x000D_
 JUSTIFICATIVA_x000D_
 	_x000D_
          _x000D_
       Como um dos princípios e deveres do Vereador é reivindicar em prol dos munícipes e em consonância com que prescreve as legislações pertinentes, está parlamentar requer que faça a notificação para BTG  a empresa responsável por cortar o asfalto na entrada do município de Porto Murtinho  e em outras  partes da cidade que a obra do asfalto está sendo feito.. Diante disso peço que a empresa que foi licitada opere na recuperação desse asfalto, visto que os reparos frequentes e adequados é de muita importância para reduzir os custos de restauração a longo prazo. Ressalto ainda essa tem por objetivo atender os reclames da população.   Diante do exposto, peço o apoio de todos os Vereadores para sua aprovação e do pronto atendimento por parte do Poder Executivo e do Secretário de Obras, Habitação e Serviços.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3079/brn30055cb0a9c3_054935.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3079/brn30055cb0a9c3_054935.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Planejamento e Finanças, requerendo as seguintes informações:_x000D_
  Extrato/histórico da fatura dos Cartões Taurus, usados para abastecimento da frota de Transporte Escolares e Transporte Fluvial.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3106/requerimento_03_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3106/requerimento_03_jayme.pdf</t>
   </si>
   <si>
     <t>REQUERENDO EM DECORRÊNCIA E COMPRIMENTO DA LEI 14.214 QUE TRATA SOBRE PROGRAMA E PROTEÇÃO DA PROMOÇÃO DE SAÚDE MENSTRUAL, VIMOS POR MEIO REQUERER INFORMAÇÕES SOBRE O CRONOGRAMA DE ENTREGA DOS MATERIAS DE HIGIENE NO PERIODO MENSTRUAL, COMO SERÁ FEITO E ONDE? SE HÁ INFORMAÇÃO AS PESSOAS QUE NECESSITAM DE TAL MATERIAL? E SE SERÁ ENTREGUE AOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_013-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_013-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, e ao Presidente da Comissão Sindicante, requerendo as seguintes informações:_x000D_
  Atas e informações obtidas acerca da Sindicância do Abastecimento da Frota da Educação, de Portaria Nº 331.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3122/brn30055cb0a9c3_055077.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3122/brn30055cb0a9c3_055077.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Gerencia de Habitação_x000D_
 _x000D_
 SOLICITA INFORMAÇÕES A RESPEITO DA DATA DO PRÓXIMO SORTEIO DOS LOTES URBANIZADOS E A QUANTIDADE DE PESSOAS QUE ESTÃO NA LISTA DE ESPERA.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_014-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_014-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, e à Gerente de Habitação, requerendo as seguintes informações:_x000D_
 Acerca das autorizações para escriturar as moradias, já quitadas, do “Conjunto Habitacional Flor de Camalote”.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_009-2023_-_licitacao_medicos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_009-2023_-_licitacao_medicos.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante da Licitação dos Médicos, como está, quando termino da licitação que está vigente, quando será a próxima licitação.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3141/requerimento_004-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3141/requerimento_004-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador  que  presente subscreve conforme Regimento Interno desta Casa de Leis, Requer do Secretário de Saúde do Estado de Mato Grosso do Sul com cópia ao  Executivo Municipal informações sobre a Construção do Centro de Hemodiálise na cidade de Jardim - MS, que irá aproximar os pacientes que viajam cerca 500 km para chegar na capital  Campo Grande três vezes na semana (Segunda, Quarta e Sexta), o que é extremamente cansativo  para os 08 (oito) pacientes e seus acompanhantes que passam em torno de 4 horas fazendo a diálise. Tendo em vista que a ultima informação fornecida pelo portal da prefeitura de Jardim-MS é que a licitação que iriam acontecer nos dia 25 e 26 de Abril do corrente ano foram suspensas.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_005-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_005-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador  que  presente subscreve conforme Regimento Interno desta Casa de Leis, Requer do Executivo Municipal e do Secretário Municipal de Turismo  informações  se há um estudo para destinar uma área na beira do rio para embarque e desembarque de forma gratuita para as embarcações dos pescadores profissionais que residem  em Porto Murtinho –MS.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3146/brn30055cb0a9c3_055272.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3146/brn30055cb0a9c3_055272.pdf</t>
   </si>
   <si>
     <t>O presente requerimento visa atender os reclames dos moradores daquela localidade. Os residentes estão questionando quanto tempo mais a execução da obra vai continuar, muitas ruas interditadas e os mesmos estão com dificuldade de entrar em suas residências. Considerando que logo poderemos ter períodos de chuva, além de dificultar a concretização do serviço, arrisca danificar o trabalho já realizado. Destaco ainda que esse período de chuvas vai impossibilitar o acesso tanto dos residentes do local quanto as pessoas que por ali trafegam._x000D_
      Por sentir pertinente tal solicitação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte do Poder Executivo e da secretaria de Obras, Habitação e Serviços Públicos.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_002.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÕES DAS DEMANDAS DA QUANTIDADE NA FILA DE ESPERA DO LOTE URGANIZADO._x000D_
 Este requerimento tem como finalidade requerer informações sobre a fila de espera das pessoas inscritas para receber o Lote Urbanizado, a quantidade de demandas necessárias ainda em espera._x000D_
 Haja vista que solicitamos em oficio mais Lotes Urbanizados para o nosso município com a Secretária de Estado de Habitação a senhora Maria do Carmo Avesani Lopez.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_003.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÕES SOBRE O APARELHO DE EXAME MATOLÓGICO NO HOSPITAL MUNICIPAL._x000D_
 Este requerimento tem como finalidade requerer informações sobre o aparelho de exame matológico no Hospital Municipal, haja vista que não estavam sendo realizados os exames de hemograma entre outros devido a um problema na máquina._x000D_
 Desta forma solicito esta informação o mais urgente possível.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3155/requerimento_015-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3155/requerimento_015-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, e à Secretária Municipal de Saúde, requerendo as seguintes informações:_x000D_
 Que seja executada a Resolução CFM nº 2147/2016, em nosso Município, acerca do Diretor Clínico do HORP.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3156/requerimento_016-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3156/requerimento_016-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e à Secretaria Municipal de Educação, requerendo as seguintes informações:_x000D_
 Acerca da possibilidade de uma Reforma na Escola da Colônia Cachoeira.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_007-2023_-_bracos_para_iluminacao_publica.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_007-2023_-_bracos_para_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante dos braços para a instalação de iluminação pública nas Ruas do Bairro Dom Pepe, onde já foram colocados o rebaixamento da rede, qual a previsão e o cronograma do começo da instalação.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3158/requerimento_017-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3158/requerimento_017-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, requerendo as seguintes informações:_x000D_
 Acerca do cronograma referente ao dia 23/09/2023, dos 03 caminhões-pipa, de posse do Município.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_09.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_09.pdf</t>
   </si>
   <si>
     <t>•	Relação de todos os motoristas que trabalham na Saúde, incluindo os que fazem viagem pela Central de Vagas e hospital (se todos os motoristas estão disponíveis para a viagem) Existe uma escala de viagem para os motoristas?_x000D_
 •	Previsão dos consertos das ambulâncias, incluindo os cintos de segurança para os acompanhantes e técnicos, ar condicionado e giroflex das mesmas.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_n.004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_n.004.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÕES SOBRE O ATENDIMENTO DA FONOAUDIÓLOGA, E SOBRE A CONTRATAÇÃO DO PEDIATRA NO  HOSPITAL MUNICIPAL._x000D_
 Este requerimento tem como finalidade requerer informações sobre o atendimento da fonoaudióloga, quantas vezes no mês está sendo realizado este atendimento no Hospital Municipal, e também sobre a contratação do Médico Pediatra haja vista que são atendimentos de suma importância.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_04_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_04_jayme.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÃO SOBRE AS CALÇADAS QUE FORAM QUEBRADAS PARA REALIZAR OBRAS DE ASFALTO  SE TEM PRAZO PARA FAZER AS CALÇADAS NO BAIRRO RESIDENCIAL SALADEIRO.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_015-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_015-23.pdf</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_018-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_018-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Planejamento e Finanças, requerendo as seguintes informações:_x000D_
  Sobre as dispensas que foram feitas acerca de ares-condicionados, referentes ao mês de abril/2023 até os dias atuais.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_n.004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_n.004.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÕES SOBRE O ATENDIMENTO DA FONOAUDIÓLOGA, E SOBRE A CONTRATAÇÃO DO PEDIATRA NO  HOSPITAL MUNICIPAL._x000D_
 Este requerimento tem como finalidade requerer informações sobre o atendimento da fonoaudióloga, quantas vezes no mês está sendo realizado este atendimento no Hospital Municipal, e também sobre a contratação do Médico Pediatra haja vista que são atendimentos de suma importância._x000D_
 Desta forma solicito esta informação o mais urgente possível.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_019-23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_019-23.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente: Ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Saúde, requerendo as seguintes informações:_x000D_
  Solicita vistoria da Vigilância Sanitária em todas as Escolas Municipais Rurais e Indígenas, com a elaboração do laudo das situações encontradas nestes locais.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3073/01-emi_-_elbio_da_twister_-_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3073/01-emi_-_elbio_da_twister_-_2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva destinada para atender as despesas com ações e serviços públicos da Saúde, tais como, o Setembro Amarelo, Outubro Rosa, Novembro Azul e Dezembro Vermelho e o Programa Saúde na Escola. Orçamento Impositivo de 2024</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_impositiva_-_elbio_-_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_impositiva_-_elbio_-_2024.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda impositiva do vereador destinada ao fometo e prática de atividades esportivas procura envolver e assegurar as ações das políticas públicas de esportes, cultura e lazer, desse modo o recurso financeiro deve contribuir na compra de diversos materiais esportivos e outros conforme as necessidades que asseguram as atividades esportivos. De outra maneira parte desse recurso financeiro deve ser destinados para atender a Lei Municipal n. 1626/2017 - Orla Fitness, bem como assegurar as ações para garantir o que determina as leis do Muncípio N(s) 1703 e 1807. Orçamento Impositivo de 2024.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_impositiva_-_jary_-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_impositiva_-_jary_-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda impositiva do vereador destinadas para atender as despesas com ações e serviços públicos da Saúde, tais como, o Programa Saúde na Escola, as atividades da Academia da Saúde orientado por educador físico e o Agosto Lílas e Dourado preferencialmente na área rural. Orçamento Impositivo de 2024.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda_impositiva_-_jary_-_2024_-_area_diversa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda_impositiva_-_jary_-_2024_-_area_diversa.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda impositiva destinadas ao fomento da prática de atividades esportivas procura desenvolver e assegurar as ações das políticas públicas de esporte e cultura e lazer, desse modo o recurso financeiro deve contribuir na compra de diversos materiais esportivos e outros conforme a necessidades que asseguram as atividades esportivas, inclusive material permanente para atender aos projetos, eventos e torneios promovido pelo Munícipio, tais como futebol amador, masculino e feminino e outras modalidades. Orçamento impositivo de 2024.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda_005-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda_005-2023.pdf</t>
   </si>
   <si>
     <t>Compra de material permanente para atender a área da saúde, sendo o equipamento de hemograma (analisador hematólogico automizado de célula sanguínea).</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_006-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_006-2023.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do vereador Rodrigo Fróes Acosta destinadas as entidades de interesse público nos termos da LeiFederal  13.019/2014, sendo 10.000,00 (dez mil reais) para o Rotary Club conforme o CNPJ 03.666.385/0001-19 que se encontra dentro das normas requisitante e sendo 9.850,26 (nove mil oitocentos e cinquenta reais e vinte e seis centavos) para o Conselho Municipal de Segurança da Comarca de Porto Murtinho para compra de material de consumo e permanente  conforme  o CNPJ 12.221.101/0001-71.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda_007-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda_007-2023.pdf</t>
   </si>
   <si>
     <t>A Emenda Impositiva destinada pelo vereador Rodrigo Fróes Acosta tem como finalidade a compra de materiais esportivos para atender as necessidades da Escola Municipal Thomaz Larangeira, visando melhorar a  qualidade da prática esportiva dentro da unidade escolar.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda_008-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda_008-2023.pdf</t>
   </si>
   <si>
     <t>A Emenda impositiva do vereador Rodrigo Fróes Acosta destinada a Escola- EMEI Primeiros Passos tem como finalidade atender em materiais permanentes: Geladeira, Fogão Industrial  e Eletrodomésticos.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda_009-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda_009-2023.pdf</t>
   </si>
   <si>
     <t>A Emenda impositiva do vereador Rodrigo Fróes Acosta destinada a Secretaria Municipal de Assistência Social, Trabalho e Cidadania para aquisição de materiais de consumo e permanente</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda_impositiva_010-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda_impositiva_010-2024.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do Vereador Rudimar – Gordinho da Pax, destinada a aquisição de material permanente para atender a área da saúde, sendo equipamento de hemograma (analisador hematológico automatizado de células sanguíneas) para necessidade do Hospital Oscar Ramires e Aquisição de material permanente para atender a área da saúde Posto do Salim Cafure.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda_impositiva_011-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda_impositiva_011-2024.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do Vereador Rudimar – Gordinho da Pax, destinada a Creche Rafael Cortada Cordoniz, para atender a necessidade do centro de educação, aquisição de brinquedos educacionais, andadores, berços e materiais educativos e etc.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda_impositva_012-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda_impositva_012-2024.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do Vereador Rudimar – Gordinho da Pax, destinada ao fomento e prática de atividades esportivas, cultural e lazer, desse modo o recurso financeiro deve contribuir na compra de diversos materiais esportivos e outros conforme as necessidades que asseguram as atividades esportivos.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda_impositiva_013-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda_impositiva_013-2024.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do Vereador Rudimar – Gordinho da Pax, destinadas as entidades de interesse público, sendo:_x000D_
 R$ 10.000,00 (Dez Mil Reais) para a COOPMUR (05.926.403/0001-80)_x000D_
 R$ 10.000,00 (Dez Mil Reais) para Escolinha Talentos Do Pantanal (14.709.850/0001-78)_x000D_
 R$ 10.000,00 (Dez Mil Reais) para o Rotary Clube De Porto Murtinho (03.666.385/0001-19) _x000D_
 R$ 15.000,00 (Quinze Mil Reais) para a Loja Maçônica Razão E Força n° 1997 (03.667.458/0001-97)</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3094/emenda_impositiva_014-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3094/emenda_impositiva_014-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinadas para atender as despesas com ações e serviços públicos da saúde, com a compra de materiais específicos para atender a sessão de fisioterapia das unidades de saúde. Assim como, aquisição de aparelhos de eletrocardiograma.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda_impositiva_015-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda_impositiva_015-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA DO VEREADOR DESTINADAS PARA ATENDER A CAIXA DE ASSISTÊNCIA E MANUTENÇÃO DA ESCOLA ESTADUAL DE PRÉ ESCOLAR DE PRIMEIRO E SEGUNDO GRAU JOSÉ BONIFÁCIO. SEGUNDO TERMO DE FOMENTO SEGUNDO A LDO 2024 - BEM COMO ESTABELECENDO A POSSIBILIDADE DA PARCERIA COM A TRANSFERÊNCIA DE RECURSO FINANCEIRO PARA FORTALECER AS ATIVIDADES DESENVOLVIDAS PELA ENTIDADE.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda_impositiva_016-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda_impositiva_016-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA DO VEREADOR DESTINADAS PARA ATENDER ASSOCIAÇÃO DE PAIS E MESTRES DA ESCOLA CLAUDIO DE OLIVEIRA. SEGUNDO TERMO DE FOMENTO SEGUNDO A LDO 2024 - BEM COMO ESTABELECENDO A POSSIBILIDADE DA PARCERIA COM A TRANSFERÊNCIA DO RECURSO FINANCEIRO PARA FORTALECER AS ATIVIDADES DESENVOLVIDAS PELA ENTIDADE.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda_impositiva_017-2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda_impositiva_017-2024.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva do vereador destinadas para atender a Escola Municipal Bonifácio Gomes Polo com aquisição de equipamentos (brinquedos) de parquinho a fim de atender os alunos da escola.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>Emenda impositiva do vereador destinadas para atender o Rotary Clube de Porto Murtinho. Segundo termo de fomento segundo a LDO 2024 – bem como estabelecendo a possibilidade da parceria com a transferência do recurso financeiro para fortalecer as atividades desenvolvidas pela entidade nos termos da Lei Federal n. 13.019/2014.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_impositiva__019-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_impositiva__019-2023.pdf</t>
   </si>
   <si>
     <t>Valor R$ 69.401,05 para atender a demanda do hospital Oscar Ramires Pereira para- Aquisição de uma câmara fria positiva funciona de 2°C a 8°C com temperatura controlada e homogênea. _x000D_
 Aquisição de uma Câmara de Vacinas Portátil de 15 litros, para conservação de vacinas, exames, medicamentos, entre outros_x000D_
 Aquisição de um Eletroencefalógrafo _x000D_
 Aquisição de 03  kit touca de EEG, com tamanhos diferentes._x000D_
 - Aquisição de 03 (três) aparelhos Mapa Monitor de Pressão Map. Arterial Contec+Holter Cardiaco Ecg 3 canais 24h+Software_x000D_
 Aquisição de uma autoclave de 21 litros para uso no laboratório do hospital Oscar Ramires. _x000D_
 R$ 10.000,00 – Destinado a aquisição de materiais para o Projeto Equoterapia, inclusive para custeio de oficinas e treinamentos para desenvolver as ações da equoterapia</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda_impositiva__020-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda_impositiva__020-2023.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva, destinada a Creche Municipal Laura Vicuña para atender as necessidades do centro infantil com brinquedos educacionais, materiais educativos, etc.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda_impositiva_021-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda_impositiva_021-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para atender a Instituição de Utilidade Pública Federal (IBISS) com o objetivo de manutenção e aquisição de materiais necessários para os Projetos “Direito de Ter Direitos, “Projeto Cidadania – Meu Território Meu _x000D_
 Sonho de Viver”.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda_impositiva__022-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda_impositiva__022-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinada a Fanfarra da Escola Cívico com o objetivo da manutenção e aquisição de materiais necessários para a realização da aprendizagem</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda_impositiva_023-2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda_impositiva_023-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para atender ao Projeto do Corpo Coreográfico da Banda Municipal com o objetivo de manutenção e aquisição de materiais necessários para as coreografias.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3107/brn30055cb0a9c3_055048.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3107/brn30055cb0a9c3_055048.pdf</t>
   </si>
   <si>
     <t>Emenda para atendimento do Hospital Oscar Ramires._x000D_
 _x000D_
      Emenda no valor de R$ 35.000,00 para aquisição de;_x000D_
   - Aquisição de uma câmara fria portátil com 15 litros para armazenamento de vacinas;_x000D_
   - Aquisição de um Eletroencefalógrafo BWIII EEG; _x000D_
   - 03 kits, touca de EEG; _x000D_
   - 03 APARELHOS DE Mapa Monitor de pressão e _x000D_
   - 01 autoclave de 21 litros (para uso no laboratório)._x000D_
      _x000D_
      Emenda no valor de R$ 20.000,00 para aquisição de;_x000D_
   - Equipamentos de Ortopedia e Traumatologia (Cardiopulmonar para reabilitação de doenças respiratórias) _x000D_
 _x000D_
      Emenda no valor de R$ 24.401,05 para aquisição de:_x000D_
    - Para aquisição de Ventilador de transporte modelo Microtak Total por KTK equipamento Hospitalares na categoria Ventilador Pulmonar.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3108/brn30055cb0a9c3_055049.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3108/brn30055cb0a9c3_055049.pdf</t>
   </si>
   <si>
     <t>Emenda para atendimento da Secretaria de Educação._x000D_
 _x000D_
      Emenda no valor de R$ 25.000,00 para aquisição de;_x000D_
   - Ar-Condicionado para a Escola Nossa Senhora De Caacupe _x000D_
     _x000D_
      Emenda no valor de R$ 44.401,05 para aquisição de:_x000D_
    - Para aquisição de Materiais permanentes na Secretaria de Educação.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda_impositiva_posto_de_saude_-_col._cachoeira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda_impositiva_posto_de_saude_-_col._cachoeira.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva destinada para atender a Unidade de Saúde da Colônia Cachoeira com a compra de Equipamentos Permanentes e Reforma.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda_impositiva_asilo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda_impositiva_asilo.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva destinada à Contribuir com a Entidade de Obras Sociais da Paróquia de Porto Murtinho, por meio de transferência de recursos financeiros nos termos da Lei Federal 13.019/2014, conforme o Item 32 das metas do Desenvolvimento Social.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_impositiva_parquinho_-_av_15_de_novembro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_impositiva_parquinho_-_av_15_de_novembro.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva destinada à desenvolver a instalação de um parquinho no Campo do Fundão (localizado na Av. 15 de Novembro, bairro Caacupê). Tendo por objetivo fortalecer a prática de esportes e lazer, conforme o Planejamento do Executivo Municipal.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3123/brn30055cb0a9c3_055126.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3123/brn30055cb0a9c3_055126.pdf</t>
   </si>
   <si>
     <t>Valor (R$) da Emenda: 50.000,00_x000D_
 Finalidade da Emenda: Aquisição de instrumentos para fanfarra da Escola Cívico Militar Claudio de Oliveira._x000D_
 Detalhamento da despesa proveniente da emenda impositiva em relação a fonte de dotação orçamentária com acréscimo a programação do PLOA - 2024.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3124/brn30055cb0a9c3_055127.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3124/brn30055cb0a9c3_055127.pdf</t>
   </si>
   <si>
     <t>VALOR (R$) DA EMENDA:79.450,00_x000D_
 Finalidade da Emenda: Aquisição de 2 cadeiras odontológicas para atender a nova unidade básica de saúde do bairro Caacupê, com recurso orçamentário desta emenda impositiva.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3125/brn30055cb0a9c3_055129.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3125/brn30055cb0a9c3_055129.pdf</t>
   </si>
   <si>
     <t>Valor (R$) da Emenda: 29.352,10_x000D_
 Finalidade da Emenda: Aquisição de uma torre de internet para atender a Colônia  Ingazeira, com recurso orçamentário decorrente desta emenda impositiva.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda_impositiva_saude1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda_impositiva_saude1.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: _x000D_
 Destina R$ 35.000,00  - Para o Hospital e Laboratório Oscar Ramires_x000D_
 • Aquisição de uma Câmara Fria Positiva +2 a +8°C de Conservação 280 litros, para o armazenamento de vacinas; _x000D_
 • Aquisição de uma Câmara de Vacinas Portátil de 15 litros, para conservação de vacinas, exames, medicamentos, entre outros, para ser utilizada em viagens e mutirões de vacinação._x000D_
 • Aquisição de Eletroencefalógrafo BWIII EEG Plus ICU Monitorização EEG_x000D_
 Brain Monitoring;_x000D_
 • Aquisição de 03 Kit touca de EEG, com tamanhos diferentes;_x000D_
 • Aquisição de 03 aparelhos Mapa Monitor de Pressão Map. Arterial Contec+Holter Cardiaco Ecg 3 canais 24+Software;_x000D_
 • Aquisição de uma autoclave de 21 litros, para uso no laboratório do Hospital Oscar Ramires._x000D_
 Destina R$ 20.000,00 - Para Sala de Fisioterapia do Posto Central_x000D_
 • Aquisição de aparelhos de fisioterapia para a saúde da mulher._x000D_
 Destina R$ 10.000,00 – Para o Projeto Equoterapia _x000D_
 • Aquisição de materiais à serem utilizados no tratamento de saúde do Projet</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_impositiva_conselho_de_pastores_2024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_impositiva_conselho_de_pastores_2024.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: Conselho de Pastores de Porto Murtinho _x000D_
 • Aquisição de materiais e instrumentos de apoio para as atividades pastorais, inclusive para programar, coordenar, realizar e divulgar atividades de interesse das comunidades evangélicas, auxiliando as pessoas que mais necessitam de ajuda, apoio e amparo.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_impositiva_emcim_claudio_de_oliveira1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_impositiva_emcim_claudio_de_oliveira1.pdf</t>
   </si>
   <si>
     <t>Finalidade da Emenda: _x000D_
 Destina R$ 44.401,05 - Para a EMCIM Claúdio de Oliveira _x000D_
 • Aquisição de equipamentos tecnológicos para atendimento especifico dos alunos._x000D_
 Destina R$ 10.000,00 - Para a EMCIM Fanfarra Claúdio de Oliveira _x000D_
 • Aquisição de uniformes e instrumentos novos.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3129/saude.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3129/saude.pdf</t>
   </si>
   <si>
     <t>Aquisição de matérias /equipamentos permanente para Unidade Básica de Saúde do Centro. A aquisição visa atender à necessidade dos usuários no que diz respeito ao atendimento na sala de curativo, vacinação, preventivo, consulta de enfermagem, odontologia, atendimento de urgência, na prevenção de doenças, serviço de almoxarifado e farmácia e etc, vinculados a unidade de atendimento do Posto Central.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3130/assistencia_social.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3130/assistencia_social.pdf</t>
   </si>
   <si>
     <t>destinar os recursos financeiros para fortalecer o Programa de Benefício Sócio Econômico-social – PROSPERAR, para manter e ampliar suas ações no fomento de emprego e renda para os cidadãos de Porto Murtinho. .</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3131/coopmur.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3131/coopmur.pdf</t>
   </si>
   <si>
     <t>Realizar curso de capacitação de corte e costura para a população de baixa renda e situação de vulnerabilidade das comunidades do Município de Porto Murtinho/MS Cooperativa de Produção e Prestação de Serviços Gerais de Porto Murtinho – COOPMUR, segundo CNPJ 05.926.403/0001-80</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE/MS</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2798/parecer_pa_-0061_-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2798/parecer_pa_-0061_-2021.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GOVERNO - PODER EXECUTIVO MUNICIPAL - REPASSE DO DUODÉCIMO ACIMA DO LIMITE CONSTITUCIONAL - INCONSISTÊNCIA NO DEMONSTRATIVO DA DÍVIDA FLUTUANTE - INOBSERVÂNCIA AOS DISPOSITIVOS LEGAIS E CONSTITUCIONAIS PARECER PRÉVIO CONTRÁRIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6112,51 +6112,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2751/brn30055cb0a9c3_053576.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2752/ind._001-2023-_solicita_cascalhamento_das_rampas_dos_portos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_001-2023_-_tapa_burraco_rua_costa_marques_d._maria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2757/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2758/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2760/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_001.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_002.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_003.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2769/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2773/001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2774/002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2781/indicacao_004.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2782/indicacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2783/brn30055cb0a9c3_053632.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2790/14-03_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2794/indicacao_005.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2797/brn30055cb0a9c3_053673.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2803/brn30055cb0a9c3_053700.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_007.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_008.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_009.2023_-_sonia_ferreira_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_002-2023_-_150_caminhoes_de_cascalho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2814/indicacao_002_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2817/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_003-2023_-_sala_fisio_-_posto_centro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_004-2023_-_estrada_vicinal_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/brn30055cb0a9c3_053793.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2832/ind._002_-_2023_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2833/ind._003-2023_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2834/ind.004-2023_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2835/ind._003-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2839/scan.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2840/brn30055cb0a9c3_053791.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2842/brn30055cb0a9c3_054069.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_007-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_009-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_010-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2848/brn30055cb0a9c3_054082.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2849/ind._004-2023-_solicita_combate_a_dengue_e_ao_caramujo_africano.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2850/ind._005-2023-_solicita_manutencao_da_rua_santa_fe.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2851/ind._006-2023-_solicita_viatura_para_tributos.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/brn30055cb0a9c3_054084.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2853/brn30055cb0a9c3_054086.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2855/scan_20230417134529.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao_005-2023_-_orgulho_de_viver_aqui.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2866/brn30055cb0a9c3_054103.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/indicacao_006-2023_-_tapa_burraco_rua_bonifacio_gomes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_012-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_013-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2871/brn30055cb0a9c3_054167.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/brn30055cb0a9c3_054169.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_10.2023_-_sonia_ferreira_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2878/scan_20230420123932.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2879/scan.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2881/indicacao_05_regina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2882/indicacao_06_regina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2883/indicacao_07_regina.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2884/indicacao_08_regina.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_006.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_007-2023_-_predio_casa_antiga_dos_medicos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/brn30055cb0a9c3_054263.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_09_regina.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_10_regina.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_017-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_008-2023_-_hospital_-_camas_colchoes_e_ar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2911/brn30055cb0a9c3_054278.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_9_jayme.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_10_jayme.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_11_jayme.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_13_jayme.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2951/brn30055cb0a9c3_054491.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no._005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no._006.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2954/brn30055cb0a9c3_054493.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_11.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_12.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_13.2023_-_sonia_ferreira_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14.2023_-_sonia_ferreira_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2970/brn30055cb0a9c3_054525.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_017.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_024-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2980/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_14_jayme.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_11_regina.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2986/brn30055cb0a9c3_054527.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2994/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2995/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2996/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_027.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_028.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no07.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no08.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_no14.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_15-2023.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3020/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_009-2023_-_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_010-2023_-_manilhas_rua_gel_oliveira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_011-2023_-_ivestimento_em_curso_prof._saude.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_n0010_-_prefeitura.._sec._obra.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_n0011_-_prefeitura.._sec._obra.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3036/scan_20230817133438.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3039/n._029-2023.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3040/n._030-2023.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3041/n._031-2023.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3042/n._032-2023.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3043/015-2023.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3044/016-2023.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3045/017-2023.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3046/018-2023.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3048/020-2023.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3049/021-2023.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3050/022-2023.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3051/023-2023.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3052/024-2023.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3053/025-2023.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3054/026-2023.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3055/027-2023.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3056/028-2023.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_012-2023_-_cronograma_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_013-2023_-_tapa_buraco_rua_mate_laranjeira_-_molhar_rua_alfredo_pinto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3062/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao__019-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3069/indiacao-012-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3078/brn30055cb0a9c3_054936.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_014-2023_-_lanche_para_as_criancas_dos_projetos_do_cma.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_015-2023_-_troca_poste_rua_kdwel_com_rua_francisco_oliveira.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3085/iindicacao_024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_017_jayme.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_039-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_040-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_041-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_042-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_043-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_044-23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3119/brn30055cb0a9c3_055074.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3120/brn30055cb0a9c3_055075.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3121/brn30055cb0a9c3_055076.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_045-23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3136/indicacao_016-2023_-_mesa_cemiterio_da_colonia_ingazeira.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3137/brn30055cb0a9c3_055142.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3139/indicacao_017-2023_-_molhe_a_rua_cap._cantalice_-_nicanora.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3144/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_046-23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3148/scan_20230921143315.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3149/n._033-2023.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3152/brn30055cb0a9c3_055461.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3153/brn30055cb0a9c3_055462.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_047-23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_018-2023_-_redutor_de_velocidade_em_frente_a_alfa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3161/brn30055cb0a9c3_055475.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3162/brn30055cb0a9c3_055477.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3164/brn30055cb0a9c3_055661.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3165/n._034-2023.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_n._035.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3169/brn30055cb0a9c3_055576.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_19_jayme.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3197/brn30055cb0a9c3_055845.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_048-23.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_050-23.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_051-23.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_no026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_no027.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_052-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3214/brn30055cb0a9c3_056046.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3318/n._036-2023.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3319/n._037-2023.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3321/n._039-2023.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3320/n._038-2023.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3322/n._040-2023.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3323/n._041-2023.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3324/n._042-2023.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3145/veto_de_projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2928/joao_dias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2931/roberto_mendes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/admir_ortega.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/nilcimar_vicari.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2935/leandro_farias.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/celso_martines.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2938/zeferino_franco.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2939/luiz_martines.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2959/brn30055cb0a9c3_054534.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3065/mocao_de_aplauso_003-2023-_campos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3185/brn30055cb0a9c3_055784.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3186/brn30055cb0a9c3_055786.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3187/brn30055cb0a9c3_055788.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3188/brn30055cb0a9c3_055790.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3189/brn30055cb0a9c3_055792.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3190/brn30055cb0a9c3_055794.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3191/brn30055cb0a9c3_055796.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3192/brn30055cb0a9c3_055798.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3193/brn30055cb0a9c3_055808.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/julio_cesar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2796/mocao_de_pesar_-_prof._maria_das_dores_rolon.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/jose_abrao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_de_pesar_americo_aguilera.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2960/brn30055cb0a9c3_054528.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2854/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2857/decreto_legislativo_no._847-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2858/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2750/autoriza_a_cessao_de_uso_de_bem_publico_para_a_sanesul.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2749/sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_lei_orgulho_de_viver_aqui.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2776/ple_-_005-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2799/lei_municipal_1791_mdca.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_007-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/projeto_de_lei_no_8_-_doacao_de_terreno_dom_pepe_2.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei_009-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_n._010-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2890/pl_n._11_-_2023_magisterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/projeto_de_lei_12_contratacao_temporaria_substituicao.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/projeto_de_lei_013_-_2023_-_bolsa_emcim.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_14.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_lei_15__revisao_salarial_2023_efetivos_891.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_016-_termo_de_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_n._17_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_18.2023.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2990/pl-019_executivo_municipal_-_avancar_cidades..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2991/pl020-2023_-executivo_finisa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_21_-_autoriza_o_poder_executivo_municipal_a_doar_lotes_de_terreno_de_sua_propriedade_aos_beneficiarios_de_programas_de_interesse_socia.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_22_-_define_como_zona_de_urbanizacao_a_area_que_especifica_e_isenta_o_imovel_do_pagamento_do_iptu.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3081/projeto_de_lei_no._023-2023_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_24_-_autoriza_o_poder_executivo_municipal_a_doar_05_cinco_aparelhos_celulares_que_menciona.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_n_25_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_porto_murtinho.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3202/1_-_projeto_de_lei_26_autoriza_o_repasse_do_valor_efetivamente_disponibilizado_pela_uniao_para_fins_de_pagamento_da_parcela_complementar_do_piso_da_enfermagem__pcpe_e_da_outras_providencias__piso.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3168/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_n._28_ploa-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_29_-_autoriza_permissao_de_uso_de_bem_publico_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_30_-_autoriza_uso_de_bem_publico_no_exterior_1.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_no_31_-_dispoe_sobre_criacao_de_vagas_para_cargos_ja_existentes_no_quadro_permanente_1.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_n._32_-_dispoe_sobre_creditos_adicional_suplementar_no_orcamento_de_2023_do_municipio_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_33_altera_a_redacao_do_artigo_1o__e_revoga_o_1o_do_artigo_1o_da_lei_no_1.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3218/projet_1.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/2_-_projeto_de_lei_complementar_n_01_-_refis_1.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_complementar_02_altera_disposicoes_da_lei_complementar_74.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2961/projeto_de_lei_complementar_003.2021-previdencia_1.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_lei_complementar_no._004-2023_-_diretores.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2743/projeto_de_lei_complementar_no._001-2023_reajuste_dos_salarios_dos_servidores_revisado_01_02_2023.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2909/lei_complementar_84_legislativo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2910/lei_complementar_legislativo_085.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_complementar_004-2023-_provimento_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_001-_2023_-_pl_-__altera__jepom_e_jores.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_lei_no._002-2023.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_lei_003-2023_jayme.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_lei__004-2023_jayme.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_no_005-_2023_-_jayme.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_lei_no._006-2023_1.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_lei_007_2023_ver_donizete_atendimento_prioritario_obesidade.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_no._x-2023.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2900/projeto_de_lei__que_dispoe_sobre_a_reserva_de_vaga_nas_contratacoes_publicas_1.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_010__ver._helton_lampadas_de_led.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_no._011-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3080/projeto_de_lei_-_associacao_py_1.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_inteligencia_emocional.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei__qr_-_code.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_lei_jayme__reformulado_29-08.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_de_no_-_maria_da_penha_vai_a_area_rural.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no._017-2023_-_subsidio_prefeito_e_secretarios_2025_-_2028.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_018-2023_-_subsidio_vereadores_2023.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_019_-_2023_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no._020_-_2023_-_castramovel_-_maria_donizete_dos_santos.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_001-2023_-_frota_onibus.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_002-2023_-_ambulancia_uti.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2759/brn30055cb0a9c3_053572.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2762/brn30055cb0a9c3_053573.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_001.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2784/brn30055cb0a9c3_053634.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2785/brn30055cb0a9c3_053630.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2791/brn30055cb0a9c3_053650.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_003-2023_-_thoamaz_laranjeira_5_ano.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/brn30055cb0a9c3_053698.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2802/brn30055cb0a9c3_053702.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_002_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2816/requerimento_003_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2828/brn30055cb0a9c3_053795.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/of._governador_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2838/req._002-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/scan_20230417134641.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_004-2023_-_uti_movel.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_005-2023_-_equipamentos_posto_centro.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2880/scan_20230502123004.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2885/requerimento_08_regina.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_004_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_005_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_006_-_regina.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2889/requerimento_007_-_regina.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2896/requerimento_006-2023_contratacao_enfermeiros_e_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2904/brn30055cb0a9c3_054255.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_006-23.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2923/brn30055cb0a9c3_054303.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2924/brn30055cb0a9c3_054304.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2969/brn30055cb0a9c3_054495.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2971/brn30055cb0a9c3_054497.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_001.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2983/requeerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2997/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_010.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3014/requerimento_no01.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no02.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3021/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3031/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3032/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3057/reuqerimento_008-2023_reforma_parte_eletrica_escolas_-_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento-005-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3067/brn30055cb0a9c3_054919.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3079/brn30055cb0a9c3_054935.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3106/requerimento_03_jayme.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_013-23.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3122/brn30055cb0a9c3_055077.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_014-23.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_009-2023_-_licitacao_medicos.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3141/requerimento_004-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3146/brn30055cb0a9c3_055272.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3155/requerimento_015-23.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3156/requerimento_016-23.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_007-2023_-_bracos_para_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3158/requerimento_017-23.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_n.004.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_04_jayme.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_015-23.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_018-23.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_n.004.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_019-23.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3073/01-emi_-_elbio_da_twister_-_2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_impositiva_-_elbio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_impositiva_-_jary_-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda_impositiva_-_jary_-_2024_-_area_diversa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda_005-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_006-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda_007-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda_008-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda_009-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda_impositiva_010-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda_impositiva_011-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda_impositva_012-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda_impositiva_013-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3094/emenda_impositiva_014-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda_impositiva_015-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda_impositiva_016-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda_impositiva_017-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_impositiva__019-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda_impositiva__020-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda_impositiva_021-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda_impositiva__022-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda_impositiva_023-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3107/brn30055cb0a9c3_055048.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3108/brn30055cb0a9c3_055049.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda_impositiva_posto_de_saude_-_col._cachoeira.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda_impositiva_asilo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_impositiva_parquinho_-_av_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3123/brn30055cb0a9c3_055126.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3124/brn30055cb0a9c3_055127.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3125/brn30055cb0a9c3_055129.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda_impositiva_saude1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_impositiva_conselho_de_pastores_2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_impositiva_emcim_claudio_de_oliveira1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3129/saude.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3130/assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3131/coopmur.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2798/parecer_pa_-0061_-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2751/brn30055cb0a9c3_053576.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2752/ind._001-2023-_solicita_cascalhamento_das_rampas_dos_portos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_001-2023_-_tapa_burraco_rua_costa_marques_d._maria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2757/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2758/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2760/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_001.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_002.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_003.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2769/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2773/001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2774/002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2781/indicacao_004.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2782/indicacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2783/brn30055cb0a9c3_053632.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2790/14-03_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2794/indicacao_005.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2797/brn30055cb0a9c3_053673.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2803/brn30055cb0a9c3_053700.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_007.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_008.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_009.2023_-_sonia_ferreira_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_002-2023_-_150_caminhoes_de_cascalho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2814/indicacao_002_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2817/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_003-2023_-_sala_fisio_-_posto_centro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_004-2023_-_estrada_vicinal_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/brn30055cb0a9c3_053793.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2832/ind._002_-_2023_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2833/ind._003-2023_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2834/ind.004-2023_-_elbio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2835/ind._003-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2839/scan.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2840/brn30055cb0a9c3_053791.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2842/brn30055cb0a9c3_054069.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_007-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_009-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_010-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2848/brn30055cb0a9c3_054082.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2849/ind._004-2023-_solicita_combate_a_dengue_e_ao_caramujo_africano.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2850/ind._005-2023-_solicita_manutencao_da_rua_santa_fe.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2851/ind._006-2023-_solicita_viatura_para_tributos.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/brn30055cb0a9c3_054084.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2853/brn30055cb0a9c3_054086.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2855/scan_20230417134529.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao_005-2023_-_orgulho_de_viver_aqui.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2866/brn30055cb0a9c3_054103.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/indicacao_006-2023_-_tapa_burraco_rua_bonifacio_gomes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_012-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_013-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2871/brn30055cb0a9c3_054167.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/brn30055cb0a9c3_054169.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_10.2023_-_sonia_ferreira_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2878/scan_20230420123932.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2879/scan.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2881/indicacao_05_regina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2882/indicacao_06_regina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2883/indicacao_07_regina.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2884/indicacao_08_regina.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_006.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_007-2023_-_predio_casa_antiga_dos_medicos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/brn30055cb0a9c3_054263.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_09_regina.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_10_regina.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_017-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_008-2023_-_hospital_-_camas_colchoes_e_ar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2911/brn30055cb0a9c3_054278.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_9_jayme.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_10_jayme.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_11_jayme.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_13_jayme.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2951/brn30055cb0a9c3_054491.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no._005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no._006.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2954/brn30055cb0a9c3_054493.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_11.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_12.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_13.2023_-_sonia_ferreira_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14.2023_-_sonia_ferreira_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2970/brn30055cb0a9c3_054525.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_017.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_024-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2980/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_14_jayme.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_11_regina.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2986/brn30055cb0a9c3_054527.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2994/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2995/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2996/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_027.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_028.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no07.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no08.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_no14.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_15-2023.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3020/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_009-2023_-_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_010-2023_-_manilhas_rua_gel_oliveira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_011-2023_-_ivestimento_em_curso_prof._saude.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_n0010_-_prefeitura.._sec._obra.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_n0011_-_prefeitura.._sec._obra.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3036/scan_20230817133438.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3039/n._029-2023.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3040/n._030-2023.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3041/n._031-2023.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3042/n._032-2023.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3043/015-2023.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3044/016-2023.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3045/017-2023.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3046/018-2023.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3048/020-2023.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3049/021-2023.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3050/022-2023.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3051/023-2023.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3052/024-2023.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3053/025-2023.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3054/026-2023.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3055/027-2023.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3056/028-2023.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_012-2023_-_cronograma_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_013-2023_-_tapa_buraco_rua_mate_laranjeira_-_molhar_rua_alfredo_pinto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3062/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao__019-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3069/indiacao-012-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3078/brn30055cb0a9c3_054936.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_014-2023_-_lanche_para_as_criancas_dos_projetos_do_cma.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_015-2023_-_troca_poste_rua_kdwel_com_rua_francisco_oliveira.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3085/iindicacao_024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_017_jayme.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_039-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_040-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_041-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_042-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_043-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_044-23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3119/brn30055cb0a9c3_055074.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3120/brn30055cb0a9c3_055075.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3121/brn30055cb0a9c3_055076.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_045-23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3136/indicacao_016-2023_-_mesa_cemiterio_da_colonia_ingazeira.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3137/brn30055cb0a9c3_055142.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3139/indicacao_017-2023_-_molhe_a_rua_cap._cantalice_-_nicanora.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3144/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_046-23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3148/scan_20230921143315.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3149/n._033-2023.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3152/brn30055cb0a9c3_055461.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3153/brn30055cb0a9c3_055462.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_047-23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_018-2023_-_redutor_de_velocidade_em_frente_a_alfa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3161/brn30055cb0a9c3_055475.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3162/brn30055cb0a9c3_055477.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3164/brn30055cb0a9c3_055661.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3165/n._034-2023.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_n._035.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3169/brn30055cb0a9c3_055576.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_19_jayme.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3197/brn30055cb0a9c3_055845.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_048-23.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_050-23.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_051-23.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_no026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_no027.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_052-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3214/brn30055cb0a9c3_056046.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3318/n._036-2023.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3319/n._037-2023.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3321/n._039-2023.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3320/n._038-2023.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3322/n._040-2023.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3323/n._041-2023.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3324/n._042-2023.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3145/veto_de_projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2928/joao_dias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2931/roberto_mendes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/admir_ortega.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/nilcimar_vicari.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2935/leandro_farias.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/celso_martines.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2938/zeferino_franco.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2939/luiz_martines.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2959/brn30055cb0a9c3_054534.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3065/mocao_de_aplauso_003-2023-_campos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3185/brn30055cb0a9c3_055784.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3186/brn30055cb0a9c3_055786.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3187/brn30055cb0a9c3_055788.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3188/brn30055cb0a9c3_055790.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3189/brn30055cb0a9c3_055792.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3190/brn30055cb0a9c3_055794.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3191/brn30055cb0a9c3_055796.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3192/brn30055cb0a9c3_055798.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3193/brn30055cb0a9c3_055808.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/julio_cesar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2796/mocao_de_pesar_-_prof._maria_das_dores_rolon.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/jose_abrao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_de_pesar_americo_aguilera.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2960/brn30055cb0a9c3_054528.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2854/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2857/decreto_legislativo_no._847-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2858/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2750/autoriza_a_cessao_de_uso_de_bem_publico_para_a_sanesul.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2749/sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_lei_orgulho_de_viver_aqui.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2776/ple_-_005-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2799/lei_municipal_1791_mdca.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_007-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/projeto_de_lei_no_8_-_doacao_de_terreno_dom_pepe_2.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei_009-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_n._010-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2890/pl_n._11_-_2023_magisterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/projeto_de_lei_12_contratacao_temporaria_substituicao.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/projeto_de_lei_013_-_2023_-_bolsa_emcim.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_14.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_lei_15__revisao_salarial_2023_efetivos_891.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_016-_termo_de_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_n._17_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_18.2023.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2990/pl-019_executivo_municipal_-_avancar_cidades..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2991/pl020-2023_-executivo_finisa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_21_-_autoriza_o_poder_executivo_municipal_a_doar_lotes_de_terreno_de_sua_propriedade_aos_beneficiarios_de_programas_de_interesse_socia.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_22_-_define_como_zona_de_urbanizacao_a_area_que_especifica_e_isenta_o_imovel_do_pagamento_do_iptu.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3081/projeto_de_lei_no._023-2023_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_24_-_autoriza_o_poder_executivo_municipal_a_doar_05_cinco_aparelhos_celulares_que_menciona.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_n_25_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_porto_murtinho.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3202/1_-_projeto_de_lei_26_autoriza_o_repasse_do_valor_efetivamente_disponibilizado_pela_uniao_para_fins_de_pagamento_da_parcela_complementar_do_piso_da_enfermagem__pcpe_e_da_outras_providencias__piso.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3168/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_n._28_ploa-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_29_-_autoriza_permissao_de_uso_de_bem_publico_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_30_-_autoriza_uso_de_bem_publico_no_exterior_1.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_no_31_-_dispoe_sobre_criacao_de_vagas_para_cargos_ja_existentes_no_quadro_permanente_1.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_n._32_-_dispoe_sobre_creditos_adicional_suplementar_no_orcamento_de_2023_do_municipio_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_33_altera_a_redacao_do_artigo_1o__e_revoga_o_1o_do_artigo_1o_da_lei_no_1.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3218/projet_1.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/2_-_projeto_de_lei_complementar_n_01_-_refis_1.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_complementar_02_altera_disposicoes_da_lei_complementar_74.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2961/projeto_de_lei_complementar_003.2021-previdencia_1.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_lei_complementar_no._004-2023_-_diretores.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2743/projeto_de_lei_complementar_no._001-2023_reajuste_dos_salarios_dos_servidores_revisado_01_02_2023.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2909/lei_complementar_84_legislativo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2910/lei_complementar_legislativo_085.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_complementar_004-2023-_provimento_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_001-_2023_-_pl_-__altera__jepom_e_jores.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_lei_no._002-2023.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_lei_003-2023_jayme.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_lei__004-2023_jayme.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_no_005-_2023_-_jayme.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_lei_no._006-2023_1.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_lei_007_2023_ver_donizete_atendimento_prioritario_obesidade.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_no._x-2023.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2900/projeto_de_lei__que_dispoe_sobre_a_reserva_de_vaga_nas_contratacoes_publicas_1.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_010__ver._helton_lampadas_de_led.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_no._011-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3080/projeto_de_lei_-_associacao_py_1.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_inteligencia_emocional.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei__qr_-_code.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_lei_jayme__reformulado_29-08.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_de_no_-_maria_da_penha_vai_a_area_rural.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no._017-2023_-_subsidio_prefeito_e_secretarios_2025_-_2028.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_018-2023_-_subsidio_vereadores_2023.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_019_-_2023_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no._020_-_2023_-_castramovel_-_maria_donizete_dos_santos.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_001-2023_-_frota_onibus.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_002-2023_-_ambulancia_uti.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2759/brn30055cb0a9c3_053572.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2762/brn30055cb0a9c3_053573.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_001.2023_-_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2784/brn30055cb0a9c3_053634.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2785/brn30055cb0a9c3_053630.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2791/brn30055cb0a9c3_053650.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_003-2023_-_thoamaz_laranjeira_5_ano.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/brn30055cb0a9c3_053698.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2802/brn30055cb0a9c3_053702.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_002_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2816/requerimento_003_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2828/brn30055cb0a9c3_053795.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/of._governador_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2838/req._002-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/scan_20230417134641.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_004-2023_-_uti_movel.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_005-2023_-_equipamentos_posto_centro.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2880/scan_20230502123004.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2885/requerimento_08_regina.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_004_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_005_-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_006_-_regina.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2889/requerimento_007_-_regina.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2896/requerimento_006-2023_contratacao_enfermeiros_e_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2904/brn30055cb0a9c3_054255.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_006-23.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2923/brn30055cb0a9c3_054303.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2924/brn30055cb0a9c3_054304.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2969/brn30055cb0a9c3_054495.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2971/brn30055cb0a9c3_054497.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_001.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2983/requeerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2997/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_010.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3014/requerimento_no01.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no02.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3021/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3031/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3032/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3057/reuqerimento_008-2023_reforma_parte_eletrica_escolas_-_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento-005-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3067/brn30055cb0a9c3_054919.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3079/brn30055cb0a9c3_054935.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3106/requerimento_03_jayme.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_013-23.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3122/brn30055cb0a9c3_055077.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_014-23.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_009-2023_-_licitacao_medicos.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3141/requerimento_004-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3146/brn30055cb0a9c3_055272.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3155/requerimento_015-23.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3156/requerimento_016-23.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_007-2023_-_bracos_para_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3158/requerimento_017-23.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_n.004.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_04_jayme.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_015-23.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_018-23.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_n.004.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_019-23.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3073/01-emi_-_elbio_da_twister_-_2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda_impositiva_-_elbio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda_impositiva_-_jary_-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda_impositiva_-_jary_-_2024_-_area_diversa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda_005-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_006-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda_007-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda_008-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda_009-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda_impositiva_010-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda_impositiva_011-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda_impositva_012-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda_impositiva_013-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3094/emenda_impositiva_014-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda_impositiva_015-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda_impositiva_016-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda_impositiva_017-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_impositiva__019-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda_impositiva__020-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda_impositiva_021-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda_impositiva__022-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda_impositiva_023-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3107/brn30055cb0a9c3_055048.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3108/brn30055cb0a9c3_055049.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda_impositiva_posto_de_saude_-_col._cachoeira.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda_impositiva_asilo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_impositiva_parquinho_-_av_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3123/brn30055cb0a9c3_055126.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3124/brn30055cb0a9c3_055127.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3125/brn30055cb0a9c3_055129.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda_impositiva_saude1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_impositiva_conselho_de_pastores_2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_impositiva_emcim_claudio_de_oliveira1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3129/saude.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3130/assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/3131/coopmur.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2023/2798/parecer_pa_-0061_-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H474"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>