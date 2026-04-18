--- v0 (2026-02-16)
+++ v1 (2026-04-18)
@@ -54,382 +54,382 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda modificativa nº. 001, de 11 de abril de  2022, altera  a  redação  do Art. 1º do Projeto de Lei n.017/2020.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2491/emenda_modificativa_no_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2491/emenda_modificativa_no_002.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº. 002 de 17 de maio de 2022, que acrescenta a redação na Ementa que Garante a gestante a possibilidade de optar pelo parto cesariano, a partir da trigésima nona semana de gestação, bem como  a analgesia mesmo quando escolhido o parto normal, e dá outras providências.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2492/emenda_modificativa_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2492/emenda_modificativa_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vaga em contratações de obras e serviços para mulheres vítimas de violência doméstica e familiar no âmbito do município de Porto Murtinho - MS, e  dá outras providências.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2529/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2529/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei Complementar nº 058, de 12 de dezembro de 2019, é dá outras providências.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jary Brum Acosta</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize a manutenção de duas pontes localizadas no perímetro rural fazenda santa lúcia /fazenda firme, estrada municipal, no município de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2282/indi_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2282/indi_002.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize a limpezas e manutenção das manilhas da fazenda Pindorama a Florida, no município de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2283/001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2283/001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público Municipal para que faça os serviços de utilidade pública, a manutenção das vias públicas, o cascalhamento e patrolamento da rua Capitão Cantalice, bairro centro.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2284/002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2284/002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público municipal para que faça o serviço, a manutenção da iluminação pública, com máxima urgência, na rua 14 de julho, Bairro Nossa senhora de caacupê, nas proximidades da casa do senhor Petronilio Ramires. A manutenção necessária e troca de lâmpadas da rede elétrica.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2285/003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2285/003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público municipal para que faça o serviço, a manutenção da iluminação pública, com máxima urgência, ( em cima do dique), Rua Cel. Pedro Celestino, centro, em frente á marinha do Brasil e Associação dos Pescadores. A manutenção necessária e troca de lâmpadas da rede elétrica.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gordinho da Pax</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_001-2022_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_001-2022_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras, a manutenção geral (calçadas, limpeza, lâmpadas e reparo nas caixas de energia), da Praça do Salim Cafure.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_001-2022_-_elbio_dos_santos_balta.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_001-2022_-_elbio_dos_santos_balta.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Manutenção do alambrado que protege a bola de cair no rio;_x000D_
 •	Caixa de proteção feito de tijolos para não sair areia;_x000D_
 •	Reposição de areia na quadra de vôlei e futvôlei na orla do Rio Paraguai.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_no_002-2022-_elbio_dos_santos_balta.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_no_002-2022-_elbio_dos_santos_balta.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que seja realizada a reforma do Ginásio “Mario Andreazza” no bairro Jockey Club no nosso município, onde foi palco de grandes jogos, eventos marcantes além de ser patrimônio do nosso município.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2293/003__10.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2293/003__10.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize a manutenção da rede de iluminação pública na Rua Carandá ( próximo a Igreja Leão de Judá) nesta cidade de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_002-2022_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_002-2022_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras, a manutenção e o tapa buraco na Rua Costa Maques, entre as Avenida Laranjeiras e Rua Amadeus Santos e Silva.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2296/004_12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2296/004_12.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria Municipal de obras realize a manutenção da rede de iluminação pública da Rua Luiz de Albuquerque, esquina da Rua Francisco de Oliveira, nesta cidade de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2297/005_13.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2297/005_13.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria de Obras realize a limpeza do clube do Laço Carandá, tais como poda de árvores serviço de roçada e retiras de sujeira do espaço, nesta cidade de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2298/006_14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2298/006_14.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize Patrolamento e Cascalhamento da Rua Luiz de Albuquerque ( em frente da oficina do Sr. Vicente, bairro Florestal), nesta cidade de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2299/007_15.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2299/007_15.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize tapa buraco da Rua Luiz de Albuquerque ( em frente da residencia do Sr, Gago) , bairro florestal nesta cidade de Porto Murinho MS.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2300/digitalizar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2300/digitalizar.pdf</t>
   </si>
   <si>
     <t>A  Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal Sr. Nelson Cintra, solicitando à seguinte providência:_x000D_
 _x000D_
 •	Reposição de lâmpadas da rua carandazeiro em frente à residência n 70 _x000D_
 •	Realinhamento de poste de energia elétrica e reposição e lâmpadas na Orla Municipal</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_-_reforma_e_manutencao_posto_da_cohab.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_-_reforma_e_manutencao_posto_da_cohab.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que adote as providências necessárias e realize a reforma/manutenção da Sala de Odontologia PSF, do Bairro COHAB, que encontra - se com infiltrações e rachaduras. Sendo assim necessária em regime de urgência sua reforma e manutenção.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_005_-_limpeza_escadaria_do_dique.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_005_-_limpeza_escadaria_do_dique.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras, realizem limpezas e roçadas bem como retiradas de sujeira do espaço das margens da barranca do Rio Paraguai, entre a barranca do rio e as escadarias e guarda reios para o acesso de usuários de barcos/barco hotel e pessoas que dependem desses locais no seu dia, (em todo local em que possuem escadas e acesso para as pessoas se locomoverem).</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_01.22_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_01.22_-_sonia.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO DE LÂMPADAS NA:_x000D_
 •	RUA TIRADENTES, QUE DÁ ACESSO AO PORTO, BAIRRO FLORESTAL;_x000D_
 •	RUA JOÃO PAES DE BARROS, APÓS A PONTE DE MADEIRA, BAIRRO DOM PEPE._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Os moradores solicitaram que seja feita a reposição de lâmpadas nestas ruas, pois durante à noite as ruas se encontram escuras, causando desconforto aos moradores._x000D_
 É importante que o Poder Público ofereça o serviço de iluminação pública, para a segurança da população. Portanto pedimos que este problema seja sanado o mais rápido possível.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_02.22_-_sonia_020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_02.22_-_sonia_020.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA CÂNDIDO MARIANO, PRÓXIMO Á IGREJA ASSEMBLEIA DE DEUS MATO GROSSO (IEAD-MS)._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Os moradores solicitaram que seja feito reparos nesta rua, haja vista que se encontra com um buraco próximo à Igreja Assembleia de Deus Mato Grosso, na frente da casa da antiga vereadora Rosângela Batista, impossibilitando assim o tráfego de veículos, pedestres, ciclistas e motociclistas._x000D_
 Portanto pedimos que este problema seja sanado o mais rápido possível.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_03.22_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_03.22_-_sonia.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA JOÃO PAES DE BARROS, BAIRRO CAACUPÊ._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente._x000D_
 Nobres Vereadores._x000D_
 A presente indicação tem como objetivo atender de forma justa as reivindicações dos moradores, pois esta rua se encontra com muita poeira pelo tráfego de carros, motos, bicicletas e pedestres, haja vista que esta poeira causa problemas de saúde a todos._x000D_
 Em vista disso pedimos que viabilizasse um caminhão-pipa para molhar esta rua nos períodos matutino e vespertino, trazendo alívio e bem estar para os moradores com a redução de poeiras.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_04.22_-_sonia_22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_04.22_-_sonia_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL DAR INICIO AO PROGRAMA BENEFICIO ECONOMICO SOCIAL, PROJETO DE LEI COMPLEMENTAR Nº 02/2019, 07 DE MAIO DE 2019._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Solicito que o Projeto de Lei Complementar Nº02/2019 sancionada no ano vigente de sua criação seja desenvolvido pela Secretaria de Assistência Social em 2022._x000D_
 Haja vista que este Programa tem como objetivo proporcionar qualificação profissional e auxilio financeiro para pessoas desempregadas de nosso município, tendo como duração dois anos com o valor correspondente à R$499,00 e carga horária de 4 (quatro) horas diárias de segunda-feira à sexta-feira._x000D_
 Agradeço atenção e pedimos que seja executado este projeto para melhor atender a nossa população._x000D_
 _x000D_
 Obs.: Em anexo o projeto de lei.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MAIS UM FISIOTERAPEUTA E A CONTRATAÇÃO DE MAIS UMA NUTRICIONISTA PARA ATENDER AS DEMANDA DAS UNIDADES BÁSICAS DE SAÚDE E ESFs._x000D_
 _x000D_
@@ -578,524 +578,524 @@
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>A Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 _x000D_
 Solicito o estudo juntamente à empresa ENERGISA, a viabilidade de extensão de rede elétrica no perímetro da entrada do município (rotatória e Anel Viário).</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Helton</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_n_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_n_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com copia ao Secretário de saúde senhor Moacir Gomides, solicitando a seguinte providência:_x000D_
 _x000D_
 • Que seja realizada um estudo por parte do Secretário de saúde no intuito de atender os moradores da Colônia Ingazeira, enviando uma equipe medica (com Enfermeiro e Médico), para o atendimento, pelo menos uma vez por mês. ( Obs. com a máxima urgência em virtude da necessidade aos moradores).</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2341/digitalizar0002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2341/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal Sr. Nelson Cintra Ribeiro, solicitando à seguinte providência:_x000D_
 _x000D_
 •	A manutenção e o patrolamento com urgência da estrada na região das fazendas Tamoio, Santa Cruz e Panorama.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2345/08.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2345/08.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo prefeito municipal Sr. Nelson Cintra Ribeiro, a possibilidade de ceder o Espaço o prédio da associação dos moradores da cohab, para ser de uso em conjunto com a associação paraguaia.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2346/009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2346/009.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo Prefeito Municipal Sr. Nelson Cintra Ribeiro,a viabilidade de ceder ( terreno) espaço  destinado a encontros de veiculo com som automotivo, a regulamentação de um local apropriado para esses eventos, certamento atrairá lazer e renda a comunidade murtinhense.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_003-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_003-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Gerência de Engenharia e Tráfego e Sistema Viário, a instalação de placas de sinalização, faixa de pedestre e redutores de velocidade em frente às escolas e no contorno do hospital.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_004-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_004-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, a instalação de um Parquinho Infantil, no Campo do Fundão, localizado no Bairro Nossa Sra. de Caacupê.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_005-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_005-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, a manutenção e o tapa buraco na Rua 13 de Junho, entre a Rua Candido Mariano até a Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_006-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_006-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Saúde, a instalação de um Balcão de Informação, no Centro do Prédio da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_007-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_007-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, a manutenção e o tapa buraco na Rua Dr. Correa, esquina com a Rua Alfredo Pinto, em frente a Loja Caça e Pesca.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2352/010_c.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2352/010_c.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize a manutenção da rede de iluminação pública na Rua Camalote esquina com a Rua Jatobá, bairro Cohab, nesta cidade de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2353/011_r.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2353/011_r.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A SECRETARIA MUNICIPAL DE OBRAS REALIZE TAPA BURACO DA RUA CÂNDIDO MARIANO CENTRO, PRÓXIMO Á CASA DA SENHORA ROSÂNGELA BAPTISTA, NESTA CIDADE DE PORTO MURTINHO MS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2354/012_ms_pantanal.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2354/012_ms_pantanal.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado com á máxima urgência o conserto da galeria de rede de esgoto, localizado na Rua Jatobá ( em frente á casa 196) bairro cohab, nesta cidade de Porto Murtinho MS .</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2359/digitalizar0005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2359/digitalizar0005.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretário Municipal, Se de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco De Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal Sr. Nelson Cintra solicitando:_x000D_
 _x000D_
 _x000D_
 •	Que realize o tapa buraco da Rua Dr. Costa Marques, (entre avenida Laranjeira e a Sanesul).</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2361/indicacao_06.22_-_sonia_047.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2361/indicacao_06.22_-_sonia_047.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUTIRÃO DE RECOLHIMENTO DE GALHOS NAS RUAS DO MUNICÍPIO._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 A presente proposição procura atender a solicitação dos moradores para que seja feito o recolhimento de lixos, galhos e entulhos que se encontram acumulados em frente das residências causando transtornos aos moradores._x000D_
 Solicito que esta ação seja desenvolvida com a máxima urgência possível.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2362/013_emei.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2362/013_emei.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria municipal de Obras realize a retirada de entulhos que se encontra na frente da Escola Emei Primeiros passos, Rua Coronel Ponce, centro, nesta cidade de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2363/014_posto_cohab.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2363/014_posto_cohab.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Saúde viabilize a compra de aparelho de medidor de pressão arterial, com urgência para uso do profissional de saúde do posto da cohab, bem como manutenção dos ar condicionado.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2364/015_passarela.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2364/015_passarela.pdf</t>
   </si>
   <si>
     <t>Solicito a viabilidade da Secretaria Municipal de Obras restalar a passarela de acesso da avenida laranjeiras para uso de pedestre e ciclistas que dela faz uso para acesso na creche laura Vicunã e CCI ( centro de Convivência dos Idosos), nesta cidade de Porto Murtinho MS.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2365/016__energisa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2365/016__energisa.pdf</t>
   </si>
   <si>
     <t>Solicito a viabilidade da empresa ENERGISA proceder a poda de galho das árvores situados na Avenida Laranjeiras ( próximo ao posto de saúde da cohab) e também proceda esse serviço na Rua Carandá, bairro cohab, nesta cidade de Porto murtinho MS .</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2366/digitalizar0004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2366/digitalizar0004.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretário Municipal de Saúde, Sr. Moacir Gomide com cópia ao Excelentíssimo Senhor Prefeito Municipal Sr. Nelson Cintra, solicitando:_x000D_
 _x000D_
 •	A contratação de mais Fisioterapeuta para atender as demanda das unidades básica de saúde e os Esfs._x000D_
 •	A contratação de um fisioterapeuta para atender os idosos do Lar São Vicente de Paula</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_008-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_008-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, a manutenção e o tapa buraco na Rua B, no Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_009-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_009-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, a Limpeza do Canal de Micro-drenagem na Rua 1, no Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_010-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_010-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, limpeza e manutenção do espaço onde se encontra a Horta, na Escola Bonifácio Gomes.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2371/indicacao_011-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2371/indicacao_011-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, a manutenção e o tapa buraco na Rua 14 de Julho, entre a Avenida Laranjeiras e Rua Alfredo Pinto.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2372/indicacao_012-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2372/indicacao_012-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Educação, a possibilidade do ônibus entrar no Matadouro para buscar os alunos e que possa ser construído um Ponto de Ônibus para os mesmos.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2373/indicacao_detran.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2373/indicacao_detran.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor - presidente DETRAN/MS, a possibilidade de vinda de Médicos e Psicólogos para retirada da primeira CNH e também para renovação da CNH, na cidade de Porto Murtinho.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2374/indicacao_p._mabiental.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2374/indicacao_p._mabiental.pdf</t>
   </si>
   <si>
     <t>Solicito a Polícia Ambiental possibilidade de Estudo em viabilizar a delimitação de uma área de Embarque e Desembarque de pessoas na Orla do Rio Paraguai.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2390/digitalizar0006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2390/digitalizar0006.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Gerente de Engenharia e Tráfego e Sistema Viário, Osvaldo Anastácio Filho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 _x000D_
 •	A instalação de placas de sinalização e redutor de velocidade na esquina da Rua Mate Laranjeira e a Rua Francisco de Oliveira, (próximo á Escola Iza Maria).</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Gerente de Engenharia e Tráfego e Sistema Viário, Osvaldo Anastácio Filho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra solicitando:_x000D_
 _x000D_
 _x000D_
 •	A instalação de placas de sinalização e redutor de velocidade na frente de todas as escolas.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_013-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_013-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Saúde, a possibilidade de colocar um ou dois ventiladores na recepção do Posto de Saúde do Centro.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2395/digitalizar0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2395/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretária Municipal de Educação, Rita De Cassia Padilha com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 _x000D_
 •	A instalação de bicicletários em todas as escolas.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2397/digitalizar0002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2397/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário de Obras, Habitação e Serviços Públicos, Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	Solicito a Limpeza e a Manutenção do Canal de Drenagem (Valetão), da Avenida Laranjeiras._x000D_
 •	Manutenção das Ruas Jatobá, Carandá e Pau Brasil.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2398/digitalizar0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2398/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Saúde, Sr. Moacir Gomide com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	Solicito a equipe da Saúde para realizar visitas mensais com atendimento domiciliar aos moradores do Matadouro.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_05.22_-_sonia_66.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_05.22_-_sonia_66.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM EXAUSTOR PARA A COZINHA DA EMEI PRIMEIROS PASSOS._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Solicito que seja instalado um exaustor para a cozinha da EMEI Primeiros Passos, haja vista que é um aparelho que suga gordura e fumaça. _x000D_
 Com a reforma na instituição este aparelho auxiliaria para ventilar e refrescar a cozinha eliminando gorduras, beneficiando o ambiente no espaço.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_014-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_014-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação, manutenção e a limpeza do Parquinho do Centro.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_015-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_015-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras e Habitação Manutenção e Cascalhamento da Rua Bom Jesus, no Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_07.22_-_sonia_069.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_07.22_-_sonia_069.pdf</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO NA RUA PORTO CARRERO ESQUINA COM A RUA CORONEL PONCE, PRÓXIMO AO AÇOUGUE BIFE DE OURO._x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Nobres Vereadores._x000D_
 Esta indicação tem como objetivo a melhora da qualidade de iluminação neste local, causando transtornos a todos que frequentam esta localidade.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_n_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_n_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja envia do expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária Municipal de Educação, Sra. Rita de Cassia Padilha, solicitando: Que seja disponibilizado um guarda no Centro Municipal de Educação Especial Leandro Rolon Romero no horário matutino e vespertino bem como nos finais de semana. Em virtude de haver várias crianças entrando na piscina fora do horário de expediente os quais correm risco de afogamento.”</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>SOLICITA:_x000D_
 1.	UM VEÍCULO EXCLUSIVO PARA O TRANSPORTE DE PACIENTES DA HEMODIÁLISE._x000D_
 2.	COMPRA DE MATERIAL PERMANENTE PARA O POSTO DE SAÚDE DO CENTRO._x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 Tal solicitação de um veículo exclusivo se faz necessária pois, irá oferecer mais conforto e deixando o dia menos cansativo dos pacientes da hemodiálise. Com o veículo exclusivo, iremos proporcionar pelo menos dar um pouco mais de conforto para estes pacientes._x000D_
 Quanto a compra de materiais permanentes, esta solicitação irá oportunizar aos servidores melhores condições de trabalho e atendimento à população através de uma reestruturação e melhoria dos equipamentos utilizados nos atendimentos realizados nas Unidades de Saúde, garantindo assim mais conforto e segurança à população usuária do Sistema Único de Saúde – SUS_x000D_
 Segue a lista dos materiais necessários:_x000D_
 •	Ventiladores, armários, ares-condicionados, autoclave, impressora, computador_x000D_
 Por sentir pertinente tal solicitação, peço o apoio d</t>
   </si>
   <si>
@@ -1147,51 +1147,51 @@
   <si>
     <t>74</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UMA PERNEIRA GINECOLÓGICA PARA MACA._x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 _x000D_
 Sempre com o objetivo de melhorar o atendimento aos nossos munícipes, tal solicitação se faz pertinente pois a aquisição das perneiras permitirá que os profissionais tenham melhores condições de atendimento às mulheres._x000D_
 Portanto pedimos que este problema seja sanado o mais rápido possível. _x000D_
 _x000D_
 Por sentir pertinente tal solicitação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretária Municipal._x000D_
 _x000D_
 Sala de Sessões, 05 de abril de 2022.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2414/017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2414/017.pdf</t>
   </si>
   <si>
     <t>A instalação de uma lixeira em frente ao cemitério  municipal,  faz-se necessário para evitarem o armazenamento de acumulo de resíduos ( lixo) em local impróprio, favorecendo a garantia de uma cidade mais limpa.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA O PATROLAMENTO E CASCALHAMENTO DA RUA 14 DE JULHO, ENTRE A RUA 15 DE NOVEMBRO E A RUA JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA QUE O SORTEIO DOS LOTES URBANIZASDOS QUE SERÁ REALIZADO NO DIA 06 DE MAIO, SEJA TRANSMITIDO NA PRAÇA DE EVENTO PARA AS FAMÍLIAS INSCRITAS NO PROGRAMA LOTE URBANIZADO.</t>
@@ -1202,342 +1202,342 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Os Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Gerente de Engenharia e Tráfego e Sistema Viário, Osvaldo Anastácio Filho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 _x000D_
 •	A instalação de placas de sinalização e redutor de velocidade na frente de todas as escolas.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>solicita cascalhamento, patrolamento e manutenção, na rua bom jesus, bairro salim cafure.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_012.pdf</t>
   </si>
   <si>
     <t>alteração na data base para os servidores administrativos municipal, para que seja passado para mês de janeiro de cada ano.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_013.pdf</t>
   </si>
   <si>
     <t>criação e implantação do fundo de amparo ao idoso de porto murtinho</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2426/digitalizar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2426/digitalizar.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 Solicito reparo e manutenção da Praça da Bandeira (Tomás Laranjeiras) e da Praça do Tereré.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2427/digitalizar0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2427/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 Solicito reparo e manutenção do canal de microdrenagem da Rua Cap. Cantalice com a Rua Afonso Pena.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2428/digitalizar0002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2428/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 Solicito patrolamento na Av. Laranjeiras, no perímetro próximo ao Estádio Walfrido Cocha.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2429/digitalizar0003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2429/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 Solicito manutenção nas rampas de acesso para as propriedades rurais entorno do dique.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2430/digitalizar0004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2430/digitalizar0004.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 Solicito manutenção das vias pavimentadas nas Ruas Luiz de Albuquerque entre a BR 267 e Rua Francisco de Oliveira e na Rua 14 de Julho entre a Av. Laranjeiras e Rua Cel. Alfredo Pinto.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2431/digitalizar0005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2431/digitalizar0005.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 Solicito manutenção e reparo dos postes de luz (Iluminação público) nas Ruas Luiz de Albuquerque, frente a cocheira do Sr. Leonor e na Rua Cel. Ponce, em frente ao Vale Renda.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2432/digitalizar0006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2432/digitalizar0006.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, e cópia ao Gerente de Engenharia e Tráfego e Sistema Viário, Sr. Osvaldo Anastácio Filho, a seguinte indicação._x000D_
 Solicito Redutor de velocidade na Rua Amadeu Santo e Silva, na frente da Praça do Peixe.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2433/digitalizar0007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2433/digitalizar0007.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, e cópia ao Secretário de Obras, Habitação e Serviços Públicos , Sr. Paulo Francisco Carvalho, as seguintes indicações._x000D_
 •	Solicito manutenção da Rua Capitão Cantalice, entre as Ruas Corumbá e Ten-Cel. Porto Carreiro._x000D_
 •	Solicito uma averiguação e estudo de manutenção na Rua 14 de Junho, principalmente, entre as Ruas Cel. Alfredo Pinto e Av. Laranjeiras, onde a via está cedendo.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2434/digitalizar0008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2434/digitalizar0008.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 •	Solicitando a construção de cobertura (garagem) no terreno que se encontra o Conselho Tutelar e também, a colocação de grades com portões a frente do Conselho Tutelar visando maior segurança.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2435/digitalizar0009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2435/digitalizar0009.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 •	Solicito manutenção das vias publicas, apropriado à finalidade a que se destinam as Ruas 13 de junho e Rua Gen. Cândido Mariano._x000D_
 •	Simultaneamente solicito a manutenção do cruzamento das ruas Dr. Costa Marques e Rua Gen. Cândido Mariano._x000D_
 •	A fim de melhorar os acessos do município, solicito o cascalhamento da via que liga o Bairro Don Pepe ao Anel Viário.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de ASE para acompanhar crianças que precisam de um acompanhamento especial.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2438/indicaca_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2438/indicaca_007.pdf</t>
   </si>
   <si>
     <t>1.Solicita operação tapa buraco e rua Francisco de oliveira no bairro cohab ._x000D_
 2. Cascalhento na rua capitão   Cantalice._x000D_
 3.Solicita a reposição e reparo  das lâmpadas nas seguintes ruas na rua costa marques entre a rua Afonso pena, rua quinze de Novembro e na rua coronel Ponce Alfredo pinto com costa marques e na proximidade da escola Thomas laranjeira.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente, a Secretária Municipal de Obras, Habitação e Serviços Públicos, com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: Que seja realizada a colocação de 02 (duas) comportas na rodovia junto ao rodoanel próxima a Rua Carandá e a Rua Jatobá - Cohab. Solicitamos que as manutenções necessárias sejam executadas da forma mais urgente possível como forma de precaver futuras inundações e para o escoamento das águas das chuvas no local e resolver essa problemática que assola o referido bairro.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_016-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_016-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e troca das lâmpadas na Rua Luiz de Albuquerque, no Bairro Vila Célia.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_017-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_017-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Que molhe as ruas de nossa cidade, num horário mais próximo a saída dos alunos da escola, para amenizar e diminuir a poeira.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_-_18-2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_-_18-2022.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE A FALTA DE CARTEIRA DE VACINAÇÃO PARA RECÉM NASCIDOS, NOS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_014-2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_014-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação “proibido estacionar” nas áreas da rampa do caís e arredores que se encaixem a proibição.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2448/indicacao_-_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2448/indicacao_-_015.pdf</t>
   </si>
   <si>
     <t>Limpeza da Área localizado na Rua Cel. Alfredo Pinto, término da área do aeroporto.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_018-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_018-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Manutenção e Cascalhamento da Rua Capitão Cantalice, em toda sua extensão, começando na Rua Joaquim Murtinho até a Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_019-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_019-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Manutenção e o tapa buraco na Rua Costa Marques, entre a Avenida Laranjeiras e Rua Amadeus Santos e Silva.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._n_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._n_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que seja enviado expediente ao Excelentíssimo Senhor Deputado Estadual Evander José Vendramini Duran – PP, solicitando a possibilidade de intermediar junto às autoridades competentes a seguinte providência: Apoio ao projeto de extensão da disponibilização de distribuição de fornecimento da rede de abastecimento de água ate o Km 2, bem como a instalação de hidrômetros.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2456/0019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2456/0019.pdf</t>
   </si>
   <si>
     <t>1- POSSIBILIDADE DE CONSTRUÇÃO DE UMA PISTA PARA A PRÁTICA DE CAMINHADA AO LADO DO ALAMBRADO DO AEROPORTO DA NOSSA CIDADE._x000D_
 2- POSSIBILIDADE DO CAMINHÃO PIPA MOLHAR TODAS AS VIAS DA NOSSA CIDADE, EM FUNÇÃO DO CLIMA SECO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA A EXECUÇÃO DE MELHORIAS (PATROLAMENTO E CASCALHAMENTO), EM REGIME DE URGÊNCIA, NA RUA JOSÉ BONIFACIO E EM TODAS AS RUAS DO BAIRRO DOM PEPE, UMA VEZ QUE ESTÃO INTRANSITÁVEIS, PREJUDICANDO O TRANSPORTE DE TODOS OS MORADORES.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
@@ -1572,736 +1572,736 @@
     <t>108</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SOLICITA QUE SEJA REALIZADA A INSCRIÇÃO NO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL A COOPMUR- COOPERATIVA DE PRODUÇÃO E PRESTAÇÃO DE SERVIÇOS GERAIS DE PORTO MURTINHO (CNPJ :05.926.403/0001-80)</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SOLICITA A IMPLANTAÇÃO DE PLANO DE SAÚDE PARA SERVIDORES PÚBLICOS E SEUS DEPENDENTES</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2467/indicacao_020-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2467/indicacao_020-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Manutenção do alambrado e fazer uma quadra de areia no campinho do Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_021-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_021-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Que providencie ou acione a empresa responsável, pela compra e colocaçãoda bomba d´agua na Colônia Cachoeira, para solucionar o problema de água dos moradores.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_022-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_022-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Que seja colocado novamente placa de sinalização na Rua Costa Marques, esquina com Alfredo Pinto, em frente as escolas Alpha e Thomaz Laranjeira.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_023-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_023-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>A instalação de um Parquinho Infantil, na Praça do Salim Cafure.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_024-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_024-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Reiterar o Requerimento nº 004/2022 de minha autoria que dispõe sobre a solicitação de fazer a instalação de um Parquinho Infantil, no Campo do Fundão, localizado no Bairro Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_025-2022_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_025-2022_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Que os alambrados que estão sendo retirados do Aeroporto, possam ser utilizada para cercar o Parquinho/Praça do Bairro Salim Cafure e a Horta, na Escola Bonifácio Gomes Polo, estrada para Bocaíuval.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_016_-_reforma_da_cuia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_016_-_reforma_da_cuia.pdf</t>
   </si>
   <si>
     <t>melhorias na praça do tereré reforma da bomba da cuia do tereré colocação de bebedouros lixeiras novas colocação e reformas dos bancos e mesas daquele local.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_017_-_qr_-_code.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_017_-_qr_-_code.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS ADMINSTRATIVAS DO EXECUTIVO POSSIBILITANDO AO CONTRIBUINTE E TAXAS MUNICIPAIS PARA QUE POSSAM  FAZER SEUS PAGAMENTOS DE IMPOSTOS APROVEITANDO A TECNOLOGIA PIX COM GERAÇÃO DE QRCODE.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 1.	SOLICITA QUE SEJA REALIZADO LIMPEZA DO CANAL DE MICRODRENAGEM DAS ÁGUAS PLUVIAIS NA AVENIDA LARANJEIRAS._x000D_
 2.	PATROLAMENTO E CASCALHAMENTO DA RUA JATOBÁ NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2484/brn30055cb0a9c3_056757.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2484/brn30055cb0a9c3_056757.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Energisa, com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 _x000D_
 •	Solicito o rebaixamento de rede elétrica nos locais Ingazeira, Colônia Cachoeira, Dom Pepe com a 15 de Novembro</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._n_005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._n_005.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Senhor Deputado Federal Vander Loubet – (PT), solicitando, intermediação com o responsável da Energisa do Mato Grosso do sul, Senhor Diretor Presidente Marcelo Vinhaes Monteiro, para a realização do “rebaixamento da extensão da rede de energia elétrica nos seguintes lugares: Matadouro, Colônia Cachoeira, Colônia Ingazeira e no Bairro Dom Pepê’’.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2530/brn30055cb0a9c3_056758.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2530/brn30055cb0a9c3_056758.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao CIDEMA, com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 _x000D_
 •	Solicito com urgência através do CIDEMA aquisição de um caminhão para perfurar poços artesianos na Colônia Ingazeira, Colônia Cachoeira e Bocaiuval.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2531/indicacao_-_20-2022.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2531/indicacao_-_20-2022.pdf.pdf</t>
   </si>
   <si>
     <t>solicito que seja realizado manutenção da rede de iluminação pública , na rua coronel porto carreiro, entre a esquina da conveniência 02 irmãos com a rua 13 de Junho.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2532/indicacao_06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2532/indicacao_06.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente, a Secretária Municipal de Obras, Habitação e Serviços Públicos e a Secretária Municipal de Educação, com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: Solicitação de manutenções de reparos do telhado da Escola da área rural na extensão da Cachoeira, que sejam executadas da forma mais urgente possível recolocando os telhados da sala de aula que a mais de quarenta dias se encontra no chão, após um vendaval passado de forma de precaver futuras chuvas, como a danificação de forro, livros entre outros danos.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2533/indicacao_010-2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2533/indicacao_010-2022.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização no asfalto e placas próximo a  áreas  da Hospital Oscar Ramires,´sito á Avenita Rio Branco 13 Junho.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2534/indicacao_012-2022.pdf.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2534/indicacao_012-2022.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita que a farmácia básica do posto de saúde do centro acompanhe o horário da consulta médica período noturno .</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_013-2022.pdf.pdf_004.jpg.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_013-2022.pdf.pdf_004.jpg.pdf</t>
   </si>
   <si>
     <t>Solicito que caminhão pipa molhe todas as ruas da cidade._x000D_
 solicito tapa buraco da rua capitão Cantalice entre avenida entre avenida Larangeiras e coronel alfredo pinto._x000D_
 solicito tapa buraco na rua Dr. Costa Marques entre Joaquim Murtinho._x000D_
 solicito que deixe as luzes do parquinho do Bairro Florestal ligado pelo menos até as 22 horas principalmente nos finais de semana.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>solicita substituição de todas as lâmpadas dos postes públicas da cidade, por lâmpadas de leds</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_09.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_09.pdf.pdf</t>
   </si>
   <si>
     <t>Solicito que caminhão pipa molhe todas as ruas da cidade.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_018_-_cascalhamento_bocaiuval.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_018_-_cascalhamento_bocaiuval.pdf</t>
   </si>
   <si>
     <t>Solicita Cascalhamento e patrolamento na estrada do Bocaíuval, chácara da Dona Olímpia e do senhor Nenê Chamorro.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Prefeito Municipal em caráter de URGÊNCIA a realizar aquisição ou locação de um caminhão Pipa para atender as ações de molhadas de ruas não pavimentadas do município de Porto Murtinho.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Regina Heyn</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando a limpeza dos boeiros da rua Capitão Cantalice</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2543/indicacao02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2543/indicacao02.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando a limpeza do lixão e arredores do mesmo na Colônia Bocaiuval.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_03.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando o reparo de dois buracos grandes que se encontram na Rua Luiz de Albuquerqe, no Bairro Florestal  e  a manutenção da Rua 7 de Setembro, também no bairro Florestal, onde estão ocorrendo alagamentos.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao05.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao05.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretaria de Educação, solicitando informações referente a aquisição de veículos adequados ao Transporte Escolar Municipal, para atender  crianças com necessidades especiais da  REME.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao06.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras , solicitando  o  cascalhamento das vias de acesso a Colônia  Bocaiuval e KM 06, juntamente com as entradas das propriedades rurais dessas localidades, devido ao excesso de barro e falta de infraestrutura adequada. que dificulta o acesso dos moradores daquela  localidade.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao07.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao07.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando o cascalhamento da Rua José  Bonifácio</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_008.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_008.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>REPAROS NA:_x000D_
 - AVENIDA LARANJEIRAS EM FRENTE AO ESTÁDIO MUNICIPAL WALFRIDO CONCHA;_x000D_
 - RUA CAPITÃO CANTALICE, DESDE A MULTI VIDA ATÉ A PONTE.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2551/indicacao_009.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2551/indicacao_009.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do Conselho Municipal da Mulher em Porto Murtinho.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2553/indicacao_10.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2553/indicacao_10.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do Ginásio de Esportes Mario D. Andreazza.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2554/indicacao_11.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2554/indicacao_11.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita o recolhimento de galhos na:_x000D_
 Rua Porto Carrero, próximo ao Hotel de Trânsito e na Rua Afonso Pena._x000D_
 _x000D_
 Solicita Mutirão de limpeza nas ruas e bairros do município.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2555/indicacao_13.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2555/indicacao_13.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita aumentar a contratação de guardas patrimoniais e compra de equipamentos de segurança.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2556/indicacao_15.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2556/indicacao_15.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma passarela para pedestres e ciclistas entre a Avenida Laranjeiras e a Rua João Paes de Barros.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2558/brn30055cb0a9c3_053016.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2558/brn30055cb0a9c3_053016.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja disponibilizado um servidor público semanalmente para realizar atendimentos como recebimento de documentos no Instituto de Previdência dos Servidores Públicos do Município de porto Murtinho–PREV. Como forma de dar celeridade aos serviços disponibilizados.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_026-2022_-_rudimar_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_026-2022_-_rudimar_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•	A regularização da coleta de lixo na Rua Presidente Vargas – Centro, e proximidades, a pedido do Tião Piloteiro._x000D_
 •	Que seja molhada a Rua 13 de Maio, Rua Afonso Pena, Rua 13 de Junho, em torno das pousadas, a pedido da Sra. Anair Pereira.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2573/indicacao_no._008-2022_-_boca_de_dragao.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2573/indicacao_no._008-2022_-_boca_de_dragao.doc</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o texto regimental, solicita ao Executivo Municipal e ao Secretário Municipal de Obras, a fim de viabilizar estudos urgentes, e aproveitando a oportunidade em que estão colocando tubos para escoamento de águas na extensão da rua João Paes de Barros no bairro Florestal, que seja feita a construção de boca de dragão próximo a MV Conveniência na BR 267 com intuito de desafogar os prolongamentos das ruas 7 de setembro e João de Oliveira Garcia que sempre estão com problemas de drenagem das águas pluviais, causando transtornos aos moradores e transeuntes dessas vias.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2575/indicacao_014-2022.pdf.pdf_004.jpg.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2575/indicacao_014-2022.pdf.pdf_004.jpg.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de contratação de médicos de Ultrassonografista e Pediatra.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2578/indicacao_027-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2578/indicacao_027-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Manutenção e Cascalhamento da Rua 13 de Junho, em toda sua extensão, começando na Avenida Laranjeira até a Rua 15 de Novembro, visto que se trata de uma rua de mão única e de acesso rápido para o hospital.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2579/indicacao_028-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2579/indicacao_028-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•	Arrumar o portão de entrada, limpeza e se possível colocar um guarda no Cemitério Municipal, para que evite furtos e depredação dos túmulos e pertences._x000D_
 •	Que molhe todas as ruas de nossa cidade, visto que se encontra um clima muito seco, causando desconforto e problemas de saúde para os munícipes.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2582/indicacao_16.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2582/indicacao_16.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>SOLICIT A INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA: _x000D_
 - RUA 15 DE NOVEMBRO COM A RUA CAPITÃO CANTALICE;_x000D_
 - RUA 15 DE NOVEMBRO COM A RUA LUIZ DE ALBUQUERQUE._x000D_
 _x000D_
 Haja vista que existe maior trafegabilidade de veículos nestes locais durante os horários de pico, levando em conta a escola nas proximidades, o redutor de velocidade se faz necessário para garantir a proteção dos alunos e pedestres que por ali trafegam.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2583/indicacao_17.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2583/indicacao_17.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO NA ESTRADA DA ALDEIA ALVES DE BARROS ATÉ 30 KM DA FAZENDA BAIA BRANCA.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2584/indicacao_18.2022_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2584/indicacao_18.2022_-_sonia.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NOS POSTES DE ILUMINAÇÃO NA RUA CORUMBÁ, ATRÁS DO HOSPITAL MUNICIPAL OSCAR RAMIRES PEREIRA.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2588/brn30055cb0a9c3_053030.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2588/brn30055cb0a9c3_053030.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro._x000D_
 _x000D_
 _x000D_
 SOLICITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADES (QUEBRA-MOLAS) EM FRENTE ÀS ESCOLAS MUNICIPAIS E ESTADUAL.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2630/brn30055cb0a9c3_053069.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2630/brn30055cb0a9c3_053069.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando a seguinte providência:_x000D_
 _x000D_
 •	 Aquisição de tambores com tampa para lixo para Colônia Cachoeira._x000D_
 _x000D_
 •	 Aquisição de tambores com tampa para armazenar água na Colônia Ingazeira.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2631/indicacao_016_-_reforma_da_cuia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2631/indicacao_016_-_reforma_da_cuia.pdf</t>
   </si>
   <si>
     <t>Melhorias na praça do Tereré, reforma da bomba na cuia do tereré, colocação de bebedouro, lixeiras nova, colocação e reforma dos bancos e mesas daquele local.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2632/indicacao_017_-_qr_-_code.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2632/indicacao_017_-_qr_-_code.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA ADMINSTRATIVA DO EXECUTIVO, POSSIBILITANDO AO CONTRIBUINTE DE TRIBUTOS E TAXAS MUNICIPAIS, PARA QUE POSSAM FAZER  SEUS PAGAMENTOS DE IMPOSTOS, APROVEITANDO A TECNOLOGIA PIX COM GERAÇÃO DE QR CODE.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_018_-_cascalhamento_bocaiuval.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_018_-_cascalhamento_bocaiuval.pdf</t>
   </si>
   <si>
     <t>Solicita Cascalhamento e patrolamento na estrada do Bocaiuval, chácara da Dona Olímpia e do Senhor Nenê Chamorro.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2634/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2634/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2635/indicacao_-_020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2635/indicacao_-_020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, EM CARÁTER DE URGÊNCIA, QUE O PAGAMENTO DO AUXÍLIO DO ALUGUEL SOCIAL, QUE VEM SENDO PAGO AS FAMÍLIAS QUE FORAM DESOCUPADAS DA ÁREA DO RODOANEL SEJA PRORROGADO ATÉ A ENTREGA EFETIVA DAS CASAS PARA ESSAS FAMÍLIAS.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2636/indicacao_022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2636/indicacao_022.pdf</t>
   </si>
   <si>
     <t>RETIRADAS DE ÁRVORES E GALHOS QUEBRADOS QUE ESTÃO DENTRO DO CEMITÉRIO ANTIGO, OS QUAIS VINDOS A POR EM RISCOS OS TÚMULOS EM CASOS DE QUEDAS.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2637/indicacao_-_021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2637/indicacao_-_021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO PORTOPREV, QUE ENVIE A ESTA CASA DE LEIS, UM PROJETO DE LEI MODIFICANDO A DATA DO PAGAMENTO DOS SERVIDORES MUNICIPAL APOSENTADOS E PENSIONISTAS, PARA O 1º (PRIMEIRO) DIA ÚTIL DE CADA MÊS, FACILITANDO A ORGANIZAÇÃO DAS FINANÇAS DE SUAS FAMÍLIAS EM QUESTÕES DE PAGAMENTOS DE FARMÁCIAS, MERCADOS, BANCOS , ALUGUEIS E OUTROS.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2638/indicacao_-_023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2638/indicacao_-_023.pdf</t>
   </si>
   <si>
     <t>REBAIXAMENTO DE MEIO FIO PARA FACILITAR EMBARQUE E DESEMBARQUE DE ALUNOS, ALUNOS CADEIRANTES E PROFESSORES NAS ESCOLAS THOMAZ LARANJEIRAS, E.M.E.I E ALFA, QUE DIARIAMENTE TRANSITAM POR ESSES LOCAL.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2639/indicacao_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2639/indicacao_025.pdf</t>
   </si>
   <si>
     <t>1.	– REFORMAS DAS CANALETAS DE CONCRETO DA MICRODRENAGEM NA ESQUINA DA FEIRA DO LAMBREADO, SITO À RUA PRINCESA ISABEL, ESQUINA COM  A RUA PORTO CARREIRO;_x000D_
 _x000D_
 2.	 – REFORMAS DAS CANALETAS DE CONCRETO DA MICRODRENAGEM NA ESQUINA DO CORREIO, SITO À RUA DRº COSTA MARQUES, ESQUINA COM A RUA CÂNDIDO MARIANO, (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_-_026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_-_026.pdf</t>
   </si>
   <si>
     <t>1 – SERVIÇO DE CASTRAÇÃO DE ANIMAIS ABANDONADOS E NÃO ABANDONADOS (CASTRAMÓVEL) EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2641/indicacao_-_027.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2641/indicacao_-_027.pdf</t>
   </si>
   <si>
     <t>•	CONSERTO DO PORTÃO DE ENTRADA DO CEMITÉRIO MUNICIPAL, LIMPEZA DOS DOIS CEMITÉRIO, COLOCAR UM GUARDA ITINERANTE, OU CÂMERAS, QUE EVITE VIOLAÇÃO OU O FURTOS DE LÁPIDES DOS TÚMULOS E PERTENCES DOS NOSSOS ENTES QUERIDOS QUE QUASE QUE DIARIAMENTE ESTÁ ACONTECENDO POR VÂNDALOS E USUÁRIOS DE  DROGAS NAQUE LOCAL.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2646/indicacao_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2646/indicacao_024.pdf</t>
   </si>
   <si>
     <t>-RETIRADAS DE LIXOS, ENTULHOS E GALHOS ACUMULADOS QUE ESTÃO ATRÁS DO BARRACÃO DA ASSOCIAÇÃO DOS MORADORES E O POSTO DE SAÚDE DO BAIRRO COHAB, SITO À RUA DAS GARÇAS COM A RUA KADIWÉUS, OS QUAIS VINDOS A EXALAR MAU CHEIRO E PONDO EM RISCO A SAÚDE DOS MORADORES, (FOTO EM ANEXO).</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro_x000D_
 _x000D_
 1.	SOLICITA QUE SEJA REALIZADO A AQUISIÇÃO DE MATERIAIS PERMANENTES QUE FORAM SOLICITADOS PELA EMENDA IMPOSITIVA 2021 NO ANEXO N. 010 PARA ATENDER A UNIDADE BÁSICA DE SAÚDE DO CENTRO._x000D_
 Valor do recurso: R$ 95.812,60 (Noventa e cinco mil e oitocentos e doze reais e sessenta centavos)</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro_x000D_
 _x000D_
@@ -2315,196 +2315,196 @@
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro_x000D_
 _x000D_
 1.	SOLICITA A IMPLANTAÇÃO DO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretária de Educação, Rita De Cassia Padilha, ao Secretário de Obras, Habitação e Serviços Sr. Paulo Francisco Carvalho com cópia Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
 _x000D_
 •	Solicito a limpeza da Escola da Ingazeira, manutenção de lâmpadas, e a troca do alambrado da escola._x000D_
 •	Redutor de velocidade na estrada de acesso à escola da Ingazeira</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2658/brn30055cb0a9c3_055841.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2658/brn30055cb0a9c3_055841.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Presidente da Energisa, Sr. Marcelo Vinhaes Monteiro com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando a seguinte providência:_x000D_
 _x000D_
 •	 Solicito o rebaixamento da Rede Elétrica na Colônia Ingazeira para a realização do “rebaixamento da extensão da rede de energia elétrica”.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_029-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_029-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Melhorar a sala de fazer os exames de ultrassom, colocando um trocador de roupas e providenciando avental para os pacientes.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_030-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_030-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Que as ruas e logradouros da nossa cidade, sejam identificadas com placas que informem ao cidadão o nome das mesmas.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_031-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_031-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•	Manutenção e tapa buracos da Rua Cel Ponce, esquina com Rua Porto Carreiro onde encontra-secom vários buracos, que foram aumentados devidos a fortes chuvas ocorridas recentemente._x000D_
 •	Fazer um planejamento para que seja arrumado um bairro por vez, e que faça todas as manutenções necessárias, desde tapas buracos, iluminação publica, problemas de escoamento de aguas, etc.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2664/digitalizar0002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2664/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente a Secretária Municipal Interina de Assistência Social, Trabalho e Cidadania, Sra. Maria Lúcia Ribeiro Barbosa com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 •	Que seja dado um suporte alimentício (sacolão) aos beneficiários do “Cartão Cidadão” que estiverem com problemas no referido cartão como forma de auxiliar na sua subsistência econômica.   Solicitamos da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2665/digitalizar0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2665/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente a Secretária Municipal Interina de Assistência Social, Trabalho e Cidadania, Sra. Maria Lúcia Ribeiro Barbosa com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 •	Que seja realizado um estudo/programa social pra atender os funcionários aposentados do Portoprev - Instituto de Previdência dos Servidores Públicos do Município de Porto Murtinho - Porto Murtinho PREV, como forma de reaproveitar o conhecimento dos mesmos com atividades para que eles possam contribuir com a comunidade local com cursos e aulas de reforço escolar. Solicitamos da forma mais urgente possível</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao08.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao08.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve em conformidade com o Regimento Interno, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário de Obras, Sr. Paulo Francisco de Carvalho, solicitando a troca das lâmpadas queimadas dos postes de luz da Rua Doutor Corrêa.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao09.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao09.pdf</t>
   </si>
   <si>
     <t>A vereadora que presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Secretário de Obras, solicitando a limpeza regular dos bueiros da Rua 7 de Setembro (próxima aos bombeiros).</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao010.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve em conformidade com o Regimento Interno, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário de Obras, Sr. Paulo Francisco de Carvalho solicitando o cascalhamento da Rua João Paes de Barros (Rua paralela, atrás da antena, conforme fotos em anexo).</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA O REPARO DA PONTE NA RUA 15 DE NOVEMBRO QUE LIGA OS BAIRROS VILA CÉLIA E DOM PEPE.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2672/digitalizar0003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2672/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental,  solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário Municipal de Saúde, Sr. Moacir Gomide com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 •	Que seja realizado a aquisição de kits para diagnóstico para Dengue (Teste rápido para Dengue)._x000D_
 •	Que se já realizado dedetização na escolas e que seja cedido o carro do fumacê para fazer a pulverização em cada bairro do município. _x000D_
 •	Viaturas adequadas para combate e ações preventivas aos mosquitos da Dengue, Febre Chikungunya e Zica Vírus.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._n_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._n_007.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente, ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, Reiterando a seguinte solicitação: A doação de terreno para a construção da sede da Associação Paraguaia viabilizando assim a instalação do seu espaço próprio em nosso município, conforme o a cópia em anexo do pedido.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 _x000D_
 •	Solicitando a Limpeza do matagal nas regiões da Rua Jatoba Bairro Cohab e em volta do aeroporto.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 _x000D_
 •	Solicitando o cascalhamento na estrada vicinal localizada entre a estrada Bocaiuval km 6 e fazenda do Sr. Mecias de Almeida</t>
@@ -2585,140 +2585,140 @@
   <si>
     <t>192</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro ,com copia para a Secretaria de Educação / Esporte as seguintes solicitações._x000D_
 _x000D_
 •	Solicito que fique nos finais se semana, guarda patrimonial no centro de múltiplas atividades._x000D_
 •	Solicito divulgação nas redes sociais e site oficial da prefeitura municipal de Porto Murtinho os horários agendados e horários vagos do campo sintético e quais os critérios para uso.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>solicito a instalação de redutores de velocidade quebra molas na rua biguá no bairro cohab .</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao-015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao-015.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INSTALÇAO DE REDUTORES DE VELOCIDADE QUEBRA MOLAS NA RUA BIGUA NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao12.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal, com cópia para a Procuradoria Jurídica do Município, solicitando:_x000D_
 •	 Que seja realizado um estudo para aumento das diárias pagas aos servidores públicos municipais, visto que se encontram defasadas. _x000D_
 •	O pagamento do quinquênio e progressão funcional a todos os servidores públicos municipais que já tenham cumprido o tempo de serviço.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao13.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao13.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve, em conformidade com o Regimento Interno, solicita que envie expediente ao Secretário de Obras, solicitando:_x000D_
 •	O reparo nas lâmpadas dos postes da Rua 7 de Setembro em frente à casa nº 127. (casa grande de material)_x000D_
 •	O reparo nas lâmpadas dos postes em frente ao Corpo de Bombeiros. (esquina)</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao14.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve, em conformidade com o Regimento Interno, solicita que envie expediente ao Secretário de Obras, solicitando:_x000D_
 •	O cascalhamento em frente a chácara do Sr Rafael e da Sra Marlene._x000D_
 •	O cascalhamento da estrada próxima a chácara da Sra Virginia e do Sr. Marcos Bolero.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente a Secretário Municipal de Obras, Habitação e Serviços Público Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 •	O caminhão pipa passe molhando a rua 13 de Junho e as ruas que não tem asfalto todos os dias. Devido a poeira causada pelos carros que ali trafegam._x000D_
 •	Reforma do alambrado da Escola da Ingazeira.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2736/indicacao_032-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2736/indicacao_032-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•	Manutenção e concerto dos aparelhos de ginástica na Praça da Bíblia, que se encontram danificados</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2737/indicacao_033-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2737/indicacao_033-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•Contratação de empresa para fazer a limpeza da cidade, em carácter de urgência.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2738/indicacao_034-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2738/indicacao_034-2022_-_rudimar_-_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•Limpeza e manutenção do Parquinho Central, ao lado do Teatro de Arena, onde se encontra com alguns brinquedos danificados e muita sujeira em torno do parquinho.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA O REPARO DA PONTE NA RUA 15 DE NOVEMBRO QUE LIGA OS BAIRROS VILA CÉLIA E DOM PEPE._x000D_
 .</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
@@ -2744,1040 +2744,1040 @@
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 SOLICITAR REPAROS NA RUA CARANDA NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>A Vereadora que apresenta e subscreve, em conformidade com texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO A ESCOLA NOSSA SENHORA DE CAACUPÊ EAS ALUNAS ANA CLAUDIA C. VILHALBA, NICKAELY CAROLINNY V. ISARIO E TATIANE CAROLINE V GOMES._x000D_
 A Câmara Municipal de Porto Murtinho, representando todo o povo murtinhense, expede esta MOÇÃO DE APLAUSO pelo excelente desempenho terem conquistado o PRÊMIO SEBRAE de EDUCAÇÃO. As alunas foram instruídas nesse projeto pelas professoras JHEINYFFER CAROLAYNE IZIRE E CLAUDIA RAMONA GAMARRA, que tem como objetivo contribuir com a formação empreendedora dos estudantes, buscando encontrar soluções com problemas sociais da comunidade onde vive. Utilizando a árvore carandá que é nativa da região. _x000D_
 Na qualidade de representante do povo murtinhense, venho prestar esta honrosa homenagem, que se ORGULHA e ACREDITA NO EXCELENTE TRABALHO desenvolvido, e coloca-se sempre para somar a favor do nosso município _x000D_
 _x000D_
  GOMES</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2375/mocao_celso_dionizio_f.1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2375/mocao_celso_dionizio_f.1.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO AO SERVIDOR PÚBLIDO CELSO DIONIZIO CAPRIATA, POR TER COMPLETADO 42 (QUARENTA E DOIS ANOS) DE SERVIÇOS PRESTADOS A ESTE MUNCÍPIO</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2376/mocao_maira_fatima_diaz-f.1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2376/mocao_maira_fatima_diaz-f.1.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO À SERVIDORA PÚBLICA MARIA FÁTIMA DIAZ, POR TER COMPLETADO 26 (VINTE SEIS) ANOS DE SERVIÇOS PRESTADOS COMO PROSESSORA  NESTE MUNCÍPIO.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2443/mocao_-_silvio_castro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2443/mocao_-_silvio_castro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao servidor público municipal SILVIO CASTRO, técnico de enfermagem por prestar relevantes serviço a comunidade murtinhense em especial as nossas gestantes.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>Moção de Aplauso, ao Servidor Público - Celso Dionizio Capriata.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>Moção de Aplauso, ao Servidora Pública - Maria Fátima Diaz.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>Moção de Aplauso a todos Motoristas de Transportes Escolar.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>Regina Heyn, Aline Assistente Social, Elbio da Twister, Gordinho da Pax, Helton, Jary Brum Acosta, Rodrigo Fróes, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2548/mocao01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2548/mocao01.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Município de Caracol - MS, em virtude do aniversário de 57 anos de  emancipação Político-administrativa, a ser comemorada no próximo dia  01 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO À SERVIDORA PÚBLICA MUNICIPAL ZUNILDA LOPES, POR TER COMPLETADO 34 (TRINTA E QUATRO) ANOS DE SERVIÇOS PRESTADOS COMO PROFESSORA NESTE MUNICIPIO DE PORTO MURTINHO-MS.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO À SERVIDOR PÚBLICO ESTADUAL ADILSON GOMES NETTO, POR TER COMPLETADO 44 (QUARENTA E QUATRO) ANOS DE SERVIÇOS PRESTADOS COMO PROFESSOR PELA SECREATRIA ESTADUAL DE EDUCAÇÃO DO ESTADO DO MATO GROSSO DO SUL.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2644/mocao_aplauso_03_-_maria_celia_froes.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2644/mocao_aplauso_03_-_maria_celia_froes.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO À SERVIDORA PÚBLICA ESTADUAL MARIA CÉLIA FRÓES ACOSTA, POR TER COMPLETADO 30 (TRINTA) ANOS DE SERVIÇOS PRESTADOS COMO PROFESSORA PELA SECREATRIA ESTADUAL DE EDUCAÇÃO DO ESTADO DO MATO GROSSO DO SUL.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2701/mocao_aplauso_n_001_sabino.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2701/mocao_aplauso_n_001_sabino.pdf</t>
   </si>
   <si>
     <t>’’CONCEDE MOÇÃO DE APLAUSO AO FUNCIONÁRIO DA EMPRESA GRUPO FV CEREAIS AO SENHOR SABINO MACIEL FILHO, PELOS RELEVANTES SERVIÇOS VOLUNTÁRIOS PRESTADOS AO MUNICÍPIO NO COMBATE AOS INCÊNDIOS FLORESTAIS NOS DECORRENTES ANOS DE ESTIAGEM”.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2702/mocao_aplauso_n_002_genivaldo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2702/mocao_aplauso_n_002_genivaldo.pdf</t>
   </si>
   <si>
     <t>’’CONCEDE MOÇÃO DE APLAUSO AO FUNCIONÁRIO DA EMPRESA GRUPO FV CEREAIS AO SENHOR GENIVALDO DOS SANTOS, PELOS RELEVANTES SERVIÇOS VOLUNTÁRIOS PRESTADOS AO MUNICÍPIO NO COMBATE AOS INCÊNDIOS FLORESTAIS NOS DECORRENTES ANOS DE ESTIAGEM”.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2703/mocao__aplauso_n_003_mauro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2703/mocao__aplauso_n_003_mauro.pdf</t>
   </si>
   <si>
     <t>’’CONCEDE MOÇÃO DE APLAUSO AO SERVIDOR PÚBLICO MAURO CHAMORRO NETO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO NO COMBATE AOS INCÊNDIOS FLORESTAIS NOS DECORRENTES ANOS DE ESTIAGEM”.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2706/mocao_de_aplauso_004-2022_marina.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2706/mocao_de_aplauso_004-2022_marina.docx</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SRA.  MARINA RODRIGUES  NUNES PESCADORA PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2707/pescador_n_005_lucas_m.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2707/pescador_n_005_lucas_m.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. LUCAS RAMON MAIDANA MEDINA PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2708/pescador_n_006_felipe_alves_c.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2708/pescador_n_006_felipe_alves_c.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. FELIPE ALVES CORREA PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2709/pescador_n_007_edersandro_s.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2709/pescador_n_007_edersandro_s.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. EDERSANDRO DE SENNA PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. FRANCISCO TEIXEIRA DA SILVA PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2711/pescador_n_009_santiago_m.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2711/pescador_n_009_santiago_m.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. SANTIAGO MILLAN PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS  PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2712/pescador_n_010_florencio_f.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2712/pescador_n_010_florencio_f.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. FLORÊNCIO FLORES PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2713/pescador_n_011_thomaz_b.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2713/pescador_n_011_thomaz_b.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. TOMAZ BERNAL PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO/MS</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2714/pescador_n_012_agustin_f.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2714/pescador_n_012_agustin_f.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. AGUSTIN FLORENTIN PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2715/pescador_n_013_odilon_m.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2715/pescador_n_013_odilon_m.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. ODILON MILLAN PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2716/pescador_n_014_pedro_c.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2716/pescador_n_014_pedro_c.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. PEDRO CORREA PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2717/pescadora_n_015_jorgelina_g.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2717/pescadora_n_015_jorgelina_g.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SRA. JORGELINA GONZALES PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2718/pescador_n_016_bernardino_c.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2718/pescador_n_016_bernardino_c.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. BERNADINO CORREA ANASTÁCIO PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS.  EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2719/pescador_n_017_erlan_n.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2719/pescador_n_017_erlan_n.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. ERLAN NUNES PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2720/pescador_n_018_yimy_d.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2720/pescador_n_018_yimy_d.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. YIMY EUGENIO DUARTE PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS.  EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2721/pescador_n_019_bernardo_b.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2721/pescador_n_019_bernardo_b.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. BERNARDO BALBUENA ARCE PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2722/pescador_n_020_victor_b.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2722/pescador_n_020_victor_b.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. VICTOR BALBUENA ARCE PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2723/pescador_n_021_carlos_alberto_g.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2723/pescador_n_021_carlos_alberto_g.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTA MOÇÃO DE APLAUSO A SR. CARLOS ALBERTO GONZALES PESCADOR PROFISSIONAL DO MUNICIPIO DE PORTO MURTINHO/MS. EM RECONHECIMENTO À IMPORTÂNCIA SOCIAL, ECONÔMICA E PRINCIPALMENTE HISTÓRICA, PARA NOSSA CIDADE, EM NOME DA POPULAÇÃO MURTINHENSE, CONGRATULAMOS OS PESCADORES DO MUNICÍPIO PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>MCG</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_de_apoio_aos_professores_pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_de_apoio_aos_professores_pdf.pdf</t>
   </si>
   <si>
     <t>Manifestamos favorável a luta dos profissionais em educação, dos professores da rede municipal de ensino e ao SIMTED em favor do cumprimento equiparação do piso nacional salarial a todos os professores da rede.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2572/brn30055cb0a9c3_053007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2572/brn30055cb0a9c3_053007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Porto Murtinho,representando todo o povo murtinhense ,expede esta MOÇÃO DE CONGRATULAÇÃO a professora _x000D_
 a professora Maria margareth silvia dias, em reconhecimento dos seus relevantes serviços prestados a EDUCAÇÃO no municipio de Porto Murtinho.Sempre se constituiu como uma mulher forte,determinada,aguerrida,competente e muito dedicada ao seu trabalhoprofissional.Durante 30 anos ela fez da educação,o seu mais autentico projeto de vida e se dedicou de corpo e alma ao dignos exercício do magistério,sempre trabalahando em prolda educação de seus alunos com amor e dedicação, exerceu o nobre cargo de mestra.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Os Vereadores que apresentam e subscrevem, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do bebê GABRIEL NOAH FERREIRA DELGADO.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento da Senhora MARIA DORA PAREDES</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2449/mocao_de_pesar_02-2022.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2449/mocao_de_pesar_02-2022.pdf.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Oswaldo Posari.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2481/mocao_de_pesar-03_-_julio_r._godoy.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2481/mocao_de_pesar-03_-_julio_r._godoy.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Senhor Júlio Ramão Godoy.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR ADILSON SORIA._x000D_
 	_x000D_
 A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor ADILSON SORIA.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHORA IDALINA MARTINES SANT ’ANA. _x000D_
 	_x000D_
 A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento da Senhora IDALINA MARTINES SANT’ANA.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2539/mocao_de_pesar-04_-justino_acosta.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2539/mocao_de_pesar-04_-justino_acosta.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar a Família do Senhor Justino Acosta.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2645/mocao_de_pesar-julio_vilamaior.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2645/mocao_de_pesar-julio_vilamaior.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR JÚLIO VILAMAIOR</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2724/mocao_de_pesar_fabio_goncalves.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2724/mocao_de_pesar_fabio_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor FÁBIO GONÇALVES.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2725/mocao_de_pesar_domingo_a.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2725/mocao_de_pesar_domingo_a.pdf</t>
   </si>
   <si>
     <t>O Vereador que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor DOMINGOS ALONSO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2458/proposta_de_emenda_a_lei_organica_no_01-22-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2458/proposta_de_emenda_a_lei_organica_no_01-22-_legislativo.pdf</t>
   </si>
   <si>
     <t>"Altera, revoga e acrescenta novos dispositivos à Lei Orgânica Municipal de Porto Murtinho- MS, e dá outras providências."</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>Nelson Cintra</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2653/projeto_emenda_a_lei_organica_02_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2653/projeto_emenda_a_lei_organica_02_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 97 da Lei Orgânica do Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_emenda_a_lei_organica_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_emenda_a_lei_organica_003.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 141-K DA LEI ORGÂNICA DO MUNICÍPIO DE PORTO MURTINHO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_n._001_-_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_n._001_-_2022.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação ao artigo 10 da Lei Municipal 1.737, de 27 de dezembro de 2021 e dá outras providências”</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2290/projeto_de_lei_no_002_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2290/projeto_de_lei_no_002_2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Prefeito Municipal a ausentar-se do Município, para participar da Missão Técnica ao exterior como convidado do SEBRAE e dá outras providências”</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_no_003_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_no_003_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o uso de bens públicos municipais em território estrangeiro e dá outras providências."</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_lei_04__revisao_salarial_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_lei_04__revisao_salarial_2022.pdf</t>
   </si>
   <si>
     <t>“Concede revisão salarial aos _x000D_
 servidores públicos municipal e dá _x000D_
 outras providências”</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_lei_05__cria_cargos_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_lei_05__cria_cargos_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre criação de cargos do _x000D_
 quadro permanente do Plano de _x000D_
 Cargos, Carreiras e Vencimentos _x000D_
 do Poder Executivo do Município _x000D_
 de Porto Murtinho e dá outras _x000D_
 providências”.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_lei_06-22-_poder_executivo-_substutiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_lei_06-22-_poder_executivo-_substutiva.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o adicional pelo exercício de _x000D_
 função de responsabilidade técnica aos _x000D_
 servidores municipais e dá outras _x000D_
 providências”</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_lei_no_07-22-_poder_executivo_-_substutiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_lei_no_07-22-_poder_executivo_-_substutiva.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o adicional de _x000D_
 sobreaviso aos servidores _x000D_
 municipais e dá outras _x000D_
 providências”</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_no_08-_2022-_poder_executivo-_substutivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_no_08-_2022-_poder_executivo-_substutivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o adicional de _x000D_
 exercício de função em regime de _x000D_
 plantão aos servidores municipais e _x000D_
 dá outras providências”.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2385/projeto_de_lei_09__adicional_de_dedicacao_exclusiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2385/projeto_de_lei_09__adicional_de_dedicacao_exclusiva.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a gratificação para o _x000D_
 exercício de função em regime de _x000D_
 dedicação exclusiva aos servidores _x000D_
 municipais e dá outras _x000D_
 providências."</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_lei_10__revisao_salarial_2022_magisterio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_lei_10__revisao_salarial_2022_magisterio.pdf</t>
   </si>
   <si>
     <t>“Concede revisão salarial aos _x000D_
 servidores públicos municipal do _x000D_
 grupo do Magistério e dá outras _x000D_
 providências”.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2521/projeto_de_lei_n_011_substitutivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2521/projeto_de_lei_n_011_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivos  fiscais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2457/1-_projeto_de_lei_12__ldo_2023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2457/1-_projeto_de_lei_12__ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentária para o exercício de 2023 e dá outra providências</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2522/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2522/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Regula a implantação, operação, evolução e expansão  do  Sistema  de Videomonitoramento em áreas públicas, bem como  o tratamento  das imagens, informações e  dados produzidos pelo sistema, e dá outras  providências.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2523/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2523/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº. 1.568, de 24 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2650/projeto_de_lei_015_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2650/projeto_de_lei_015_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento e concede adicional de insalubridade aos cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, novo nome do cargo de Agente de Saúde Pública e dá outras providências.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_no_016-2022-autoriza_o_pagamento_de_aluguel_social.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_no_016-2022-autoriza_o_pagamento_de_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de "Aluguel Social", como beneficio assistencial eventual, na forma que especifica e dá outras  providências.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Porto Murtinho (MS), para o exercício financeiro de 2023 e dá outras providências. - LOA</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_no_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_no_018.pdf</t>
   </si>
   <si>
     <t>“Autoriza a adesão do Município de Porto Murtinho/MS ao Programa Regional de Proteção e Defesa do Consumidor a ser implantado pelo CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO INTEGRADO DAS BACIAS DOS RIOS MIRANDA E APA – CIDEMA, define competência e procedimentos de fiscalização e dá outras providências.”</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_no_019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_no_019.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos na Lei Municipal 1.437, de 15 de abril de 2010 e dá outras providências.”</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de bens públicos municipais em território estrangeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_n_021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_n_021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 1.348/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_no_022-2022-que_dispoe_sobre_credito_adicional_suplementar_no_orcamento_de_2022__do_municipio_de_porto_murtinho-ms..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_no_022-2022-que_dispoe_sobre_credito_adicional_suplementar_no_orcamento_de_2022__do_municipio_de_porto_murtinho-ms..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Crédito Adicional Suplementar no Orçamento de 2022  do município de Porto Murtinho-MS.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2742/digitalizar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2742/digitalizar.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O USO DE BENS PÚBLICOS MUNICIPAIS EM TERRITÓRIO ESTRANGEIRO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2387/projeto_de_lei_complementar_no_001-2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2387/projeto_de_lei_complementar_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Complementar Municipal nº 001, de 06 de maio de 1991, e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2388/projeto_de_lei_complementar_no_002-2022_-_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2388/projeto_de_lei_complementar_no_002-2022_-_executivo.pdf</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_complementar_03-_22-_poder_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_complementar_03-_22-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"Altera as Tabelas I e II do Anexo II, da Lei Complementar Municipal Nº 07/2002, de 19 de Setembro de 2002 e dá outras providências"</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_complementar_no_04-22-_substitutivo-_poder_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_complementar_no_04-22-_substitutivo-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Porto Murtinho, Estado de Mato Grosso do Sul e dá outras providências."</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2520/projeto_de_lei_complementar_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2520/projeto_de_lei_complementar_006.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar Municipal 79/2022, que dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Porto Murtinho, Estado de Mato Grosso do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2524/projeto_de_lei_complementar_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2524/projeto_de_lei_complementar_007.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Parcelamento Incentivado - PEPI  no Municipio de Porto Murtinho,  Mato Grosso  do  Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2655/plc__no_001-2022-legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2655/plc__no_001-2022-legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº. 071, de 11 de janeiro de 2022- denominado Plano de Cargos e Carreira e Remuneração (PCCR) do Poder Legislativo Municipal de Porto Murtinho-MS, e dá  outras providências.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>Elbio da Twister, Gordinho da Pax, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_complementar_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_complementar_002.pdf</t>
   </si>
   <si>
     <t>Altera, revoga e acrescenta dispositivo à Lei Complementar n° 053, de 13 de dezembro de 2017 que "Dispõe sobre tratamento diferenciado, simplificado e favorecido a ser dispensado às microempresas e às empresas de pequeno porte previsto no art. 169 da Constituição do Estado, de conformidade com as normas gerais previstas no Estatuto Nacional da Microempresa e da Empresa de Pequeno Porte, instituído pela Lei Complementar Federal n°. 123, de 14 de dezembro de 2006, atendendo as alterações pela Lei Complementar n. 147, de 7 de agosto de 2014."</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2294/projeto_de_lei_n._001-2022_poder_legislativo_jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2294/projeto_de_lei_n._001-2022_poder_legislativo_jayme.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 7°, da Lei Municipal n. 1.583 de 16 de novembro de 2015 e acrescenta novos parágrafos na referida Lei.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2340/projeto_lei_002-2002_-_rua_bernardino_castilho_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2340/projeto_lei_002-2002_-_rua_bernardino_castilho_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Fica denominada a sugestão de nome, RUA BERNARDINO CASTILHO a qual está localizada entre os cruzamentos da Rua Adherbal de Carvalho e a Rua João Paes de Barros, a via pública situada dentro do perímetro urbano desta cidade.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Projeto " Estudante Destaque " voltado a estudantes de ensino fundamental na rede municipal de ensino,   e da outras providencias.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2389/projeto_de_lei_no_004-2022_-_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2389/projeto_de_lei_no_004-2022_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto "Cidade Limpa" no âmbito do município de Porto Murtinho/MS, e dá outra providências.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2393/projeto_de_ei_005-2022_-_ver._donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2393/projeto_de_ei_005-2022_-_ver._donizete.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vaga em contratações de obras e serviços para mulheres vitimas de violência doméstica e familiar_x000D_
 no âmbito do Município de Porto Murtinho, e da outras providências.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_lei_legislativo-_006-2022-_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_lei_legislativo-_006-2022-_elbio.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de instalação de circuito interno de filmagem em "pet shops", no âmbito do município de Porto Murtinho-MS, e dá outras providências".</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2424/projeto_de_lei_007-_helton_benitez.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2424/projeto_de_lei_007-_helton_benitez.pdf</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública a "Associação das Famílias Paraguaias de Porto Murtinho- MS - AFPPM."</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_008-22-_mesa_diretora.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_008-22-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei Municipal Nº 1.607, datada em 30 de Dezembro de 2016, e dá outras providências."</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_n_009-2022_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_n_009-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Municipal FRANCISCO ALBERTO OLIVEIRA, localizada na Rua Amadeo Santos e Silva, bairro Florestal, esquina com a Rua 13 de Junho S/N, sob a matrícula n° 5.788 neste Município, e da outras providências.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2571/projeto_de_lei_n_010-2022_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2571/projeto_de_lei_n_010-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade pública a Associação Hípica Recreativa e beneficente de Porto Murtinho - MS</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no_011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de espaço físico adequado de convivência e repouso aos profissionais de enfermagem nos estabelecimentos de saúde pública no âmbito do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_012.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Instituto Nabileque de Assistência e Formação do Campo de Porto Murtinho</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial no âmbito do Município de Porto Murtinho-MS, o Dia Municipal do Pescador no dia 29 de Junho, e dá outras providências.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>Altera-se a denominada via pública da Rua "A", do bairro Dom Pepe 2 para Angelo Rafael Avalos no Município de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_no_015_substitutivo_1.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_no_015_substitutivo_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de exames de avaliação oftalmológica para os alunos das séries iniciais da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_no_016_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_no_016_legislativo.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Loja Maçonica Simbolica Razão e Força Nº 1997, inscrita no CNPJ sob o Nº. 03.667.458/0001-97.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>Elbio da Twister, Gordinho da Pax, Professora Donizete, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_no_017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_no_017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Direitos Básicos dos Portadores do Vírus da Imunodeficiência Humana – HIV e das pessoas com Síndrome de Imunodeficiência Adquirida – AIDS, bem como da proibição acerca da discriminação e do sigilo absoluto sob a situação do portador (HIV), assim como assegura as políticas públicas para prevenção e orientação e dá outras providências.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2683/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2683/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de prestar socorro aos animais atropelados no âmbito do município de Porto Murtinho – MS, e dá outras providências.”</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2684/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2684/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>“Institui no Calendário Oficial de Eventos do Município o dia Municipal do Motorista e Condutor de Ambulância, no âmbito de Porto Murtinho, a ser comemorado no dia 10 de Outubro e dá outras providências.”</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2735/dulcemar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2735/dulcemar.pdf</t>
   </si>
   <si>
     <t>Denomina a “Unidade Básica de Saúde – ESF – III, DULCEMAR FESTUGATTO”, localizada na Rua Luiz de Albuquerque, bairro Nossa Senhora de Caacupê, quadra nº 105, lote nº 06, sob a matrícula nº 3.096, deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de Orientação sobre o Estatuto da Criança e Adolescente (ECA), e do Estatuto do Idoso nas Escolas da Rede Municipal de Ensino no âmbito do município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>Institui, o programa "Leite das Crianças" no âmbito do município de Porto Murtinho - MS e dá outras providencias.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2740/digitalizar0022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2740/digitalizar0022.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº. 1.759 DE 30 DE JULHO DE 2022, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO, ESTADO DE MATO GROSSO DO SUL, OS JOGOS ESCOLARES- JEPOM E OS JOGOS RECREATIVOS ESPECIAIS- JORES, NO CALENDÁRIO OFICIAL DE EVENTOS ESCOLARES DO MUNICÍPIO"</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Elbio da Twister, Helton, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2656/resolucaon_001-2022_-_atual.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2656/resolucaon_001-2022_-_atual.pdf</t>
   </si>
   <si>
     <t>Altera o horário das Sessões Ordinária Legislativas da Câmara Municipal de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2301/digitalizar0003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2301/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretária de Educação Sra. Rita de Cassia Padilha com cópia ao Excelentíssimo Senhor Nelson Cintra Ribeiro, solicitando as seguintes informações:_x000D_
 _x000D_
 •	Conforme prevê a Lei 14.113 –folha de pagamento do FUNDEB (dos meses de Outubro e Novembro de 2021)_x000D_
 •	Informações detalhadas sobre o investimento dos 25% da Prefeitura (onde é gasto?). Referente ao ano de 2021</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da contratação dos cargos de Psicólogo e Assistente Social para atuarem nas escolas municipais como preconiza a Lei Federal n. 13.935/2019._x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 _x000D_
 Esta Lei foi sancionada em 11 de dezembro de 2019 e deu prazo de um ano para que todos os municípios se adequassem, este prazo se encerrou no dia 11 de dezembro de 2020. Sendo assim, indicamos que com a máxima urgência o Prefeito providencia a criação dos cargos e a consequente contratação da equipe interprofissional disposta na Lei Federal._x000D_
 As equipes multiprofissionais deverão desenvolver ações para a melhoria da qualidade do processo de ensino-aprendizagem, com a participação da comunidade escolar, atuando na mediação das relações sociais e institucionais._x000D_
 Por sentir pertinente tal solicitação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretária Municipal</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO DE QUAIS FORAM OS CRITÉRIOS ADOTADOS PARA O SORTEIO DO LOTE URBANIZADO._x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 _x000D_
 Justifico tal requerimento afim de sanar dúvidas quanto aos critérios adotados no sorteio dos lotes urbanizados, e também informação se na lista de espera consta todos os que se inscreveram para o sorteio, ou consta apenas selecionados._x000D_
@@ -3788,586 +3788,586 @@
     <t>2317</t>
   </si>
   <si>
     <t>REQUERENDO INFOMAÇÕES SOBRE O CONTRATO ADMINISTRATIVO 003/2022, SE POSSUI ALGUM CALENDÁRIO OU CRONOGRAMA DO INÍCIO DOS REPAROS DAS ESTRADAS VICINAIS, E QUAIS SERÃO AS ESTRADAS E PONTE EM QUE SERÃO REALIZADOS ESSES REPAROS. _x000D_
 JUSTIFICATIVA_x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 _x000D_
 É de muita relevância a importância da solicitação, para que possamos informar os moradores das regiões contempladas com esses reparos._x000D_
 Por sentir pertinente tal solicitação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretária Municipal_x000D_
 _x000D_
 	Sala de Sessões, 15 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, o seguinte requerimento._x000D_
 _x000D_
 Solicitar informações referentes ao asfalto da Rua Alfredo Pinto Bairro Jockey.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2342/digitalizar0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2342/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao secretário de Obras, Habitação e Serviços, Sr. Paulo Francisco Carvalho com cópia ao excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro requerendo a seguinte providência: _x000D_
 _x000D_
 •	Informações sobre o trator bem como os equipamentos agrícolas que foram entregues para Colônia Ingazeira.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2343/digitalizar0005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2343/digitalizar0005.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para a secretária de Educação, Sra. Rita de Cassia Padilha, Sra. Marly Norimi Miyaky com cópia ao excelentíssimo Prefeito, Nelson Cintra Ribeiro solicitando a seguinte providência: _x000D_
 _x000D_
 •	Informações detalhadas sobre o pagamento das férias dos servidores municipais, que possuem data base aquisitivo o mês de março.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2360/digitalizar0004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2360/digitalizar0004.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a gerente de normalização Zunilda Lopes com cópia ao excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro requerendo a seguinte providência: _x000D_
 _x000D_
 •	Explicação sobre calendário escolar em relação aos sábados letivos.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_03.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_03.pdf</t>
   </si>
   <si>
     <t>1.	SOLICITA INFORMAÇÃO REFENTE A REFORMA DA CAPELA MORTUÁRIA MUNICIPAL, E INFORMAÇÕES REFENTE A REFORMA DA FEIRA DO LAMBREADO:_x000D_
 1-	Diante do exposto, qual é o prazo previsto para início e término das obras? Especificar _x000D_
 2-	Outras informações pertinentes para esclarecimento, conhecimento e acompanhamento deste vereador._x000D_
 _x000D_
  _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Nobres Vereadores._x000D_
 	_x000D_
 _x000D_
 Justifico tal requerimento para saber como está seu cumprimento e andamento._x000D_
 Por sentir pertinente tal solicitação, peço o apoio de todos os Vereadores para sua aprovação e o pronto atendimento por parte da Secretária Municipal</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_n_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_n_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais. Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente com cópia ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Administração, Planejamento e Finanças, Marly Norimi.Neste Termos requeiro:_x000D_
 _x000D_
 O Relatório da Gestão Fiscal 2º Semestre de 2021. E o Relatório Resumido da Execução Orçamentária 6º Bimestre de 2021._x000D_
 Obs: Todos devem ser encaminhados ao Poder Legislativo, aos cuidados do Vereador Helton em formato PortableDocument Format – PDF. _x000D_
 Endereço: assessorialeg1@portomurtinho.ms.leg.br</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n_002.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais. Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente com copia ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro e a Secretária Municipal de Administração, Planejamento e Finanças, Marly Norimi.Neste Termos requeiro:_x000D_
 _x000D_
 A Receita Corrente Líquida – RCL, do mês de janeiro e fevereiro de 2022, conforme estabelecido no §3º do artigo 2º da LRF, bem como a Despesa com Pessoal de acordo com a forma de apuração, do § 2º do artigo 18 da LRF,dos meses de janeiro e fevereiro do corrente ano._x000D_
 Obs: as dados podem ser encaminhados via endereço abaixo, ou postado no Sistema de Apoio ao Processo Legislativo, no menu documentos administrativos “resposta de matérias legislativas”_x000D_
 Endereço: assessorialeg1@portomurtinho.ms.leg.br</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_n_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_n_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária Municipal de Administração, Planejamento e Finanças, Marly Norimi, com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência:_x000D_
 _x000D_
 •	Que seja encaminhada a esta Casa de Leis informações precisas e detalhadas no tocante do Reajuste do Piso Salarial dos Professores, no sentido de informar a está Casa quanto à possibilidade de atender à reivindicação dos professores do Município sobre o pagamento do Piso Nacional do Magistério e a correção da Tabela de Vencimentos do Magistério Municipal.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_n_005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_n_005.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente a Secretária Municipal de Educação Sra.Rita de Cássia Padilha, Secretária Municipal de Administração, Planejamento e Finanças, Sra. Marly NorimiMiyaki com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, requerendo: Informações precisas e detalhadas no tocante ao valor das aquisições de veículos e materiais permanentes conforme os valores disponibilizados no portal de transparência, de onde foram utilizados. Bem como sobre a possibilidade de disponibilizar a compra de bolas de futebol para a Secretaria de Esporte em virtude desse materiais estarem em falta e serem de suma importância para o esporte, em virtude da realização do Pregão Presencial a ser realizado na data 06/04/2022. Obs. (Com a máxima urgência possível).</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_n_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_n_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente a Secretária Municipal de Educação Sra. Rita de Cássia Padilha com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, requerendo: Informações precisas e detalhadas no tocante ao valor mensal pago a empresa vencedora do certame referente ao transporte escolar 2022, bem como um cronograma das rotas e se há previsão sobre a realização de manutenção dos ônibus escolares que fazem a rota na Colônia Cachoeira em virtude das mesmas estarem em situações críticas ocasionando transtornos aos alunos que necessitam utilizá-lo diariamente. Obs. (Com a máxima urgência possível).</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Gerente de Habitação, Mobilidade e Planejamento Urbano, Sra. Sirley Pacheco cópia ao excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro requerendo a seguinte providência: _x000D_
 _x000D_
 •	Solicito informações dos critérios que serão adotados para o sorteio das casas, lista de espera e a data do próximo sorteio.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretária de Educação Sr. Rita De Cassia Padilha, Gerente de Normatização Zunilda Lopes com cópia ao Excetíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo às informações correlatas precisas e detalhadas no tocante ao:_x000D_
 _x000D_
 •	Encaminhamento em caráter de urgência da “Alteração do Calendário Escolar do ano de 2022”. Uma vez que há comprovações em fotos, bem como do relógio ponto de que houve o cumprimento das horas trabalhadas. (Obs. Todas as instituições de ensino alegam que cumpriram as determinações do calendário escolar e sendo assim requerem que seja suspenso a obrigatoriedade de trabalho nos sábados no que se refere ao mês de fevereiro).</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2419/requerimento_04.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2419/requerimento_04.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Educação_x000D_
 _x000D_
 SOLICITA INFORMAÇÃO DO PORQUE DO TRANSPORTE ESCOLAR NÃO ESTAR INDO ATÉ O “RETIRO ALEGRE- FAZENDA CERRO PORÃ” BUSCAR OS ALUNOS PARA ESTUDAR, SENDO QUE SÃO 12 KM DE DISTÂNCIA ATÉ O ANEXO ESCOLAR.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>Reiteirar o Requerimento nº 001/2021 - O Processo administrativo que gerou o contrato entre a prefeitura municipal com a empresa de transporte escolar da gestão 2017 a 2020 ( projeto básico e termos de referencia) 2- Relatório de pagamento, conforme as rotas feitas pela empresa de transporte, tais com quilometragem valor pago assim como as rotas descritas de acordo com o contrato especificado as quantidades de rotas.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretária de Educação a Sr.ª Rita de Cassia Padilha com cópia ao excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro requerendo a seguinte providência: _x000D_
                                                 _x000D_
 _x000D_
 •	Requer a normalização do 6° tempo nas escolas da Rede Municipal de Ensino para sistema Híbrido.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária Municipal de Administração, Planejamento e Finanças, Marly Norimi, com cópia ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 _x000D_
 • Que seja encaminhada a esta Casa de Leis informações precisas e detalhadas no tocante a previsão do inicio da execução das entidades beneficiadas com as emendas impositivas individuais de execução obrigatória no orçamento municipal, prevista no art. 140 - A da Lei Orgânica do Município, bem como, prevista no artigo 27 da Lei Municipal nº. 1721/2021.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_05.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_05.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Saúde:_x000D_
 •	SOLICITA A REVISÃO DO VALOR PAGO DAS DIÁRIAS PARA SERVIDORES PÚBLICOS._x000D_
 •	SOLICITA O PAGAMENTO DE INSALUBRIDADE AOS SERVIDORES QUE AINDA NÃO ESTÃO RECEBENDO.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_06.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro _x000D_
 _x000D_
 SOLICITA INFORMAÇÕES SOBRE AS LINHAS DE TRANSPORTE ESCOLAR RURAL QUE ATENDE AOS ALUNOS DA ROTA IGEJINHA, HAJA VISTA QUE AS FAMÍLIAS ALEGAM ESTAR SEM TRANSPORTE ESCOLAR, QUAL O MOTIVO?</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES SOBRE DIAS LETIVOS COM AULAS PRESENCIAIS NO ANO DE 2019/ 2020 .</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_07.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_07.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária Municipal de Educação, Srª Rita de Cassia Padilha._x000D_
 INFORMAÇÕES A RESPEITO DA EXECUÇÃO DO PROJETO EDUCAR PARA VIDA, ONDE FOI INFORMADA A CONTRATAÇÃO DE EQUIPES MULTIPROFISSIONAIS DE PSICÓLOGOS E ASSISTENTES SOCIAIS.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 _x000D_
 •	 Requeiro informações detalhadas sobre aquisição dos carros novos (motos, carros, micro-ônibus, caminhões).</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_006.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, requerendo: Informações precisas e detalhadas tocante do porquê houve a rescisão/quebra de contrato do Processo Licitatório nº 123/2020 da empresa vencedora do certame da Empresa Thiago Amaral Camargo Construtora Eireli, bem como se há previsão pra outro processo licitatório para a finalização da referida obra de execução de Pavimentação Asfáltica e Drenagem de Águas Pluviais na Avenida 15 Novembro entre a Rua 13 de junho até o canal de Macro Drenagem.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2487/req._n_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2487/req._n_007.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo que determine ao setor competente solicitando a seguinte providência: Informações precisas e detalhadas no tocante as providências tomadas referente à possibilidade de disponibilizar “O Termo de Permissão de Uso de Espaço Público a título gratuito da Feirinha de alimentação denominada como “Feira do Lambreado aos feirantes”.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2488/req._n_008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2488/req._n_008.pdf</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2557/requerimento_03.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2557/requerimento_03.pdf</t>
   </si>
   <si>
     <t>solicito informações com relação a falta de medicamentos na farmácia básica e qual medidas foram adotadas para sanar de uma vez por todas este grave problemas que aflige grande parte de nossa população.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Procurador Geral do Município, Sr. Ilione França de Arruda Júnior, com cópia ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 _x000D_
 • que seja disponibilizada uma data para a realização de reunião na câmara municipal com o Senhor Procurador juntamente com os vereadores e os Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias - ACE para debaterem sobre as atualizações dos direitos observados a partir da promulgação dos referidos dispositivos legais, tais como: • Reajuste do Piso Salarial Profissional Nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, carga horária dentre outros temas relevantes à categoria.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2560/brn30055cb0a9c3_053015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2560/brn30055cb0a9c3_053015.pdf</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_001-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_001-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•	Informações precisas e detalhadas no tocante da Feira do Lambreado, Capela Mortuária e Obra do Cais do Porto, previsão de termino, entrega e inauguração.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2564/brn30055cb0a9c3_053017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2564/brn30055cb0a9c3_053017.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Vossa Excelência Sr. Elbio Dos Santos Balta, requerendo a seguinte providência: _x000D_
 _x000D_
 •	Que seja disponibilizado cópias das gravações da câmera de segurança do dia 15/07 a 31/07 do corrente ano como forma de estabelecer um maior controle e transparência em prol a esta Casa de Leis.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2570/req._n_009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2570/req._n_009.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, requerendo: Informações precisas e detalhadas no tocante do por quê não há a execução das limpezas dos canais e quando começara a ser executados estes serviços nas Macros Drenagem (canal do valetão entre outros) pela empresa vencedora do certame “Alexandro Echeverrias - Me”, serviços estes que se faz necessária com urgência todos os Macro Drenagem, pois tendo vista que se aproximamos de período chuvosos deixando assim todas as famílias que moram em áreas afetadas aflitas com a possibilidade de  perder seus bens.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>Requerendo informações sobre o contrato administrativo 003/2022, se possui algum calendário ou cronograma do início dos reparos das estradas vicinais , e quais serão as estradas e ponte em serão realizados esses reparos.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_02-2022.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_02-2022.pdf.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a reforma da capela mortuária municipal, de possui algum calendário ou cronograma para a entrega da reforma.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2580/requerimento_002-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2580/requerimento_002-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Que seja inclusa no Anexo da Lei 1575/2015 os seguintes Profissionais que fazem parte do quadro da saúde: Auxiliar de Farmácia, Psicólogo, Nutricionista e Assistente Social.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2581/requerimento_03-2022.pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2581/requerimento_03-2022.pdf.pdf</t>
   </si>
   <si>
     <t>requerendo informações sobre estudos das diárias pagas aos servidores municipais da saúde</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2626/brn30055cb0a9c3_053060.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2626/brn30055cb0a9c3_053060.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Gerente de Políticas Públicas para Mulheres - Sra. Fátima Vidotte, com cópia ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 _x000D_
 • Que acompanhe/monitore a execução da Lei Municipal nº 1.746/2022 no tocante a “Dispõe sobre a reserva de vaga em contratações de obras e serviços para mulheres vítimas de violência doméstica e familiar no âmbito do município de Porto Murtinho-MS, e dá outras providências.”</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_n_010-2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_n_010-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente a Secretária Municipal de Assistência Social, Trabalho e Cidadania, Sra. Maria Lúcia Ribeiro Barbosa com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: 	Informações precisas e detalhadas de quais são os critério adotados para a seleção do “Auxilio Brasil”, bem como se há uma fiscalização/in loco no tocante a realidade dá necessidade de todas as famílias, como forma de priorizarmos os que mais necessitam.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2666/digitalizar.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2666/digitalizar.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, requerendo: _x000D_
 •	O cumprimento da Lei Complementar nº 077, de 25 de maio de 2022 a qual “Acrescenta o art. 149-A a Lei Complementar nº 001 de 1991, que dispõe sobre a redução da jornada de trabalho dos servidores públicos municipais que tenha cônjuge, filho ou dependente com deficiência, na forma que especifica”.  Solicitamos da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente, a Secretária Municipal de Administração, Planejamento e Finanças, Sra. Marly Norimi Miyaki com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, requerendo às informações precisas e detalhadas correlatas no tocante ao: _x000D_
 _x000D_
 •	Nome da Microempreendedor Individual – MEI, vencedora do certame a qual presta serviços de limpeza no município;   _x000D_
 •	Relação de todos os funcionários que prestam serviços na referida empresa;_x000D_
 •	Cópia do contrato juntamente com o valor total, com data de inicio e o final; _x000D_
 •	Quantidade de funcionários que comporta para ser contratada.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2677/req._n_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2677/req._n_011.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário que seja enviado expediente ao  Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, requerendo: Assim requeiro ao executivo municipal que identifique a frota veicular com a placa n° RWD1I55, colocando o brasão do Município. Para conhecimento dos vereadores e assim evitar qualquer tipo de transtorno para administração em caso de uso indevido do automóvel.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Procurador Geral do Município, Sr. Ilione França de Arruda Júnior, com cópia ao Excelentíssimo Prefeito Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 _x000D_
 • A renovação do Instrumento de Permissão/Autorização de uso do Sr. Eutimio Amarilha Mendonça conforme Autorização realizada outrora pelo Poder Executivo.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando a seguinte providência: _x000D_
 •	 Requerer a isenção/redução da taxa dos serviços prestados na Colônia Bocaiuval e demais localidades de pequeno porte, com ênfase aos proprietários que desenvolvam atividades da agricultura familiar.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, o seguinte requerimento._x000D_
 _x000D_
 *Solicitar informações referentes às obras executadas pela a empresa ICORP na orla e na capela mortuária, informações estas como o prazo primário de entrega, valor total das obras, valor já pago pelo o executivo e o prazo real de entrega.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expedienteao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, o seguinte requerimento._x000D_
 _x000D_
 *Solicitar informações sobre os critérios em relação à distribuição das estufas que estarão localizadas no novo viveiro, no fim da Rua 13 de Junho bairro Nossa Senhora Aparecida e a quantidade de viveiros.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, o seguinte requerimento._x000D_
 _x000D_
 *Venho por meio deste documento solicitar informações referente ao Programa Digitaliza Brasil, que estabelece as diretrizes para a conclusão do processo de digitalização dos sinais da televisão analógica terrestre no Brasil, portando em qual etapa esta esse processo.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2729/requerimento01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2729/requerimento01.pdf</t>
   </si>
   <si>
     <t>A vereadora que presente subscreve conforme Regimento Interno desta Casa de Leis, Requer do Executivo Municipal informações sobre o motivo do relógio de ponto dos funcionários não estar emitindo comprovante.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento02.pdf</t>
   </si>
   <si>
     <t>A vereadora que presente subscreve, conforme Regimento Interno desta Casa de Leis, Requer da Secretária de Educação, Sra. Rita de Cássia Padilha, o Mapa do Transporte Escolar Rural de Porto Murtinho, juntamente com informações acerca da localização das Salas de Extensão Rural.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>Regina Heyn, Aline Assistente Social, Elbio da Twister, Helton, Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento__04_-_mesa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento__04_-_mesa.pdf</t>
   </si>
   <si>
     <t>Os vereadores que presentes subscrevem, em conformidade com o Regimento Interno desta Casa de Leis, requerem do Secretário de Governo Sr. Manoel Viais, informações acerca das ações efetivas realizadas no ano de 2021, no Parque das Cachoeiras, Área Indigena e Apa do Rio Perdido</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro para que determine ao setor competente requerendo a seguinte informação: _x000D_
 •	Informações precisas e detalhadas, com o nome do Microempreendedor Individual – MEI, vencedora do certame a qual presta serviços de limpeza no nosso município;_x000D_
 •	Quem é o responsável?_x000D_
 •	Cronograma /com setores atendidos a população.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_003-2022_-_rudimar-gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_003-2022_-_rudimar-gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>•Solicitar informações precisas e detalhadas referentes ao Programa Digitaliza Brasil, que estabelece as diretrizes do processo de digitalização dos sinais de televisão analógica terrestre no Brasil.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2568/emenda_impositiva_-_elbio_2023_esporte..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2568/emenda_impositiva_-_elbio_2023_esporte..pdf</t>
   </si>
   <si>
     <t>Proposta de emenda impositiva para o exercício financeiro de 2023, em conformidade com o Art. 140-A da Lei Orgânica Municipal, c/c o art. 27 da Lei Municipal nº. 1.761 de 06 de julho de 2022 (LDO/2023). Aquisição de materiais esportivos para atender aos eventos esportivos, promovidos pela Secretaria de Esporte e demais Secretarias do Município, assim como para atender as escolinhas de futebol que desenvolvam o esporte voltado a criança e adolescente com fins de contribuição na transformação dos aspecto sociais. Aquisição de materiais que possibilitem a realização de troneios de voleibol as margens do Rio Paraguai e materiais permanentes de uso esportivos para atender os torneios em fazendas do Município.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2569/digitalizar0002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2569/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>roposta de emenda impositiva para o exercício financeiro de 2023, em conformidade com o Art. 140-A da Lei Orgânica Municipal, c/c o art. 27 da Lei Municipal nº. 1.761 de 06 de julho de 2022 (LDO/2023). Aquisição de medicamentos para Fármacia Básica, com recursos orãmentários decorrentes desta emenda impositiva.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2590/brn30055cb0a9c3_053068.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2590/brn30055cb0a9c3_053068.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva individual Aquisição de veículo, (0km) vendidos por concessionária autorizada pelo fabricante ou, diretamente, pelo próprio fabricante 4 portas, com todos os itens obrigatórios conforme a Legislação vigente e com o Código Nacional de Trânsito, sendo esse veículo tem por finalidade atender Unidade Básica de Saúde do Centro, com identificação do município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2592/brn30055cb0a9c3_053040.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2592/brn30055cb0a9c3_053040.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual Aquisição de materiais permanentes para atender a rede municipal de educação, tais como, como equipamentos tecnológicos em sala de educação.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2593/brn30055cb0a9c3_053038.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2593/brn30055cb0a9c3_053038.pdf</t>
   </si>
   <si>
     <t>Emenda Individual Impositiva Destinação de recursos financeiros a Cooperativa de Produção e Prestação de Serviços Gerais de Porto Murtinho/MS – COOPMUR, sob CNPJ n. 05.926.403/0001-80.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_impositiva_-_006_saude.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_impositiva_-_006_saude.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual. _x000D_
 Finalidade da Emenda: Aquisição de equipamentos e materiais permanentes para uso exclusivo das unidades de saúde da atenção primária de saúde – E.S.Fs.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_impositiva_-_007_emei_primeiros_passos.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_impositiva_-_007_emei_primeiros_passos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual._x000D_
 Finalidade da Emenda: Aquisição de um parquinho infantil para a Escola EMEI Primeiros Passos.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_impositiva_-_008_apae.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_impositiva_-_008_apae.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual._x000D_
 Finalidade da Emenda: Apoiar a Associação dos pais e amigos do excepcionais de Porto Murtinho – APAE; com compras de materiais de distribuição.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_impositiva_-_009_educacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_impositiva_-_009_educacao.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual._x000D_
 Finalidade da Emenda: Aquisição em tecnologia para atendimento específico de alunos em sala de aula.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual_x000D_
 Aquisição de materiais permanentes para Coordenação de Vigilância Sanitária, Coordenação Epidemiológica e Sala de Regulamentação de Vagas. Investimento na saúde visando qualidade de trabalho dos profissionais e melhor atendimento à população.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual _x000D_
 Investimento destinado para a Instituição Centro Municipal de Ensino Educacional Leandro Rolon Romero. Investimento na educação com material didático, visando à qualidade da educação e desenvolvimento dos alunos.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual_x000D_
 Aquisição de material de consumo e material permanente e Obras Sociais da Paróquia de Porto Murtinho.</t>
@@ -4386,262 +4386,262 @@
     <t>Emenda Impositiva Individual._x000D_
 Compra de uma Câmara Portátil de 15 litros, para conservação de vacinas, exames, medicamentos, entre outros, para ser utilizada em viagens e mutirões de vacinação. E compra de uma Câmara de Conservação de aproximadamente 280 litros, que tem função de câmara fria, para conservar vacinas, medicamentos, entre outros, para substituição das geladeiras convencionais e garantia de qualidade e eficácia dos materiais armazenados nas Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual - Aquisição de materiais permanentes tais como brinquedos infantis (parquinhos) para atender as crianças do município.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual - Possibilitar a parceria entre a entidade Obras Sociais Paróquia de Porto Murtinho (ASILO) e o Executivo Municipal, com a finalidade de manutenção e ampliação da entidade no atendimento aos idosos.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual - Atender ao Programa Municipal Criança Feliz, com o objetivo de manutenção do programa e ampliação da rede de crianças e gestantes atendidas atualmente.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_2023_-_saude.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_2023_-_saude.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas Individual  - Aquisição de materiais permanentes para Coordenação de Vigilância Sanitária, Coordenação Epidemiológica e Sala de Regulamentação de Vagas. Investimento na saúde visando qualidade de trabalho dos profissionais e melhor atendimento à população.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_2023_-_assitencia_social.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_2023_-_assitencia_social.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas Individual - Viabilizar a aquisição de veículos e equipamentos para a Unidade de Assistência Social, promover ações com os participantes do Programa Jovens aprendiz em forma de qualificação profissional, assim como fortalecer e promover a manutenção dos Projetos Sociais e implantação de novos projetos.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_2023_-_asilo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_2023_-_asilo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual - Firmar o termo de cooperação entre o Poder Executivo Municipal e entidade Obras Sociais da Paróquia de Porto Murtinho (Asilo), para que a entidade fortaleça suas ações em prol dos idosos necessitam do atendimento de qualidade. Os recursos financeiros irão contribuir e fortalecer e ampliar as atividades ao idoso.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2606/6-saude-021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2606/6-saude-021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual, sendo o valor previsto da Emenda divididas em 03 (três) partes iguais para os seguintes Postos de Saúde: PSF do Bairro Salim Cafure , PSF do Bairro Cohab e PSF do Bairro Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2607/5-apae-22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2607/5-apae-22.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual, aquisição de Computadores, Notebook, Datashow, bem como matérias de utilidade, para atender a necessidade do Centro de Educação Especial Leandro Rolon.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2617/4-asilo-023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2617/4-asilo-023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individiual, aquisição de material de consumo e material permanente e Obras Sociais da Paróquia de Porto Murtinho.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2619/3-conseg_-_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2619/3-conseg_-_024.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva individual, aquisição de material de consumo e material permanente do Conselho Comunitário de Segurança da Comarca de Porto Murtinho, conforme o CNPJ 12.121.101/0001/71.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>Emenda impositiva individual, investir em equipamentos necessários para dar andamento dos projetos sociais oferecidos à comunidade, tais como: Assistência as Adolescentes Gestantes, Amparo a família dos viciados.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2622/2-associacao_servidores_municipais-026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2622/2-associacao_servidores_municipais-026.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva individual, aquisição de material de consumo e material permanente para atender as necessidades da Associação dos Servidores Municipal.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2611/27.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2611/27.pdf</t>
   </si>
   <si>
     <t>emenda impositiva para aquisição de medicamentos para farmárcia básica, visando atender a necessidade da população.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2612/028.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2612/028.pdf</t>
   </si>
   <si>
     <t>emendas impositivas individual, para investir em equipamentos necessarios para dar andamento dos projetos sociais oferecidos á comunidade, tais como assistencia as adolecentes gestantes, amparo a familia a  dos viciados.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2613/29.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2613/29.pdf</t>
   </si>
   <si>
     <t>emendas impositivas para aquisição de materiais para casa lar, tais como guarda roupas, lençóis cobertores, travesseiros bem como outros materiais de necessidade para atender as crianças e adolecentes.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2614/30.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2614/30.pdf</t>
   </si>
   <si>
     <t>emenda impositiva individual, para aquisição de computadores, notebook, datashow, bem como matériais de utilidade, para atender a necessidade do centro de educação especial Lenadro Rolon.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2625/031.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2625/031.pdf</t>
   </si>
   <si>
     <t>emenda impositiva individual, destinadas a compras de teste rápido COVID19, teste rápido influenza AeB, e kit para ASLO , a aquisição destes reagentes são para atender a rede municipal de saude, inclusive  por iniciciativa do poder executivo pode reagentes são para atender a rede municipal de saude, inclusive por iniciativa do poder executivo pode ser destinadas as unidades de saude, tais como posto da COHAB, salim cafure e centro , a indicação neste formulario pretende contribuir com o atendimento ao cidadão usuario da saude municipal .</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2621/32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2621/32.pdf</t>
   </si>
   <si>
     <t>emenda impositiva individual, tem por objetivo a realização dos serviços de sinalização da avenida 15 de novembro na extensão de inicio ponte do bairro dom pepe até a esquina com a coronel ponce, a limitação faz se necessário para cobrir os custos com de materiais de consumo para a realização dos serviços de sinalização do trânsito.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2623/33.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2623/33.pdf</t>
   </si>
   <si>
     <t>emenda impositiva individual, promovendo a possibilitar a parceria entre a Associação dos Pais e Amigos dos Excepcionais de Porto Murtinho- MS, (APAE) com o Executivo Municipal a fim de que está tem condições de aumentar suas atividades no desenvolvimento pela entidade.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2624/34.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2624/34.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva individual, POSSIBILITAR A PARCERIA ENTRE A ENTIDADE Obras Sociais Paróquia de Porto Murtinho, (Asilo), com o Executivo Municipal a fim de que está tem condições de aumentar suas atividades no  desenvolvimento pela entidade.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_inpositiva_n_035.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_inpositiva_n_035.pdf</t>
   </si>
   <si>
     <t>Emenda Impositva Individual VALOR (R$) DA EMENDA: 77.492,315 Reparos/pinturas das paredes que estão rachadas do ESF II Luiz Augusto Miranda Codorniz - Cohab - Porto Murtinho - MS - Centro de Saúde, Unidade Básica da Unidade de Saúde do Bairro COHAB, assim como a reconstrução do muro da parte do fundo que caíram. A presente proposta da emenda está em conformidade com o art. 27 da Lei Municipal n. 1.761/2022 (LDO-2023), pretende atender o interesse da comunidade murtinhense do bairro Cohab e dos bairros adjacentes.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_inpositiva_n_036.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_inpositiva_n_036.pdf</t>
   </si>
   <si>
     <t>Emenda Impositva Individual VALOR (R$) DA EMENDA: 67.492,315 Atender aos munícipes que residam no Dom Pepe, Vila Célia, Área Rural da Colônia Ingazeira e Colônia Cachoeira com a instalação de Playground - brinquedos de ferro Parquinho com a aquisição de materiais permanentes: Quando se fala no verdadeiro objetivo de um parque infantil, muitas vezes olhamos apenas pelo lado dos pequenos, que se divertem e aprendem ao mesmo tempo; mas também existe outro lado: o de proporcionar que os pais tenham momentos de tranquilidade e lazer ao ar livre.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_inpositiva_n_037.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_inpositiva_n_037.pdf</t>
   </si>
   <si>
     <t>Emenda Impositva Individual VALOR (R$) DA EMENDA: 10.000,00 Aquisição de material de consumo e material permanente e Obras Sociais da Paróquia de Porto Murtinho.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2589/pdf_scanner_15-09-22_9.59.13.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2589/pdf_scanner_15-09-22_9.59.13.pdf</t>
   </si>
   <si>
     <t>TIPO DE EMENDA: IMPOSITIVA_x000D_
 VALOR (R$) DA EMENDA: 77.492,315_x000D_
 Finalidade da Emenda: Aquisição de veículo para Unidade de Saúde_x000D_
 _x000D_
 A aquisição visa atender à necessidade dos usuários no que diz respeito ao atendimento na sala de curativo, vacinação, preventivo, consulta de enfermagem, odontologia, atendimento de urgência, na prevenção de doenças, serviço de almoxarifado e farmácia e etc. Pacientes acometidos por uma patologia de desnutrição, obesidade, cardíaco, hipertensão arterial, de saúde bucal, acometidos por doenças sexualmente transmissíveis, vinculados a unidade de atendimento do Posto Central._x000D_
 Detalhamento da despesa proveniente da emenda impositiva em relação a fonte de dotação orçamentária com acréscimo a programação do PLOA - 2023.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2591/pdf_scanner_15-09-22_10.10.55.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2591/pdf_scanner_15-09-22_10.10.55.pdf</t>
   </si>
   <si>
     <t>VALOR (R$) DA EMENDA: 77.492,315_x000D_
 Finalidade da Emenda: Realização da 'Marcha para Jesus'._x000D_
 A finalidade é reunir diversas denominações cristãs em uma marcha acompanhada por um trio elétrico e shows de bandas gospel._x000D_
 26.503.975/0001-26 Conselho de Pastores de Porto Murtinho-MS_x000D_
 _x000D_
 Detalhamento da despesa proveniente da emenda impositiva em relação a fonte de dotação orçamentária com acréscimo a programação do PLOA - 2023.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE/MS</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2440/parecer_pa_4-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2440/parecer_pa_4-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: PRESTAÇÃO DE CONTAS ANUAL DE GOVERNO – EXECUTIVO MUNICIPAL – AUSÊNCIA DE DOCUMENTOS – RELATÓRIO COM INFORMAÇÕES _x000D_
 ACERCA DO MONTANTE DOS RECURSOS APLICADOS NA EXECUÇÃO DOS PROGRAMAS INCLUÍDOS NO ORÇAMENTO ANUAL – DEMONSTRATIVO _x000D_
 ANALÍTICO DOS PROFISSIONAIS DO MAGISTÉRIO DO ENSINO BÁSICO – INVENTÁRIO ANALÍTICO DE BENS MÓVEIS E IMÓVEIS – RELATÓRIO DA GESTÃO ORÇAMENTÁRIA E FINANCEIRA DO EXERCÍCIO – ATO LEGAL QUE AUTORIZA BAIXA/CANCELAMENTO DE DÍVIDA PASSIVA E ATIVA – DEMONSTRATIVO ESPECÍFICO DAS RECEITAS E DESPESAS PREVIDENCIÁRIAS – RELAÇÃO DE RESTOS A PAGAR CANCELADOS NO  EXERCÍCIO – JUSTIFICATIVAS E ATOS REFERENTES A CANCELAMENTOS DOS RESTOS A PAGAR – NÃO CUMPRIMENTO A LRF E LEI DE ACESSO À  INFORMAÇÃO – DIVULGAÇÃO NA INTERNET DAS INFORMAÇÕES CONTÁBEIS E DOS CUMPRIMENTOS DE METAS FISCAIS ESTABELECIDAS NA LRF – INCORREÇÕES NO FECHAMENTO DO BALANÇO FINANCEIRO – INCONFORMIDADES NA ESCRITURAÇÃO – DIVERGÊNCIAS DE VALORES – PARECER PRÉVIO CONTRÁRIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4950,67 +4950,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2491/emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2492/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2529/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2282/indi_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2283/001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2284/002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2285/003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_001-2022_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_001-2022_-_elbio_dos_santos_balta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_no_002-2022-_elbio_dos_santos_balta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2293/003__10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_002-2022_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2296/004_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2297/005_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2298/006_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2299/007_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2300/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_-_reforma_e_manutencao_posto_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_005_-_limpeza_escadaria_do_dique.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_01.22_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_02.22_-_sonia_020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_03.22_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_04.22_-_sonia_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2341/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2345/08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2346/009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_003-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_004-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_005-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_006-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_007-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2352/010_c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2353/011_r.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2354/012_ms_pantanal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2359/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2361/indicacao_06.22_-_sonia_047.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2362/013_emei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2363/014_posto_cohab.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2364/015_passarela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2365/016__energisa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2366/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_008-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_009-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_010-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2371/indicacao_011-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2372/indicacao_012-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2373/indicacao_detran.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2374/indicacao_p._mabiental.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2390/digitalizar0006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_013-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2395/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2397/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2398/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_05.22_-_sonia_66.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_014-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_015-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_07.22_-_sonia_069.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_n_002.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2414/017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2426/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2427/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2428/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2429/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2430/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2431/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2432/digitalizar0006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2433/digitalizar0007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2434/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2435/digitalizar0009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2438/indicaca_007.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_016-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_017-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_-_18-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2448/indicacao_-_015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_018-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_019-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._n_004.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2456/0019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2467/indicacao_020-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_021-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_022-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_023-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_024-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_025-2022_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_016_-_reforma_da_cuia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_017_-_qr_-_code.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2484/brn30055cb0a9c3_056757.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._n_005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2530/brn30055cb0a9c3_056758.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2531/indicacao_-_20-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2532/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2533/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2534/indicacao_012-2022.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_013-2022.pdf.pdf_004.jpg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_09.pdf.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_018_-_cascalhamento_bocaiuval.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2543/indicacao02.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_008.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2551/indicacao_009.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2553/indicacao_10.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2554/indicacao_11.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2555/indicacao_13.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2556/indicacao_15.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2558/brn30055cb0a9c3_053016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_026-2022_-_rudimar_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2573/indicacao_no._008-2022_-_boca_de_dragao.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2575/indicacao_014-2022.pdf.pdf_004.jpg.pdf.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2578/indicacao_027-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2579/indicacao_028-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2582/indicacao_16.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2583/indicacao_17.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2584/indicacao_18.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2588/brn30055cb0a9c3_053030.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2630/brn30055cb0a9c3_053069.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2631/indicacao_016_-_reforma_da_cuia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2632/indicacao_017_-_qr_-_code.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_018_-_cascalhamento_bocaiuval.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2634/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2635/indicacao_-_020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2636/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2637/indicacao_-_021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2638/indicacao_-_023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2639/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_-_026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2641/indicacao_-_027.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2646/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2658/brn30055cb0a9c3_055841.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_029-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_030-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_031-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2664/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2665/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao010.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2672/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._n_007.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao-015.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2736/indicacao_032-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2737/indicacao_033-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2738/indicacao_034-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2375/mocao_celso_dionizio_f.1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2376/mocao_maira_fatima_diaz-f.1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2443/mocao_-_silvio_castro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2548/mocao01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2644/mocao_aplauso_03_-_maria_celia_froes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2701/mocao_aplauso_n_001_sabino.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2702/mocao_aplauso_n_002_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2703/mocao__aplauso_n_003_mauro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2706/mocao_de_aplauso_004-2022_marina.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2707/pescador_n_005_lucas_m.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2708/pescador_n_006_felipe_alves_c.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2709/pescador_n_007_edersandro_s.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2711/pescador_n_009_santiago_m.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2712/pescador_n_010_florencio_f.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2713/pescador_n_011_thomaz_b.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2714/pescador_n_012_agustin_f.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2715/pescador_n_013_odilon_m.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2716/pescador_n_014_pedro_c.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2717/pescadora_n_015_jorgelina_g.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2718/pescador_n_016_bernardino_c.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2719/pescador_n_017_erlan_n.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2720/pescador_n_018_yimy_d.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2721/pescador_n_019_bernardo_b.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2722/pescador_n_020_victor_b.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2723/pescador_n_021_carlos_alberto_g.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_de_apoio_aos_professores_pdf.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2572/brn30055cb0a9c3_053007.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2449/mocao_de_pesar_02-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2481/mocao_de_pesar-03_-_julio_r._godoy.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2539/mocao_de_pesar-04_-justino_acosta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2645/mocao_de_pesar-julio_vilamaior.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2724/mocao_de_pesar_fabio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2725/mocao_de_pesar_domingo_a.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2458/proposta_de_emenda_a_lei_organica_no_01-22-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2653/projeto_emenda_a_lei_organica_02_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_emenda_a_lei_organica_003.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_n._001_-_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2290/projeto_de_lei_no_002_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_lei_04__revisao_salarial_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_lei_05__cria_cargos_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_lei_06-22-_poder_executivo-_substutiva.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_lei_no_07-22-_poder_executivo_-_substutiva.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_no_08-_2022-_poder_executivo-_substutivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2385/projeto_de_lei_09__adicional_de_dedicacao_exclusiva.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_lei_10__revisao_salarial_2022_magisterio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2521/projeto_de_lei_n_011_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2457/1-_projeto_de_lei_12__ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2522/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2523/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2650/projeto_de_lei_015_executivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_no_016-2022-autoriza_o_pagamento_de_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_n_021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_no_022-2022-que_dispoe_sobre_credito_adicional_suplementar_no_orcamento_de_2022__do_municipio_de_porto_murtinho-ms..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2742/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2387/projeto_de_lei_complementar_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2388/projeto_de_lei_complementar_no_002-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_complementar_03-_22-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_complementar_no_04-22-_substitutivo-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2520/projeto_de_lei_complementar_006.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2524/projeto_de_lei_complementar_007.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2655/plc__no_001-2022-legislativo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2294/projeto_de_lei_n._001-2022_poder_legislativo_jayme.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2340/projeto_lei_002-2002_-_rua_bernardino_castilho_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2389/projeto_de_lei_no_004-2022_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2393/projeto_de_ei_005-2022_-_ver._donizete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_lei_legislativo-_006-2022-_elbio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2424/projeto_de_lei_007-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_008-22-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_n_009-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2571/projeto_de_lei_n_010-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_no_015_substitutivo_1.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_no_016_legislativo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_no_017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2683/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2684/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2735/dulcemar.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2740/digitalizar0022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2656/resolucaon_001-2022_-_atual.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2301/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2342/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2343/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2360/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_n_001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_n_003.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2419/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_006.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2487/req._n_007.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2488/req._n_008.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2557/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2560/brn30055cb0a9c3_053015.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_001-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2564/brn30055cb0a9c3_053017.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2570/req._n_009.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_02-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2580/requerimento_002-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2581/requerimento_03-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2626/brn30055cb0a9c3_053060.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_n_010-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2666/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2677/req._n_011.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2729/requerimento01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento__04_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_003-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2568/emenda_impositiva_-_elbio_2023_esporte..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2569/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2590/brn30055cb0a9c3_053068.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2592/brn30055cb0a9c3_053040.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2593/brn30055cb0a9c3_053038.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_impositiva_-_006_saude.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_impositiva_-_007_emei_primeiros_passos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_impositiva_-_008_apae.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_impositiva_-_009_educacao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_2023_-_saude.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_2023_-_assitencia_social.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_2023_-_asilo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2606/6-saude-021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2607/5-apae-22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2617/4-asilo-023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2619/3-conseg_-_024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2622/2-associacao_servidores_municipais-026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2611/27.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2612/028.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2613/29.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2614/30.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2625/031.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2621/32.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2623/33.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2624/34.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_inpositiva_n_035.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_inpositiva_n_036.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_inpositiva_n_037.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2589/pdf_scanner_15-09-22_9.59.13.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2591/pdf_scanner_15-09-22_10.10.55.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2440/parecer_pa_4-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2491/emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2492/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2529/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2282/indi_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2283/001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2284/002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2285/003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_001-2022_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_no_001-2022_-_elbio_dos_santos_balta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_no_002-2022-_elbio_dos_santos_balta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2293/003__10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_002-2022_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2296/004_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2297/005_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2298/006_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2299/007_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2300/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_-_reforma_e_manutencao_posto_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_005_-_limpeza_escadaria_do_dique.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_01.22_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_02.22_-_sonia_020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_03.22_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2307/indicacao_04.22_-_sonia_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2339/indicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2341/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2345/08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2346/009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_003-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_004-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_005-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_006-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_007-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2352/010_c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2353/011_r.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2354/012_ms_pantanal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2359/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2361/indicacao_06.22_-_sonia_047.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2362/013_emei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2363/014_posto_cohab.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2364/015_passarela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2365/016__energisa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2366/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2368/indicacao_008-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2369/indicacao_009-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2370/indicacao_010-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2371/indicacao_011-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2372/indicacao_012-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2373/indicacao_detran.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2374/indicacao_p._mabiental.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2390/digitalizar0006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2394/indicacao_013-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2395/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2397/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2398/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_05.22_-_sonia_66.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_014-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_015-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_07.22_-_sonia_069.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_n_002.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2414/017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2426/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2427/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2428/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2429/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2430/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2431/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2432/digitalizar0006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2433/digitalizar0007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2434/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2435/digitalizar0009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2438/indicaca_007.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_016-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_017-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_-_18-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2447/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2448/indicacao_-_015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2453/indicacao_018-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2454/indicacao_019-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._n_004.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2456/0019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2467/indicacao_020-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2468/indicacao_021-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2469/indicacao_022-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2470/indicacao_023-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2471/indicacao_024-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_025-2022_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_016_-_reforma_da_cuia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_017_-_qr_-_code.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2484/brn30055cb0a9c3_056757.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2489/ind._n_005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2530/brn30055cb0a9c3_056758.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2531/indicacao_-_20-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2532/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2533/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2534/indicacao_012-2022.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2535/indicacao_013-2022.pdf.pdf_004.jpg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2538/indicacao_09.pdf.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2540/indicacao_018_-_cascalhamento_bocaiuval.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2543/indicacao02.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_008.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2551/indicacao_009.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2553/indicacao_10.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2554/indicacao_11.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2555/indicacao_13.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2556/indicacao_15.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2558/brn30055cb0a9c3_053016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_026-2022_-_rudimar_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2573/indicacao_no._008-2022_-_boca_de_dragao.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2575/indicacao_014-2022.pdf.pdf_004.jpg.pdf.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2578/indicacao_027-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2579/indicacao_028-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2582/indicacao_16.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2583/indicacao_17.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2584/indicacao_18.2022_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2588/brn30055cb0a9c3_053030.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2630/brn30055cb0a9c3_053069.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2631/indicacao_016_-_reforma_da_cuia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2632/indicacao_017_-_qr_-_code.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_018_-_cascalhamento_bocaiuval.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2634/indicacao_-_019-locacao_ou_aquisicao_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2635/indicacao_-_020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2636/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2637/indicacao_-_021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2638/indicacao_-_023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2639/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_-_026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2641/indicacao_-_027.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2646/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2658/brn30055cb0a9c3_055841.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_029-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_030-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_031-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2664/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2665/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao010.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2672/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2676/ind._n_007.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao-015.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2736/indicacao_032-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2737/indicacao_033-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2738/indicacao_034-2022_-_rudimar_-_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2375/mocao_celso_dionizio_f.1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2376/mocao_maira_fatima_diaz-f.1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2443/mocao_-_silvio_castro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2548/mocao01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2644/mocao_aplauso_03_-_maria_celia_froes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2701/mocao_aplauso_n_001_sabino.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2702/mocao_aplauso_n_002_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2703/mocao__aplauso_n_003_mauro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2706/mocao_de_aplauso_004-2022_marina.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2707/pescador_n_005_lucas_m.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2708/pescador_n_006_felipe_alves_c.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2709/pescador_n_007_edersandro_s.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2711/pescador_n_009_santiago_m.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2712/pescador_n_010_florencio_f.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2713/pescador_n_011_thomaz_b.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2714/pescador_n_012_agustin_f.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2715/pescador_n_013_odilon_m.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2716/pescador_n_014_pedro_c.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2717/pescadora_n_015_jorgelina_g.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2718/pescador_n_016_bernardino_c.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2719/pescador_n_017_erlan_n.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2720/pescador_n_018_yimy_d.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2721/pescador_n_019_bernardo_b.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2722/pescador_n_020_victor_b.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2723/pescador_n_021_carlos_alberto_g.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_de_apoio_aos_professores_pdf.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2572/brn30055cb0a9c3_053007.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2449/mocao_de_pesar_02-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2481/mocao_de_pesar-03_-_julio_r._godoy.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2539/mocao_de_pesar-04_-justino_acosta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2645/mocao_de_pesar-julio_vilamaior.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2724/mocao_de_pesar_fabio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2725/mocao_de_pesar_domingo_a.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2458/proposta_de_emenda_a_lei_organica_no_01-22-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2653/projeto_emenda_a_lei_organica_02_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_emenda_a_lei_organica_003.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_n._001_-_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2290/projeto_de_lei_no_002_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_lei_04__revisao_salarial_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_lei_05__cria_cargos_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_lei_06-22-_poder_executivo-_substutiva.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_lei_no_07-22-_poder_executivo_-_substutiva.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_no_08-_2022-_poder_executivo-_substutivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2385/projeto_de_lei_09__adicional_de_dedicacao_exclusiva.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_lei_10__revisao_salarial_2022_magisterio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2521/projeto_de_lei_n_011_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2457/1-_projeto_de_lei_12__ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2522/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2523/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2650/projeto_de_lei_015_executivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_no_016-2022-autoriza_o_pagamento_de_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_n_021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_no_022-2022-que_dispoe_sobre_credito_adicional_suplementar_no_orcamento_de_2022__do_municipio_de_porto_murtinho-ms..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2742/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2387/projeto_de_lei_complementar_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2388/projeto_de_lei_complementar_no_002-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_complementar_03-_22-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2474/projeto_de_lei_complementar_no_04-22-_substitutivo-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2520/projeto_de_lei_complementar_006.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2524/projeto_de_lei_complementar_007.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2655/plc__no_001-2022-legislativo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2294/projeto_de_lei_n._001-2022_poder_legislativo_jayme.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2340/projeto_lei_002-2002_-_rua_bernardino_castilho_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2344/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2389/projeto_de_lei_no_004-2022_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2393/projeto_de_ei_005-2022_-_ver._donizete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_lei_legislativo-_006-2022-_elbio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2424/projeto_de_lei_007-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2425/projeto_de_lei_008-22-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2567/projeto_de_lei_n_009-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2571/projeto_de_lei_n_010-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2618/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_no_015_substitutivo_1.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_no_016_legislativo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_no_017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2683/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2684/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2735/dulcemar.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2740/digitalizar0022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2656/resolucaon_001-2022_-_atual.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2301/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2342/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2343/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2360/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2377/requerimento_n_001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2379/requerimento_n_003.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2407/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2419/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_006.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2487/req._n_007.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2488/req._n_008.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2557/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2560/brn30055cb0a9c3_053015.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_001-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2564/brn30055cb0a9c3_053017.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2570/req._n_009.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_02-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2580/requerimento_002-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2581/requerimento_03-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2626/brn30055cb0a9c3_053060.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_n_010-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2666/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2677/req._n_011.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2729/requerimento01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento__04_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_003-2022_-_rudimar-gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2568/emenda_impositiva_-_elbio_2023_esporte..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2569/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2590/brn30055cb0a9c3_053068.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2592/brn30055cb0a9c3_053040.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2593/brn30055cb0a9c3_053038.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_impositiva_-_006_saude.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_impositiva_-_007_emei_primeiros_passos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_impositiva_-_008_apae.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_impositiva_-_009_educacao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_2023_-_saude.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_2023_-_assitencia_social.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_2023_-_asilo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2606/6-saude-021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2607/5-apae-22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2617/4-asilo-023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2619/3-conseg_-_024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2622/2-associacao_servidores_municipais-026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2611/27.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2612/028.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2613/29.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2614/30.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2625/031.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2621/32.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2623/33.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2624/34.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_inpositiva_n_035.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_inpositiva_n_036.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_inpositiva_n_037.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2589/pdf_scanner_15-09-22_9.59.13.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2591/pdf_scanner_15-09-22_10.10.55.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2022/2440/parecer_pa_4-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H404"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="200" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="199.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>