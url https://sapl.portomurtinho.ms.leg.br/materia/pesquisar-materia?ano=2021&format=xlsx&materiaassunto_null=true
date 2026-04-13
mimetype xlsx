--- v0 (2025-11-13)
+++ v1 (2026-04-13)
@@ -54,1243 +54,1243 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1956/emenda_aditiva_ao_pl_n._003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1956/emenda_aditiva_ao_pl_n._003-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Projeto de Lei n°. 003/2021 "Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais Educação - CASC-FUNDEB."</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rodrigo Fróes, Gordinho da Pax, Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2069/em._aditiva_-_ldo_-_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2069/em._aditiva_-_ldo_-_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n. 04/2021</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1955/emenda_modificativa_ao_pl_n._003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1955/emenda_modificativa_ao_pl_n._003-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa as alíneas "b", "c" "e" - do Projeto de Lei n°. 003/2021 "Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais Educação - CASC-FUNDEB."</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>Gordinho da Pax, Professor Jayme, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2070/em._modificativas_-_ldo_-_2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2070/em._modificativas_-_ldo_-_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n. 004/2021</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2274/emenda_modificativa_n._001-004_ao_ploa-2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2274/emenda_modificativa_n._001-004_ao_ploa-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa de n. 001 ao n. 004 de 13 de dezembro de 2021, que alteração a redação do Projeto de Lei n. 013/2021 - PLOA(2022).</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2493/emenda_modificativa_-_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2493/emenda_modificativa_-_001.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e do exercício físico como essenciais em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto Lei n. 004/2022</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_001_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_001_-_sonia.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECOLHIMENTO DE GALHOS E ENTULHOS NA RUA AFONSO PENA COM ESQUINA À RUA 13 DE MAIO.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_002_-_sonia.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_002_-_sonia.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO DE LÂMPADAS NA RUA 13 DE MAIO ESQUINA COM A RUA AFONSO PENA PRÓXIMA À CAPELA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Solicito que a Gerente Regional da Sanesul bem como o secretário de obras, a manutenção e fechamento de bueiro localizado em frente a instituição EMEI Primeiros Passos.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>Jary Brum Acosta, Gordinho da Pax, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_n._001-2021_jary_brum.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_n._001-2021_jary_brum.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza do campo de futebol, dos bairros Nossa Senhora de Aparecida e Caacupê, conhecido como campo do fundão.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_n._002-2021_jary_brym.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_n._002-2021_jary_brym.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo municipal por meio do prefeito e da secretária de assistência social  ofereçam oportunidades aos jovens estudantes de até 17 anos de idade para o seu desenvolvimento profissional.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jary Brum Acosta</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no._003-2021_jary_brum.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no._003-2021_jary_brum.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito e juntamente com a secretária de saúde, quando os pacientes de idades, os que não estiverem em condições de retorno para Porto Murtinho permaneçam na Pousada da dona boneca.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_003_-_sonia_007_-_009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_003_-_sonia_007_-_009.pdf</t>
   </si>
   <si>
     <t>INDICA A REABERTURA DO TRECHO DA RUA PEDRO CELESTINO EM FRENTE À PRAÇA THOMAZ LARANJEIRAS QUE DÁ ACESSO DIRETO À MARINHA DO BRASIL E A ÚNICA AGÊNCIA DO BANCO DO BRASIL NESTA CIDADE.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_01_a-mesclado.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_01_a-mesclado.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho, e ao Sr Charbel Miguel Benites responsável pelo setor de Gerência Municipal de Transporte e trânsito._x000D_
              _x000D_
 INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências quanto a instalação de lombada ou redutor de velocidade, na Rua Francisco de Oliveira bairro Cohab nas proximidades da Escola Municipal Isa Maria.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza do terreno da rua Jatobá (lado esquerdo) no bairro Cohab, onde se encontra inabitável.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_001-ver_jayme20210302_11395768.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_001-ver_jayme20210302_11395768.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o soberano Plenário envie expediente ao Excelentíssimo Prefeito Sr Nelson Cintra Ribeiro:_x000D_
 _x000D_
 Solicitando a inclusão da minuta nº 001, de 07 de outubro de 2019 de minha autoria que inclui na Lei Complementar nº 004/2021, que concede isenção de IPTU.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_002-ver_jayme20210302_11403802.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_002-ver_jayme20210302_11403802.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o testo regimental solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário envie expediente ao Excelentíssimo prefeito Municipal Sr. Nelson Cintra Ribeiro com cópias ao Secretário Municipal de Obras, Habitação e Serviços públicos Senhor Paulo Francisco Carvalho:_x000D_
 _x000D_
 Solicitando o recolhimento de galhos e entulhos na rua Dr. Costa Marques e Rua Coronel Ponce.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Professor Jayme, Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_003-ver_jayme20210302_11424684.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_003-ver_jayme20210302_11424684.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente subscrevem, em conformidade com o texto regimental, Solicitam a Mesa diretora para que depois de ouvido o soberano plenário. Envie expediente ao excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, com cópia ao Gerente Municipal de Transporte e Trânsito Charbel Miguel Benites._x000D_
 _x000D_
 Solicita a instalação de redutores de velocidade (Lombada) na Avenida Laranjeiras, sentido Cohab e centro.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_004-ver_jayme20210302_11431647.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_004-ver_jayme20210302_11431647.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com texto regimental. Solicita  a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretário Municipal de Obras, Habitação e Serviços Públicos Senhor Paulo Francisco Carvalho._x000D_
 _x000D_
 Solicita a Reposição e Reparo de Lâmpadas na Rua 13 de junho com rua pedro celestino.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no._004-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no._004-2021.pdf</t>
   </si>
   <si>
     <t>1 Solicito  a sinalização  com faixa de pedestre e com placas de redução de velocidade em frente à escola José Bonifacio .       _x000D_
 2 Solicito  a sinalização  com faixa de pedestre e com placas de redução de velocidade em frente à escola Claudio de Oliveira .</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no._005-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no._005-2021.pdf</t>
   </si>
   <si>
     <t>Solicito  a construção de um quebra-molas na Rua Doutor Costa Marques, no encontro da via da lotérica e da escola Thomaz laranjeira.            _x000D_
 2 Solicito  a construção de um quebra-molas na frente da EMEI Primeiro Passos.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1863/resposta_da_indicacao_005-ver_jayme20210303_09380339.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1863/resposta_da_indicacao_005-ver_jayme20210303_09380339.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que expediente a Gerente da Sanesul a Sra. Daniela de Almeida Nantes e ao Representante da Empresa LOG Engenharia solicitando a seguinte providência:_x000D_
 _x000D_
 As manutenções necessárias no esgoto que está exalando mal cheiro na rua Coronel Alfredo Pinto no bairro Jockey Club, dessa forma ocasionando mal estar a todos inclusive podendo ocasionar doenças a população.(Obs. solicito a revisão e a manutenção de forma "URGENTE".</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 INDICA ao Senhor Prefeito Municipal, na forma regimental, solicitando verificação e  retificação das atribuições corretas de cada profissional do Processo Seletivo.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
              _x000D_
 INDICA ao Senhor Prefeito Municipal, na forma regimental, solicitando um esclarecimento das vagas como cadastro de reserva do Processo Seletivo.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_n003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_n003-2021.pdf</t>
   </si>
   <si>
     <t>Solicito de forma urgente o patrolamento e o cascalhamento da Rua São Ramão localizada no bairro Salim Cafure, tendo em vista o difícil acesso no local nos períodos chuvosos.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_n004-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_n004-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza dos campos de futebol localizados na Rua Dr. Costa Marques em frente ao mercado Tropical e Rua Mate Laranjeira ao lado do cemitério.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_001-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro e ao Secretário de Obras, Sr. Paulo Francisco Carvalho solicitando:_x000D_
 O patrolamento da Rua João Paes de Barros no bairro Florestal, pois os buracos dificultam o acesso na via, bem como forma de prevenir acidentes no local.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1869/ind._n._001-2021_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1869/ind._n._001-2021_regina.pdf</t>
   </si>
   <si>
     <t>solicitando providências no sentido de se firmar convênio com profissionais das áreas de Fonoaudióloga, Pediatra, Ortopedista e Psicólogo.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1870/ind._n._002-2021_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1870/ind._n._002-2021_regina.pdf</t>
   </si>
   <si>
     <t>solicitando providências no sentido de reabertura do prédio do PSF da Colônia Bocaiuval com intuito de atender os moradores do KM6, bocaiuval. Matadouro e adjacências.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1871/ind._n._004-2021_regina.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1871/ind._n._004-2021_regina.pdf</t>
   </si>
   <si>
     <t>solicitando providências no sentido de conserto da rede de esgoto da rua Kadiwel com a rua das Graças em frente a tapeçaria Ramires e a rua Francisco de Oliveira esquina com a rua Dos Ipês em frente a Frutaria Yann que está a céu aberto exalando mal cheiro e causando transtornos aos moradores do local.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1872/ind._n_003_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1872/ind._n_003_-_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando viabilidade de estudo para aquisição de uma UTI móvel, para uso exclusivo do Hospital Municipal Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_002-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor Presidente da Agesul, Sr. Emerson Antônio Marques Pereira com cópia ao Excelentíssimo Governador do Estado, Senhor Reinaldo Azambuja solicitando a seguinte providência:_x000D_
 A realização do patrolamento e do cascalhamento da estrada da Colônia Ingazeira e a recuperação da ponte do local. Solicitamos as manutenções necessárias de forma mais urgente possível.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Sr.  Nelson Cintra Ribeiro e ao Secretário de Obras, Sr. Paulo Francisco Carvalho solicitando a seguinte providência:_x000D_
 A possibilidade de um estudo para a construção de uma ponte na Av. Laranjeiras esquina com a Rua João Pães de Barros próximo ao CCI e CEI Laura Vicuña.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1876/ind._no._001-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1876/ind._no._001-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras Serviços e Públicos e ao Executivo Municipal, solicitando que seja tomada as seguintes providências de maneira urgente: Manutenção e substituição das lâmpadas queimadas dos postes de iluminação pública da área Urbana e KM6, patrolamento de todas as vias públicas do Município, limpeza do canal de Micro e Macro Drenagem da Avenida Laranjeiras.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1877/ind._no._002-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1877/ind._no._002-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Infraestrutura Municipal e ao Executivo Municipal, Patrolamento e Tapa Buraco da Rua João Paes de Barros no Bairro Floresta.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1878/ind._no._003-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1878/ind._no._003-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando o cascalhamento da Rua araras com anhanguerra no bairro Salim Cafure, Conclusão do Asfaltamento/Cascalhamento da Avenida Laranjeira lado do Jockei Clube até o seu final, Cascalhamento da Rua Pau Brail com a Rua Alfredo Pinto (Jockei Clube) Recolocação de haste/braço e luminária dos poste da Rua Pau Brasil (Jockey Clube).</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1879/ind._no._004-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1879/ind._no._004-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando que possa ser realizado estudos para construção de ponte de concreto sobre o Rio Amonguija e sobre o Rio Rapadura para atender a área rural do Município de Porto Murtinho - MS, entre as fazendas Amonguija, São Francisco, Quatro Irmão, Minha Mãe, Retirinho, Flor da Serra, W Flecha, Pindorama, São Carlos e Apalousa.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1880/ind._no._005-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1880/ind._no._005-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando intervenção junto a AGESUL, para que possa realizar manutenção das estradas vicinais abaixo descritos: Colônia Cachoeira, Colônia Ingazeira, Colônia Bocaiuval, KM 06, MS - 382 denominada 07 placas.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_004-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro e ao Secretário de Obras, Sr. Paulo Francisco Carvalho._x000D_
 A possibilidade de realizar com máxima urgência a colocação de lâmpadas nos postes de iluminação pública na rua 13 de junho após a 15 de novembro na antiga fazendinha.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1882/ind._no._006-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1882/ind._no._006-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo ao nobre Deputado Federal Vander Loubet a possibilidade de providenciar através de Emendas Recursos Parlamentar no intuito de viabilizar a compra de uma máquina moto niveladora para atender o município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1883/ind._no._007-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1883/ind._no._007-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de gradeamento de terra na entrada da cidade, na vila Célia, Dom Pepe e ao lado do Estado de futebol Walfrido Concha, no intuito de limpeza da área.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1885/ind._no._008-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1885/ind._no._008-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando a intervenção junto ao DNIT do MS, para que possa ser realizado manutenção do prologamento da BR - 267 de acesso entre as cidades de Jardim e Porto Murtinho.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1886/ind._no._010-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1886/ind._no._010-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocada manilhas (tubos) na vala de escoamento de águas pluviais da Rua Capitão Cantalice em frente a Igreja Evangélica Quadrangular que está aberta e causando transtornos aos fiéis que frequentam a igreja.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1887/ind._no._009-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1887/ind._no._009-2021_elbio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito a possibilidade de realizar os estudos para contratação de um médico veterinário para atender o Programa SIM.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1890/ind._01-2021_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1890/ind._01-2021_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo Municipal, que disponibilize a Delegacia local um servidor público municipal, para atender aos cidadãos murtinhenses, com os serviços de emissão de cédula de identidade.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1891/ind.02-2021_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1891/ind.02-2021_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público municipal para que faça os serviços de utilidade pública, a manutenção das vias públicas, o cascalhamento  e patrolamento da rua João de Oliveira Garcia esquina com a rua Francisco de Oliveira, bairro centro</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1892/ind.03-2021_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1892/ind.03-2021_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público municipal para que faça os serviços, a manutenção da iluminação pública, com máxima urgência, na Rua Tiradentes Bairro florestal lado do posto murtinhence de frente Auto elétrica do Gago,  A manutenção necessária e troca de lâmpadas da rede elétrica  .</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1893/ind.04-2021_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1893/ind.04-2021_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público municipal para que adote as providências necessárias na Rua 14 de Julho da extensão que vai da Av. Laranjeiras até a Vila militar, para que instale redutores de velocidade nesse trecho.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1 Solicito o serviços de cascalhamento da Rua João Paz de Barros, assim como o fechamento de um buraco enorme que esta causando problemas aos moradores dessa rua.      _x000D_
 2 Solicito o serviços de cascalhamento da Rua Luiz de Albuquerque. com a Francisco de Oliveira.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_sonia_-_004_044.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_sonia_-_004_044.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA VAGA NO PROCESSO SELETIVO DE T.I. (TÉCNICO EM INFORMÁTICA) NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_sonia_-_005_45_-_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_sonia_-_005_45_-_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, com cópias a Secretária Municipal de Saúde Estela Neves._x000D_
 _x000D_
 _x000D_
 SOLICITA UMA VAGA NO PROCESSO SELETIVO DE VETERINÁRIO NA SECRETÁRIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_no_005-2021_doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_no_005-2021_doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Secretário de Obras, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando as seguintes providências:_x000D_
 _x000D_
 •	Que seja estendido o fornecimento de água potável para a zona rural no percurso da Colônia Ingazeira até a chácara do morador Sr. Célio;_x000D_
 •	A realização da manutenção do bueiro e do cascalhamento na estrada que dá acesso a chácara do Sr. Catalino/Gilda;_x000D_
 •	A instalação de redutores de velocidade (quebra-molas) no corredor onde há várias residências e que dão acesso a pousadas que nesse período tem muito movimento.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1898/ind.05-2021_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1898/ind.05-2021_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicito a empresa ENERGISA: em atenção aos frequentes reclames da população murtinhense no que se refere a má prestação do serviço de fornecimento e distribuição de energia, indico a mesa diretora para que envie expediente ao diretor presidente da ENERGISA solicitando providencias e investimentos para melhoria imediata do fornecimento do serviço, visto que se tornou comum queda de força e blackout, causando danos em equipamentos eletrônicos e outros problemas aos usuários</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1899/indiacacao_no_006-2021_doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1899/indiacacao_no_006-2021_doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Secretário de Obras, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	Cascalhamento e o patrolamento na Rua Luiz de Albuquerque entre a Rua 15 de Novembro no Bairro Residencial Saladeiro em virtude dos buracos e erosões existentes no local oferecendo riscos iminentes de acidentes.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1900/indiacacao_no_007-2021_doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1900/indiacacao_no_007-2021_doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita junto a Mesa Diretora para que depois de ouvida o Soberano Plenário. Envie expediente a Secretária de Saúde, Sra. Estela da Silva Neves Elias ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 •	Que seja disponibilizado a volta do carro de som que faz o alerta a população sobre o Decreto Municipal de N°12.505 referente ao toque de recolher e as devidas orientações a população sobre os devidos cuidados com a Covid-19.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1901/indiacacao_no_008-2021_doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1901/indiacacao_no_008-2021_doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Secretário de Obras, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 •	Que seja disponibilizado o caminhão pipa para molhar todas as vias públicas do município em virtude do excesso de poeira ocasionando problemas de saúde.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1902/ind._005_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1902/ind._005_-_2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado limpeza do micro canal de drenagem das águas pluviais da rua 15 de novembro no bairro Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_sonia_-_006_52.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_sonia_-_006_52.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, com cópias ao Secretário Municipal de Obras, Habitação e Serviços Públicos senhor Paulo Francisco Carvalho._x000D_
 _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO DE LÂMPADAS NA RUA PRINCESA IZABEL, BAIRRO CENTRO E RUA MOZART GROSSO NO BAIRRO VILA CÉILIA.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_sonia_-_007_53.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_sonia_-_007_53.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Gerente da SANESUL Sra. Daniela de Almeida Nantes._x000D_
 _x000D_
 SOLICITA REPAROS NA CAIXA DE ESGOTO LOCALIZADO NA RUA PORTO CARREIRO ESQUINA COM A RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_sonia_-_008_54_-_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_sonia_-_008_54_-_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Gerente da SANESUL Sra. Daniela de Almeida Nantes._x000D_
 _x000D_
 _x000D_
 SOLICITA REPAROS NA CAIXA DE ESGOTO LOCALIZADO NA RUA DR. COSTA MARQUES ESQUINA COM O MUSEU.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_sonia_-_009_55_-_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_sonia_-_009_55_-_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, com cópias ao Secretário Municipal de Obras, Habitação e Serviços Públicos senhor Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE ILUMINAÇÃO NA RUA DOUTOR COSTAS MARQUES ESQUINA COM O MUSEU E NO BAIRRO DOM PEPE.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize os serviços de tapa-buracos na via pública João de Oliveira Garcia nas seguintes a proximidades "Mercado do seu Leonor, e Mercado da Lia Conveniências".</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_004_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_004_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA 13 E JUNHO COM A RUA GENERAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_005-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_005-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA O PATROLAMENTO NA ZONA RURAL, BAIRRO BOCAIUVAL “MATADOURO”.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1913/indicacao_sonia_-_010_59_-_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1913/indicacao_sonia_-_010_59_-_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, com cópias ao Secretário Municipal de Obras, Habitação e Serviços Públicos senhor Paulo Francisco Carvalho._x000D_
 _x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA GENERAL DE OLIVEIRA E A RUA PORTO CARREIRO.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1919/jayme_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1919/jayme_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho_x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA ALFREDO PINTO E 13 DE JUNHO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1920/jayme_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1920/jayme_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA ILUMINAÇÃO NA: _x000D_
 •	RUA 13 DE MAIO ENTRE A RUA PORTO CARREIRO E A RUA JOSÉ BONIFÁCIO NO BAIRRO NOSSA SENHORA APARECIDA;_x000D_
 •	E TODAS AS LATERAIS DO BAIRRO JOCKEY CLUB.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1921/jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1921/jayme.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO E PATROLAMENTO NA RUA MOZART GROSSO NO BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1922/ind._n.__011_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1922/ind._n.__011_-_2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado patrolamento e reposição de cascalhos nas vias públicas do Bairro Vila Célia, principalmente na Rua Branca Grosso Ledesma que se encontra em péssimas condições de tráfego no local.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_006_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_006_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA QUE A PREFEITURA FAÇA, COM MÁXIMA URGÊNCIA, O FECHAMENTO DE UM BUEIRO DE ESGOTO QUE SE ENCONTRA ABERTO NA RUA CORONEL ALFREDO PINTO COM A RUA PROJETADA, E SOLICITA O PATROLAMNENTO E CASCALHAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1924/indicacao_007_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1924/indicacao_007_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA CORONEL ALFREDO PINTO COM A RUA PROJETADA.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_005-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_005-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, com cópia ao Secretário de Obras Sr. Paulo Francisco Carvalho._x000D_
 •	De forma urgente solicito o reparo de iluminação pública na Rua João Paes de Barros - Vila Célia e Rua Baraúnas - Bairro Residencial Pantanal.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, e ao Secretário de Obras Sr. Paulo Francisco Carvalho._x000D_
 •	Solicita a instalação de redutor de velocidade (quebra-molas) na Rua Dr. Costa Marquês próximo a Pousada Tuiuiú e na Rua Francisco de Oliveira. _x000D_
 •	Sinalização horizontal na Rua Princesa Isabel com a Rua Dr. Costa Marquês.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1929/ind.06-2021_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1929/ind.06-2021_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público municipal para que adote as providências necessárias na Rua Luis de Albuquerque Bairro Vila Célia, na Rua Nelson Ribeiro Feres e Rua da Esperança, Bairro Salim Cafure, na Rua Carandá esquina com a Rua Américo Costa Guerra e Rua Jatobá Bairro Cohab para que façam a manutenção das vias públicas, o cascalhamento  e patrolamento</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1930/ind.07-2021_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1930/ind.07-2021_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo Municipal, para que promovam ações em conjunto com órgãos competentes para emissão e regularização de RG, CPF, titulo CTPS e regularização de estrangeiros</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_009_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_009_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Superintendente do DNIT no Estado de Mato Grosso do Sul, Sr. Euro Nunes Varinis Júnior e ao Secretário Estadual de Infraestrutura – SEINFRA – MS, o Sr. Eduardo Correa Riedel, solicitando a seguinte providência:_x000D_
 • As manutenções necessárias na BR 267, que dá acesso entre as cidades de Jardim a Porto Murtinho, que encontra-se deteriorada podendo causar acidentes fatais.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_010-__29-06-2020_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_010-__29-06-2020_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Secretário de Obras, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 •	O cascalhamento e o patrolamento nas Ruas São Ramão e na Bom Jesus no Bairro Salim Cafure, em virtude do local estarem sem as mínimas condições de trafegabilidade bem como o acumulo da água das chuvas.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Gordinho da Pax</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1933/ind._002-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1933/ind._002-2021.pdf</t>
   </si>
   <si>
     <t>Solicito as medidas jurídicas para regulamentação de um ponto de taxi em frente a rodoviária do Município, a fim de contribuir com os profissionais que exercem esta atividade e assim como para o bom atendimento dos seus usuários/clientes.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1934/ind._003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1934/ind._003-2021.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços de tapa buracos na Rua 15 de novembro, por meio de patrolamento e nivelamento da via desde o Bairro Aparecida até a entrada do Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1935/ind._004-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1935/ind._004-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a compra de uma “Esteira” para atender aos pacientes que fazem fisioterapia na unidade de saúde (posto do centro).</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_011_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_011_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita junto a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Obras, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	A manutenção do laboratório de Informática da Escola Municipal Thomaz Laranjeira em virtude do mesmo estar necessitando de vários reparos. Bem como a instalação dos ares condicionado e dos computadores os quais foram adquiridos através de emenda parlamentar. (Obs com a máxima urgência em virtude da necessidade das aulas remotas)</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_008_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_008_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA REPAROS E CASCALHAMENTO NA RUA BLANCA GROSSO LEDESMA BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_009_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_009_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA BLANCA GROSSO LEDESMA BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_010-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_010-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA AFONSO PENA ESQUINA COM 13 DE MAIO.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_011_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_011_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro a seguinte solicitação.   _x000D_
 _x000D_
 Que dê preferência aos comerciantes locais no critério de contratação exclusiva para os ME, MEI e EPP, em conformidade com o que dispõe os arts. 47 e 48, I, c/c com o art. 3º da Lei Complementar Federal nº 147/2014, como forma de obter geração de renda e desenvolvimento local do município pois em meio a todos os problemas ocasionados com a crise do Coronavírus (COVID-19), os comerciantes locais são os que mais sofreram o impacto econômico.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1945/scan_20210325_085244.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1945/scan_20210325_085244.pdf</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_008_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_008_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO E_x000D_
 PATROLAMENTO NA RUA B DON PEPE II.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_009_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_009_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho_x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA 15 DE NOVEMBRO NOS BAIRROS APARECIDA E CAACUPE</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_010_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_010_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho_x000D_
 _x000D_
 SOLICITA OPERAÇÃO TAPA BURACO NA RUA PRESIDENTE VARGAS ESQUINA COM A JOAQUIM MURTINHO, CENTRO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_011_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_011_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO E_x000D_
 PATROLAMENTO NA AVENIDA LARANJEIRAS ESQUINA COM A RUA JOÃO PAES DE BARROS, E RUA CORONEL ALFREDO PINTO NO BAIRRO JOCKEY CLUB.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA O PATROLAMENTO NA RUA CAPITÃO CANTALICE ENTRE A RUA GENERAL DE OLIVEIRA E RUA 15 DE NOVEMBRO, BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
@@ -1305,890 +1305,890 @@
     <t>87</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA DO KM6.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA O PATROLAMENTO E CASCALHAMENTO NA RUA CARANDA, BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1957/ind._006_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1957/ind._006_-_2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o sobreano Plenário, envie expediente ao Secretário Municipal de Obras e Serviços Públicos e ao Executivo Municipal, solicitando que seja tomada as seguintes providências de maneira urgente:_x000D_
 _x000D_
 1. Que seja realizada manutenção de via de acesso a Fazendinha na continuidade da Rua 13 de junho com disponibilização de cascalhos;_x000D_
 _x000D_
 2. Que seja realizada substituição das lâmpadas dos postes de iluminação pública do local para atender os moradores.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_12.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Secretário de Obras, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando a seguinte providência:_x000D_
 _x000D_
 •	O recapeamento e o tapa buraco na esquina da Rua 13 de Junho esquina com a Rua General de oliveira, em virtude de haver várias crateras localizadas no local. (Próximo a Hosana Conveniência).</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1961/ind.23-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1961/ind.23-2021.pdf</t>
   </si>
   <si>
     <t>Solicita Reparos na Rede de Esgoto localizada na rua Kadwel esquina com Avenida Laranjeiras Bairro Cohab</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_01320210407_08581258.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_01320210407_08581258.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando a seguinte providência: _x000D_
 _x000D_
 •	Estudo e adequação do Projeto de Lei que “Institui o Programa Especial de Renegociação de dívidas para empresas e pessoas físicas, em razão do COVID-19.”</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_n007-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_n007-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao excelentíssimo prefeito, Nelson Cintra Ribeiro, e ao Secretário de Obras o Sr. Paulo Francisco Carvalho._x000D_
 _x000D_
 Solicito de máxima urgência a manutenção da rua 14 de Julho entre a Avenida Laranjeiras e a Rua Cel. Alfredo Pinto, Bairro Jóquei Clube, onde há uma cratera localizada no meio da via que está cedendo o asfalto.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_n008-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_n008-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao excelentíssimo prefeito, Nelson Cintra Ribeiro, e ao Secretário de Obras o Sr. Paulo Francisco Carvalho._x000D_
 _x000D_
 Solicito a manutenção do canal de macro drenagem, localizado na Rua Projetada 1 entre os Bairros Dom Pepe e Villa Celia, pois o mesmo se encontra com vegetação densa</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_005-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços de manutenção da via, tais como patrolamento e nivelamento na Rua João de Oliveira Garcia desde a BR 267 até em frente do Comércio do senhor Gilmar.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_n._006-2021_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_n._006-2021_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito fiscalização, assim como autuar os proprietários de lotes e terrenos que estão em estado de abandono comprometendo a saúde pública, pois temos inúmeros que questão nesta condição em âmbito do município.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_n._007-2021_gordinho_da_pax.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_n._007-2021_gordinho_da_pax.pdf</t>
   </si>
   <si>
     <t>Solicito troca de lâmpadas e manutenção da rede iluminação pública da Rua 9 do Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1973/ind._mesa._n008-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1973/ind._mesa._n008-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente ao Diretor Presidente da Empresa concessionária de Energia Elétrica de Mato Grosso do Sul -  ENERGISA e a Diretora da Empresa de Saneamento de Mato Grosso do Sul - SANESUL, para que possa realizar estudos a fim de isentar os consumidores de baixa renda por pelo menos 90 (noventa) dias sobre os serviços de fornecimento de energia e água potável no município de Porto Murtinho - MS, bem como produza estudos para parcelamentos do pagamento destes serviços essenciais aos munícipes enquanto durar o Decreto da Pandemia do Corona Vírus (COVID-19).</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize os serviços de encascalhamento na Rua Tiradentes ao lado do “Mercado do Sr. Gilmar”  _x000D_
 Assim como os serviços de encascalhamento da Rua Joao de Oliveira Garcia desde do mercado do Adolfo até a BR 267.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Helton, Aline Assistente Social, Elbio da Twister, Professor Jayme, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1976/incicacao_n_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1976/incicacao_n_001.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presentam subscrevem, em conformidade com o texto regimental, indicam a Mesa Diretora para que depois de ouvido o soberano Plenário, que seja enviado expediente ao Excelentíssimo Senhor Deputado Estadual Evander Vendramini - PP, solicitando Emenda Parlamentar no valor de R$ 50.000,00 (cinquenta mil reais) com a finalidade de:_x000D_
 •	Concluir a obra da feirinha de alimentação denominada como “Feira do Lambreado”, o mesmo teve seu início no mandato anterior através do processo licitatório nº. 048/2020.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_n._008-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_n._008-2021.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços de pintura e reparos na iluminação da Santa localizada na Avenida Laranjeira “Nossa Senhora de Caacupê”, assim como a disponibilidade de algum servidor para manter o local limpo pelo menos duas vezes por semana.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_n._009-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_n._009-2021.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços de nivelamento dos postes de iluminação do dique, pois os mesmo estão tortos dando impressão que a qualquer momento podem vir a cair.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_n._010-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_n._010-2021.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços de execução de sinalização com placas, abssim como colocação de tartarugas para que os condutores redobre atenção quando estiver próximo das rotatórias do Vicari e do contorno rodoviário.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_n._011-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_n._011-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a secretaria de obras a construção de bancos de concretos em frente ao Banco Bradesco, assim como a parceria com as instituição comercial de Porto Murtinho com a mesma finalidade a fim de atender as solicitações de alguns cidadãos.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Solicitando que seja realizada limpeza e canalização da boca de lobo na rua Bocaiúva esquina com Avenida Laranjeira ao lado do restaurante do Adilmo onde a boca de lobo está totalmente por acúmulos de lixo e até mesmo um pé de arvores que está nascendo no local prejudicando o escoamento de águas pluviais até o valetão.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1983/cancelamento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1983/cancelamento.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo Municipal o cancelamento ou a substituição das multas impostas pelos decretos municipais por outra penalidade mais branda e educativa aos cidadãos e empresários que cometeram descumprimento e foram penalizados  por descumprimento do toque recolher</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1984/ponte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1984/ponte.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o mais urgente possível, o concerto das pontes de madeiras localizada na Avenida Laranjeira  de acesso aos Bairros Cohab e Jockey Clube, as má condições que se encontra as ponte vem causando  acidentes e danos materiais aos cidadãos .</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_n._007-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_n._007-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário municipal de obras e ao Executivo municipal que seja realizado o mais urgente possível o conserto possível o conserto da Ponte de Acesso às fazendas Carandá de Galho, Santo Antônio, Tereré e demais fazenda daquele local.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1986/ind._n_007_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1986/ind._n_007_-_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, solicitam ao Secretário Municipal de Obras e ao Executivo Municipal, que possa realizar gradeamento de terra na entrada da cidade, na Vila Célia, Dom Pepe e ao Lado do Estádio de Futebol Walfrido Concha, no intuito de limpar a área.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1988/ind._mesa._n_004_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1988/ind._mesa._n_004_-_2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho. Solicita a reposição e reparo de lâmpadas na Rua 13 de Junho esquina com a Rua General de Oliveira.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1989/brn30055cb0a9c3_047811.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1989/brn30055cb0a9c3_047811.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Senhor Paulo Francisco Carvalho. Solicita o patrolamento das ruas na zona rural, bairro bocaiuval ''matadouro''.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_n_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_n_014.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário de Saúde do Estado de Mato Grosso do Sul, Sr. Geraldo Resende Pereira com cópia a Secretaria Municipal de saúde, Sra Estela da Silva Elias Neves com cópia solicitando a seguinte providência: _x000D_
 •	A inclusão dos profissionais em educação, bem como do Sistema Único de Assistência Social – SUAS na imunização prioritária da vacina ao combate da Covid – 19.” Em virtude dos mesmos trabalharem em contato direto com o público, o que os coloca em risco constante de contágio.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_016.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_016.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária Municipal de Educação, Srª Rita de Cassia Padilha._x000D_
 _x000D_
 PROVIDENCIAR COM URGÊNCIA A AQUISIÇÃO E A ENTREGA DO “KIT MERENDA” PARA OS ALUNOS DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_017.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA BARAUNA, BAIRRO COHAB</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_018_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_018_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr Paulo Francisco Carvalho.             _x000D_
 _x000D_
 SOLICITA OPERAÇÃO TAPA BURACO NA RUA CANDIDO MARIANO, ENTRE A RUA 13 DE JUNHO E RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_019_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_019_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA A COLOCAÇÃO DE UMA BANCADA PARA OS COMPUTADORES, E QUE SEJA FEITA A PARTE ELÉTRICA DA SALA DE INFORMÁTICA NA ESCOLA THOMAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1997/indi_n117.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1997/indi_n117.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que adote as providências necessárias e realize a reforma da ponte localizada na fazenda São Francisco que passa sobre Rio Amonguijá, a ponte em questão se encontra quase intransitável desde 2019 é necessário em regime de urgência sua reforma.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1998/indi_n118.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1998/indi_n118.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que adote as providências necessárias que realize limpeza ao redor da Igreja Santo Expedito que se localiza no Km 6</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1999/indi_n119.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1999/indi_n119.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que adote as providências necessárias que seja colocada as manilhas (tubos) para escoamento de águas pluviais na Rua Travessa Tiradentes esquina com Rua João de Oliveira Garcia Bairro Florestal, que encontra-se interditado devido a obra não acabado é necessário finalizar a obra com extrema urgência.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2000/indi_n_120.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2000/indi_n_120.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder público municipal para que adote as providências necessárias na Rua Sete de Setembro esquina com Rua Aderbal de Carvalho Bairro Florestal, para que façam a manutenção das vias públicas tapa buraco ou cascalhamento.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_012-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a secretaria de obras que providencie as tampas dos bueiros localizado na Rua Américo da Costa Guerra, em frente ao nº 35, no Bairro Jóquei Clube.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_013-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a secretaria de obras que providencie a verificação das luminárias da Avenida Laranjeira.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2008/ind._no_009-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2008/ind._no_009-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente Prefeito Municipal, com cópias ao Secretário Municipal de Obras, solicitando que seja construída uma passarela de ferro na passagem sobre a vala de macro drenagem ligando os bairros Florestal e Centro e, direção a Rua João Paes de Barros de acesso a Delegacia de Policia Civil e a Creche Municipal Laura Vicuna e a reforma da passarela de ferro que liga os bairros COHAB e Jockey Clube da Rua Américo da Costa Guerra em frente a Mercearia da Dona Ana.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2009/ind._mesa._n_016-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2009/ind._mesa._n_016-2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, solicitam ao Nobre Deputado Estadual Paulo Corrêa para que possa intervir junto ao Diretor Presidente do DETRAN/MS, senhor Rudel Espíndola Trindade Junior, com intuito de realizar serviços de sinalização visual horizontal e vertical nas vias públicas do município de Porto Murtinho - MS, a fim de coibir acidentes.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_010-2021-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_010-2021-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, solicita que envie expediente Prefeito Municipal, com cópias ao Secretário Municipal de Obras, para que viabilize o conserto da rua São Ramão no bairro Salim Cafure com patrolamento devido ao aparecimento de valas criadas pelas águas das chuvas que estão casando transtornos aos moradores.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2011/012-2021.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2011/012-2021.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA REALIZAÇÃO MANUTENÇÃO E LIMPEZA DOS BUEIROS/BOCAS DE LOBO LOCALIZADOS NAS RUAS DA CIDAD</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
     SOLICITA PATROLAMENTO, MANUTENÇÃO DO ESGOTO E RETIRADA DE LIXO NA RUA BARAUNAS BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2013/indicacao_014_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2013/indicacao_014_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Empresa MS Pantanal._x000D_
 _x000D_
     SOLICITA MANUTENÇÃO DE REDE DE ESGOTO NA RUA B, DO BAIRRO DOM PEPE.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2014/indicacao_015_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2014/indicacao_015_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA ILUMINAÇÃO NA: _x000D_
 •	RUA AFONSO PENA, BAIRRO NOSSA SENHORA APARECIDA;</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao_016_-_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao_016_-_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra para Secretaria Municipal de Educação._x000D_
 _x000D_
 SOLICITA QUE SEJA CONTRATADO PROFESSOR DO PROCESSO SELETIVO DE INFORMÁTICA PARA TODAS AS ESCOLAS MUNICIPAIS PARA AUXILIAREM OS PROFESSORES COM AS VIDEO AULAS;</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2016/indicacao_017_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2016/indicacao_017_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias para Secretaria Municipal de Obras, Habitação e Serviços Públicos._x000D_
            _x000D_
 INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências quanto a instalação de quebra-molas, na rua 13 de junho entre a Avenida Laranjeiras e a BR 267.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_018.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra._x000D_
 _x000D_
 SOLICITA ILUMINAÇÃO NA: _x000D_
 •	RUA CORONEL ALFREDO PINTO NO BAIRRO JOCKEY CLUB.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2019/ind._n_017-2021_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2019/ind._n_017-2021_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita ao Prefeito Municipal, a Empresa de Saneamento de Mato Grosso do Sul - SANESUL e a empresa MS Pantanal responsável pelos serviços de manutenção da rede de esgotos no município, para que seja providenciada o mais urgente possível o conserto da galeria da rede de esgoto localizado na rua 14 de julho que está a vários meses a céu aberto causando transtornos aos moradores e transeuntes daquela via e que por motivo de abertura da galeria poderá causar até acidentes graves.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2020/ind._n_018-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2020/ind._n_018-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita ao Prefeito Municipal, a gerencia de transito municipal e ao Secretário Municipal de Obras para que seja providenciada o mais urgente possível, estudos no intuito de se construir redutores de velocidades (quebra-molas) em todas as vias públicas essenciais e onde tiver mais transito de veículos tais como em frente das Escolas Municipais e Estadual, na Avenida Laranjeira, na rua 13 de maio, na rua Dr. Correia, na Avenida Rio Branco, na rua 13 de junho, na extensão da rua Francisco de Oliveira, na extensão da rua Alfredo Pinto e demais locais onde se faz necessários com intuito de precaver acidentes como há ocorrido em nossa cidade.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_014-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_014-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie o cascalhamento e o tapa buraco na Rua Aderbal de Carvalho, esquina com Rua Tiradentes, em frente ao Mercado AG.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2023/indicacao_015_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2023/indicacao_015_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando as seguintes providências:_x000D_
 •	Que seja realizada as manutenções e trocas das lâmpadas queimadas na Rua Anhanguera no Bairro Salim Cafure e no Bairro Dom Pepê, após a ponte de madeira na última Rua 10.  (Obs. com a máxima urgência possível);_x000D_
 •	Rebaixamento de rede e a colocação de bases nos postes para iluminação na última do bairro dom Pepe paralela ao valetão.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Professora Donizete, Jary Brum Acosta</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_016_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_016_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Secretário de Saúde do Estado de Mato Grosso do Sul, Sr. Geraldo Resende Pereira com cópia a Secretária Municipal de Saúde, Sra. Estela da Silva Elias Neves, reiterando a Indicação de minha autoria sob nº 014/2021, solicitando a seguinte providência: _x000D_
 •	A inclusão dos profissionais em educação, bem como do Sistema Único de Assistência Social – SUAS na imunização prioritária da vacina ao combate da Covid-19.” Em virtude dos mesmos trabalharem em contato direto com o público, o que os coloca em risco constante de contágio.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Helton</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2025/brn30055cb0a9c3_048142.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2025/brn30055cb0a9c3_048142.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando:_x000D_
  Um estudo para a construção de uma Acadêmica ao ar livre e de uma pista para caminhada em volta ao Estádio Walfrido Concha.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2026/brn30055cb0a9c3_048143.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2026/brn30055cb0a9c3_048143.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Administração, Planejamento e Finanças, Srª Marly Norimi Miyaki, solicitando a seguinte providência:_x000D_
 Que promova estudos financeiros para viabilizem o pagamento de insalubridade a todos os Servidores da Infraestrutura.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que adote as providências necessárias das seguintes Ruas, Tapa buracos no asfalto da Rua General Cândido Mariano esquina com a Rua 13 de Junho Bairro Centro, Rua Alfredo Pinto esquina com a Rua. Capitão  Catalice Bairro Centro. _x000D_
 Solicito o patrolamento e o cascalhamento da Avenida Laranjeiras esquina com Rua João Paes de Barros Bairro Centro, na Rua 13 de junho após a 15 de novembro na antiga fazendinha com máxima urgência.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Os serviços de limpeza do espaço do clube do laço, tais como, poda de arvores, serviço de roçada e retiradas de sujeiras do espaço, assim como a manutenção da rede de iluminação</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>A instalação de lixeiras ecológicas na Colônia Cachoeira.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2035/indicacao_015-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2035/indicacao_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie melhor o fechamento e sinalização da Rua Pedro Celestino, em frente ao Cine Teatro.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_n009-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_n009-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionando a seguinte indicação para a Secretaria de Obras de Porto Murtinho._x000D_
 Solicito o patrolamento e o cascalhamento da Rua Aderbal de Carvalho no Bairro Cohab localizada entre a Av. Laranjeira e a Rua Francisco de Oliveira, tendo em vista o difícil acesso no local e agravando a situação em períodos chuvosos.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_n010-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_n010-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionando a seguinte indicação para a Secretaria de Obras de Porto Murtinho._x000D_
 Solicito o reparo de iluminação pública na Rua Cel. Alfredo Pinto, em frente à Escola Municipal Thomaz Laranjeiras.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_n011-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_n011-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionando a seguinte indicação para a Secretaria de Obras de Porto Murtinho._x000D_
 Solicito a manutenção da via localizada próximo ao Estádio Municipal Walfrido Concha na Av. Laranjeira Bairro Centro e na Rua Tiradentes esquina com a Rua Aderbal de Carvalho Bairro Florestal.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_n012-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_n012-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionando a seguinte indicação para a Secretaria de Obras de Porto Murtinho._x000D_
 Solicito a manutenção (patrolamento e cascalhamento) da via localizada no KM 6.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2041/brn30055cb0a9c3_048541.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2041/brn30055cb0a9c3_048541.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária Municipal de Saúde, Sra. Estela da Silva Elias Neves ou o setor responsável pela imunização da COVID- 19 solicitando:_x000D_
 Que seja solicitada a presença da Secretária para comparecer na Sessão Ordinária para esclarecer os procedimentos realizados na imunização da vacina da COVID-19, sobre o fato ocorrido na data do dia 04 de Maio de 2021,tocante ao armazenamento da mesma.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_016-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_016-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Saúde a possibilidade de vacinar contra o Covid-19, os Bancários e Comerciários, visto que os mesmo estão diretamente com atendimento ao publico.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_017-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie a troca de lâmpadas e manutenção da rede iluminação pública da Rua São Ramão, Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando estudo e adequação aos Projetos de Leis Sugestivos a: _x000D_
 _x000D_
 • “Institui o Plano Municipal de Arborização Urbana de Porto Murtinho/MS e dá outras providências”;_x000D_
 • “Dispõe sobre a sobre a afixação de placas de identificação das árvores centenárias no âmbito do município de Porto Murtinho-MS, e dá outras providências;”_x000D_
 •	“Dispõe sobre a instalação de rampas que promovam a garantia de acessibilidade às pessoas portadoras de deficiências ou com mobilidade reduzida nos locais públicos no âmbito do município de Porto Murtinho-MS, e dá outras providências.”</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando as seguintes providências:_x000D_
 _x000D_
 •	Que seja realizada a instalação de placas de denominação, número com nome no túmulos do cemitério municipal como forma de facilitar a localização dos seus entes queridos.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_019-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que verifique a possibilidade de colocar manilhas, para o escoamento das águas pluviais, na Rua General de Oliveira, entre as Rua João Paes de Barros e Rua 1 (Um), na entrada do Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_sonia_-_011_155.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_sonia_-_011_155.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, com cópias ao Secretário Municipal de Obras, Habitação e Serviços Públicos senhor Paulo Francisco Carvalho._x000D_
 _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE ILUMINAÇÃO NA RUA CARANDÁ.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_sonia_-_012_156.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_sonia_-_012_156.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, com cópias ao Secretário Municipal de Obras, Habitação e Serviços Públicos senhor Paulo Francisco Carvalho._x000D_
 _x000D_
 _x000D_
 SOLICITA QUE SEJA FEITO REPAROS NO ESGOTO E RETIRADA DE ENTULHOS NA RUA JATOBÁ.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA AMONGUIJA, BAIRRO COHAB</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
@@ -2273,279 +2273,279 @@
     <t>166</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO E PATROLAMENTO NA RUA DOUTOR COSTA MARQUES ENTRE A RUA GENERAL DE OLIVEIRA E RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra._x000D_
 _x000D_
 SOLICITA aos gerentes regionais das quatro principais operadoras de telefonia e internet móvel no Estado (VIVO, CLARO, OI e TIM) para provimento de melhoria no sinal e qualidade e melhoria em relação a internet cabeada para o município (ou qualquer outra medida de interesse público pretendida).</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_020-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_020-2021.pdf</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_n_19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_n_19.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, para que encaminhe expediente ao Diretor Presidente da Agesul, Sr. Emerson Antônio Marques Pereira, solicitando a seguinte providência: _x000D_
 •	A realização da recuperação da cabeceira da última ponte que interliga Porto Murtinho a Colônia Ingazeira, em virtude da mesma estar com erosões e buracos em ambos os lados. Solicitamos as manutenções necessárias de forma mais urgente possível.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2078/ind._n_005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2078/ind._n_005.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Senhor Prefeito Municipal, Nelson Cintra Ribeiro, Empresa ganhadora da licitação de manutenção e reposição de iluminação pública, Luz Pantaneira LTDA e a Secretária de Obras, Habitação e Serviços Púbico do Município, solicitando informações sobre a demora do serviço, pois e necessária a execução de maneira urgente desse serviço que é descontado diretamente na conta de energia elétrica dos munícipes e que não estão sendo contemplados com o serviço de iluminação pública adequada._x000D_
 _x000D_
 • Que seja solicitada a empresa ganhadora da licitação a manutenção e reposição de iluminação pública com urgência no reparo em todas as vias da cidades.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_021-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_021-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que faça a troca das lâmpadas e a manutenção da rede iluminação pública da Rua Esperança n 457 do Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_022-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_022-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que faça a troca das lâmpadas e a manutenção da rede iluminação pública da Rua São Ramão n°320 do Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_023-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_023-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que faça a troca das lâmpadas e a manutenção da rede iluminação pública da Rua Bom Jesus n°438 do Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_024-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_024-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que faça a troca das lâmpadas e a manutenção da rede iluminação pública da Rua Mozart Grosso Ledesma n°65 na Vila Célia.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Gordinho da Pax, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_025-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_025-2021.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção no parquinho do Teatro de Arena Astério da Conceição, bem como a possibilidade dos guardas darem um atenção com maior frequência nos banheiros públicos.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_026-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_026-2021.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado mais de um servidor para realizar a distribuição das senhas contra o combate a Covid-19, conforme à ordem de chegada dos pacientes nos postos de saúde, como forma dar celeridade e os mesmos não precisarem chegar tão cedo.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_020-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_020-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 _x000D_
 •	Que seja realizada a retirada de entulhos na Rua Camalotes nº 270 – Bairro COHAB. Solicitamos da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2091/indicacao_no_021-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2091/indicacao_no_021-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que seja disponibilizado o serviço de uma “Retro escavadeira” para realizar a limpeza dos açudes e o serviço de gradeamento para o plantio na Colônia Ingazeira como forma de melhorar os reservatórios dos pequenos produtores. Solicitamos este serviço da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2092/indicacao_no_022-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2092/indicacao_no_022-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Gerência de Engenharia de Tráfego e Sistema Viário, Sr. Flávio Luiz de Abreu Lima, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que seja realizado estudos com o intuito de construir redutores de velocidade/quebra-molas na Rua 13 de Junho, na sua extensão nos locais onde existirem maior movimento. Solicitamos da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_023-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_023-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Coodenador da Vigilância Sanitária, Sr. Paulo Cesar Pereira Vollkopf, Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que seja realizado uma vistoria na residência abandonada ao lado da casa nº 153 na Rua Av. Rio Branco – Centro. Em virtude da mesma estar ocasionando a propagação e proliferação de mosquitos e de insetos peçonhentos em virtude da mesma estar com entulhos e lixos expostos no local encontrando respaldo legal na Lei n° 13.301 de 27 de Junho de 2016. Solicitamos da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_001-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de incluir no planejamento da execução da obra do Portal da Entrada da Cidade uma "Casa de Turismo".</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_n_o_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_n_o_024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Gerência de Engenharia de Tráfego e Sistema Viário, Sr. Flávio Luiz de Abreu Lima, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que sejam molhadas as ruas que são cascalhadas, aos finais de semana e feriado, devido ao aumento de veículos e pedestres. Pois estamos em um período de seca, aumentando assim a poeira oque causa diversos tipos de doenças respiratórias.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_n_o_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_n_o_025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Secretário de Governo Senhor Manoel dos Santos Viais e ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro solicitando estudo e adequação ao Projeto de Lei Sugestivos a:  _x000D_
 • “Dispõe sobre a instalação de rampas que promovam a garantia de acessibilidade às pessoas portadoras de deficiências ou com mobilidade reduzida nos locais públicos no âmbito do município de Porto Murtinho-MS, e dá outras providências.”</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_n_o_026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_n_o_026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a, Secretaria de Turismo, Sra. Barbara Viana com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que seja realizada a reativação da Feira Livre com espaço exclusivo a Cooperativa das Mulheres. Uma oportunidade de aumentar a renda e, consequentemente, dar uma melhor condição de renda a família. É uma forma de expor os produtos na cidade, apresentando as riquezas da agricultura familiar e os artesanatos do município.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_n_o_027.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_n_o_027.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Gerência de Engenharia de Tráfego e Sistema Viário, Sr. Flávio Luiz de Abreu Lima, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que seja realizado estudos com o intuito de construir redutores de velocidade/quebra-molas na Rua General de Oliveira, bairro Nossa Senhora de Caacupê, na sua extensão nos locais onde existirem maior movimento. Solicitamos da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_n_o_028.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_n_o_028.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Empresa ganhadora do certame para a realização de manutenção/reposição de iluminação pública, Luz Pantaneira LTDA, Sr. Gilson Maciel Jara, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Que seja realizada as manutenções e troca das lâmpadas queimada na Rua Luiz de Albuquerque esquina com a 15 de novembro no bairro Vila Célia e Residencial Saladeiro. Solicitamos as manutenções necessárias de forma mais urgente possível.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>SOLICITA O RETORNO DA MÃO DUPLA DA RUA 13 DE JUNHO, ENTRE A AVENINA LARANJEIRAS E A VENIDA RIO BRANCO.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>SOLICITA REABERTURA DA RUA PEDRO CELESTINO EM FRENTE AO CINEMA MUNICIPAL.</t>
   </si>
   <si>
     <t>2105</t>
@@ -2586,800 +2586,800 @@
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA RUA GENERAL DE OLIVEIRA COM RUA JOÃO PAES DE BARROS.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>SUGERIR DESMONTAR AS TENDAS QUE ESTAM NA ENTRADA DO HOSPITAL MUNICIPAL OSCAR RAMIRES</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_027-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_027-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor responsável a melhoria na limpeza do Hospital Municipal Oscar Ramires Pereira, visto que alguns alas se encontram sujas, como nas fotos em anexo. No hospital é imprescindível uma impecável limpeza.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_028-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_028-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que faça a troca das lâmpadas e a manutenção da rede iluminação pública da Rua Presidente Vargas n° 288 - Centro.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_029-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_029-2021.pdf</t>
   </si>
   <si>
     <t>•	Solicito ao Prefeito, juntamente com a Secretaria de Obras que faça a troca das lâmpadas e a manutenção da rede iluminação pública da Rua Antonio Maria Coelho n° 350 - Centro.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_030-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_030-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais do Regimento Interno. Indica expediente ao senhor, Prefeito, Nelson Cintra e ao Secretário Municipal de Obras, Paulo Francisco, no intuito de Reiterar o Requerimento nº 012/2021 de minha autoria que dispõe sobre a solicitação de colocar tampas nos bueiros localizado na Rua Américo da Costa Guerra, em frente ao nº 35, no Bairro Jóquei Clube.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_031-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_031-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Educação a possibilidade de colocar Câmeras nas salas das Creches e Escolas do nosso Município, com finalidade de trazer mais segurança e prevenção tantos para a equipe de trabalho, bem como para os alunos.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria     de Obras que providencie a troca de lâmpadas e manutenção da rede iluminação pública da Rua São Ramão, Bairro Salim Cafure.                                     _x000D_
 Solicito o serviço de tampa buraco na Rua Doutor Costa Marques Bairro Centro</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_n_029.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_n_029.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Diretor Presidente Energisa Mato Grosso do Sul, Sr. Marcelo Vinhaes Monteiro com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 •	Mudas de árvores para desenvolver atividades de plantio juntamente com a Secretaria de Meio Ambiente. Em virtude do excesso de queimadas recentemente ocorridas no nosso município. Como forma de arborizar e proporcionar sombra aos munícipes.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_032-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_032-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que faça a troca das lâmpadas e a manutenção da rede iluminação pública na Orla do Rio Paraguai, visto que varias se encontram danificadas e/ou queimadas.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_033-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_033-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie a melhora de molhar as ruas da nossa cidade, nas Ruas 13 de Junho, Rua Cap. Cantalice, Rua 15 de Novembro e Rua Gel. De oliveira.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_n025_204.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_n025_204.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA CAIXA DE ESGOTO LOCALIZADO NA RUA CAMALOTE, NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_n026_205.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_n026_205.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DOS GARIS NO GRUPO PRIORITÁRIO PARA VACINAÇÃO DA COVID-19.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_n027_206.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_n027_206.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E MANUTENÇÃO DA PRAÇA DA BÍBLIA LOCALIZADA NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_n028_207.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_n028_207.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NAS PONTES DE MADEIRA NA AVENIDA LARANJEIRAS.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_n029_208.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_n029_208.pdf</t>
   </si>
   <si>
     <t>SOLICITA O FECHAMENTO DA VALA LOCALIZADA NA RUA JOÃO DE OLIVEIRA COM A RUA TIRADENTES, BAIRRO FLORESTAL.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_n030_209.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_n030_209.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM CONTAINER NA ENTRADA DO PARQUE MUNICIPAL DA CACHOCEIRA DO APA PARA DEPOSITAR OS LIXOS DO PARQUE E A INSTALAÇÃO DE LIXEIRAS DENTRO DO PARQUE.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_n031_210.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_n031_210.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E A ILUMINAÇÃO NO KM 06 DESDE A ENTRADA.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2132/ind._n_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2132/ind._n_006.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
 • A substituição das manilhas no Km 4 antes da ponte, próxima a Fazenda do Senhor Luiz Sanches, para um melhor escoamento das águas.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_n032_212.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_n032_212.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO NA RUA 14 DE JULHO.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_n033_213.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_n033_213.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA FRANCISCO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_n034_214.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_n034_214.pdf</t>
   </si>
   <si>
     <t>SOLICITA A NOMEAÇÃO PARA COORDENADORA MUNICIPAL DE POLITICAS PÚBLICAS PARA A MULHER NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_n035_215.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_n035_215.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIDADE DE UMA CAMINHONETE PARA ATENDER OS PROFESSORES DA ÁREA RURAL.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DO CONSELHO MUNICIPAL DA MULHER EM PORTO MURTINHO.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2138/ind._14.09.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2138/ind._14.09.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente Secretária Municipal Interina de Assistência Social, Trabalho e Cidadania, Sra. Maria Lúcia Ribeiro Barbosa com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando: _x000D_
  Que seja encaminhado Assistentes Sociais e Psicólogos para acompanharem os indígenas nas aldeias com palestras e ações no que tange a prevenção dos casos de suicídio. Em virtude de haver vários casos nas aldeias, e recentemente fato este ocorrido na data 27/08 na Aldeia Tomázia. É de suma importância auxiliá-los na prevenção, amenizando assim, o sofrimentos emocional das famílias que foram impactadas com o suicídio dos seus entes queridos.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2139/ind._21.09.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2139/ind._21.09.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Empresa ganhadora do certame para a realização de manutenção/reposição de iluminação pública, Luz Pantaneira LTDA, Sr. Gilson Maciel Jara, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
 	Que seja realizada as manutenções e trocas das lâmpadas queimadas do campo de futebol localizado no parquinho do Bairro Florestal e na Rua da Paz atrás da Igreja Católica do bairro Salim Cafure. Solicitamos as manutenções necessárias da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_034-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_034-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie a reforma e ampliação do Parquinho da Praça do Tuiuiú, visto que alguns brinquedos se encontram danificados.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_035-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_035-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie a construção da passarela na Rua João Paes de Barros, proporcionando e facilitando a travessia dos pais que levam seu filho na creche e populares.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_036-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_036-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Gerência de Engenharia de Tráfego que providencie a instalação de placas de sinalização na Rua Capitão Cantalice, esquina com Rua Joaquim Murtinho, bem como demais ruas de nosso Município que se encontra com falta de sinalização.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_030-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_030-21.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, para que envie expedienteao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, a proposição dispõe sobre às informações correlatas no tocante à: _x000D_
 _x000D_
  A realização das manutenções necessárias na “boca de lobo” na Rua Tiradentes com a 13 de Junho, nº 150 – Bairro Florestal esquina com o porto. Da forma mais urgente possível.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_031-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_031-21.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente aoSecretário de Saúde do Estado de Mato Grosso do Sul, Sr. Geraldo Resende Pereira, Secretário Municipal de Saúde, Sr. Moacir Gomides com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, a proposição dispõe sobre às informações correlatas no tocante à: _x000D_
 _x000D_
 A possibilidade do atendimento aos pacientes serem realizados no hospital de Campanha da COVID, como forma de obter economicidade ao Poder Executivo.Porém de que o centro cirúrgico permaneça no hospital quando houver a mudança em virtude da reforma iminente do mesmo.  Para que os pacientes que necessitem de internações não fiquem sem o devido atendimento.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2152/ind_28.09.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2152/ind_28.09.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro para que determine ao setor competente solicitando a seguinte providência: _x000D_
 Que seja disponibilizado um servidor púbico, para realizar o atendimento na Receita Federal para a realização da emissão do CPF - Ficha Cadastral de Pessoa Física aos munícipes brasileiros/estrangeiros. Em virtude da grande maioria dos munícipes não terem recursos para pagar o mesmo quando expedido por empresas privada.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_037-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_037-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie a regularização da coleta de do lixo em nossa Cidade, visto que ultimamente não estão  cumprindo aos dias estipulados para a coleta, causando um acumulo do lixo.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_038-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_038-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais do Regimento Interno. Indica expediente ao senhor, Prefeito, Nelson Cintra e a Gerência de Engenharia de Tráfego e Sistema Viário, Flávio Abreu, no intuito de Reiterar a Indicação nº 036/2021 de minha autoria que dispõe sobre a solicitação, de instalação de placas de sinalização na Rua Capitão Cantalice, esquina com Rua Joaquim Murtinho, bem como demais ruas de nosso Município que se encontra com falta de sinalização.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_011-21_-_helton_benitez.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_011-21_-_helton_benitez.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos Sr. Paulo Carvalho com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, solicitando:_x000D_
 _x000D_
 _x000D_
 A manutenção do lugar onde foram enterradas/sepultadas as pessoas em decorrência da COVID. (Em caráter de urgência em virtude do mesmo estar com caixões expostos consequência das fortes chuvas).</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_012-21-_helton_benitez.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_012-21-_helton_benitez.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, solicitando:_x000D_
 _x000D_
 A doação de terreno para a construção da sede da "Associação Paraguaia" viabilizando assim a instalação do seu espaço próprio em nosso município.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>de máxima urgência a manutenção da rua 14 de Julho entre a Avenida Laranjeiras e a Rua Cel. Alfredo Pinto, onde há uma cratera localizada no canteiro da pista e no meio da via que está cedendo o asfalto.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no._14-2021.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no._14-2021.docx</t>
   </si>
   <si>
     <t>a mesa diretora para que depois de ouvido o soberano plenário, envie expediente a senhor Paulo Francisco, secretário Municipal de Obras e ao Executivo Municipal, solicitando consertos e fechamentos de buracos da avenida laranjeiras desde a rodoviária local até o seu final lado bairro jockey clube e serviços urgentes de cascalha mento em todas as ruas da residencial jockey clube.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no._15-2021.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no._15-2021.docx</t>
   </si>
   <si>
     <t>Solicito que seja realizado o mais urgente possível, o conserto das pontes de madeiras e da passarela de ferro que fica localizada na Avenida Laranjeira de acesso aos Bairros Cohab e Jockey Clube, as más condições que se encontra as pontes, podendo causar acidentes e danos materiais aos cidadãos.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>que seja realizada a manutenção e troca das lâmpadas da praça do bairro Salim Cafure, e se possível disponibilizar um funcionário para cuidar da limpeza e manutenção da praça, de forma mais urgente possível.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no._17-2021.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no._17-2021.docx</t>
   </si>
   <si>
     <t>Emendas Parlamentares com a finalidade das construções de 2 (duas) pontes de concretos, sendo a primeira sobre o Rio Amonguijá e a segunda sobre o córrego tarumã</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no._18-2021.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no._18-2021.docx</t>
   </si>
   <si>
     <t>Emendas Parlamentares com a finalidade da aquisição de materiais esportivos para atender as demandas das escolas da rede municipal, assim como as associações esportivas amadoras do Município.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_039-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_039-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie a limpeza e desobstrução dos tubos de drenagem de águas na Rua Carandá e Rua Jatobá, no bairro Cohab.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_040-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_040-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Obras que providencie a manutenção na Rua Cap. Cantalice esquina com a Rua 15 de Novembro, pois toda vez que chove alaga, causando transtornos para os moradores.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2180/atividade_-_historia_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2180/atividade_-_historia_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal Para que faça os serviço, a Manutenção da iluminação Pública com Maxima Urgência, na Rua 15  de Novembro próximo ao SIMTED, Bairro Nossa Senhora de Caacupê</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2181/atividade_-__18.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2181/atividade_-__18.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que faça os serviços de utilidade pública, a manutenção do estádio de futebol do Bairro Nossa Senhora de Caacupê. A manutenção dos refletores de iluminação do estádio, e solicitando a manutenção e preservação e irrigação do gramado com freqüência.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2182/atividade_-_19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2182/atividade_-_19.pdf</t>
   </si>
   <si>
     <t>Solicita Energisa: o serviço de manutenção e realinhamento dos postes de rede elétrica que se encontra em declinação, no Bairro Nossa Senhora de Caacupê Rua Capitão Cantalice esquina com a Rua Afonso Pena, e esquina com a Rua General de Oliveira.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2183/atividade_-__20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2183/atividade_-__20.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, no intuito de disponibilizar serviço de iluminação Pública no prolongamento da estrada vicinal da Colônia Cachoeira, desde o início da Colônia Cachoeira até o Parque Municipal Cachoeira do Apa</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2184/atividade_-_21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2184/atividade_-_21.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, no intuito da prática do rodízio dos profissionais da saúde  enfermeiro e técnico de enfermagem que presta o atendimento aos colonos da Colônia Cachoeira.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2185/atividade_-_22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2185/atividade_-_22.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que faça os serviços, a manutenção da iluminação pública, com máxima urgência, na Rua João Paes de Barro esquina com a Rua  Jose Bonifácio, bairro Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2186/atividade_-__23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2186/atividade_-__23.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que faça os serviços,  que seja realizada o conserto da galeria de águas pluviais, fica localizada na Rua Gen. Cândido Mariano esquina com a 14 de Julho, Bairro Centro.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2187/atividade_-__24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2187/atividade_-__24.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que faça os serviços utilidade pública, a manutenções necessárias da rampa de acesso BR 267 que fica localizado no km 6.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2188/atividade_-__25.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2188/atividade_-__25.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o mais urgente possível o conserto das pontes de madeiras que fica localizada na Avenida Laranjeira que da acesso aos Bairros Cohab e Jockey Clube, as má condições que se encontra as pontes vem causando acidente e danos materiais aos munícipes.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2189/atividade_-__26.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2189/atividade_-__26.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta reiterar o pedido de manutenção dos refletores de iluminação do campo de futebol do Bairro Nossa Senhora de Caacupê, em tempo hábio em tempo curto _x000D_
 Caso não seja possível o conserto imediato, pedimos que nos informe um prazo para a execução do serviço solicitado.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2190/atividade_-__27.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2190/atividade_-__27.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo como intuito de construir redutores de velocidade/quebra-mola na extensão da Rua Tiradentes que faz esquina com a Rua 13 de junho, construir redutores de velocidade nos locais onde existe maior movimento de veículo de grande porte. Solicitamos da forma mais urgente possível, no intuito de prevenir acidentes.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_010-21-_helton_benitez.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_010-21-_helton_benitez.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente para o Comando do 14º Subgrupamento de Bombeiros Militar Tenente Douglas Oliveira Souza, Supervisor da Unidade da SANESUL Sr. Jeferson Lopes dos Reis com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência: _x000D_
  A instalação de hidrantes em pontos estratégicos dos bairros Salim Cafure, Centro, Florestal, Dom Pepe, Residencial Saladeiro e Vila Célia. Visando à proteção do patrimônio e principalmente a vida dos moradores.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  direcionando a seguinte indicação ao Secretario de Obras. Solicito a manutenção da ponte de madeira próximo ao Estádio Municipal Walfrido Concha na Av. Laranjeira, Bairro Centro.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_014.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  direcionando a seguinte indicação ao Secretario de Obras. Solicito que o camião pipa passe na Rua Pedro Celestino vire na Rua 15 de Novembro passe pela Rua 13 Junho e volte pela Rua Cap. Cantalice.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_015.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  direcionando a seguinte indicação ao Secretario de Obras. Solicito a colocação de placas de sinalização vertical ''PARE'' na Rua Cap. Cantalice nas esquinas com a Rua Alfredo Pinto e na esquina com a Rua João Pessoa.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_016.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_016.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  direcionando a seguinte indicação ao Secretario de Obras. Solicito a colocação de quebra-molas com faixa de pedestre em frente das escolas do município.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_017.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  direcionando a seguinte indicação ao Secretario de Obras. Solicito reparos de iluminação pública nas Ruas General Osório e 15 De Novembro no local onde dá acesso ao Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2204/indicacao_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2204/indicacao_018.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  Solicito estudo da viabilidade de implementar ao projeto de revitalização da entrada da cidade a construção de um C.A.T (Centro de Atendimento ao Turista).</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2205/indicacao_019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2205/indicacao_019.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  Solicito que o profissional Fonoaudiólogo faça atendimento no município de Porto Murtinho 2 (duas) vezes por semana ou 2 (dois) dias consecutivos da semana. Tendo em vista a grande necessidade de atendimento à população.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_020.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  Solicito para que se faça a divulgação, sobre os atendimentos o0ferecidos pela Secretária de Saúde como, psiquiatra, fonoaudiólogo e ortopedista, nos postos de saúde, hospital, por meio de redes sociais e site da prefeitura.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_021.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental. Solicito a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Nelson Cintra Ribeiro.  Solicito o funcionamento da Lei Municipal 1.621 de 19 Julho de 2017 que trata sobre o ''Programa de Internet Móvel WI-FI, Praças Conectadas.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SUGERIR NECESSIDADE DE AMPLIAÇÃO DO POSTO DE SAÚDE DO CENTRO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SOLICITA AO EXECUTIVO PARA QUE NOS PRÓXIMOS SORTEIOS DE LOTES URBANIZADOS SEJA REALIZADO POR MEIO DE TRANSMISSÃO AO VIVO PARA TODOS OS QUE SE ENCONTRAM NA LISTA DE ESPERA.</t>
@@ -3441,494 +3441,494 @@
     <t>265</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro. _x000D_
 _x000D_
 SOLICITA A CONTRATAÇÃO DE MAIS UM FISIOTERAPEUTA E A CONTRATAÇÃO DE MAIS UMA NUTRICIONISTA PARA ATENDER AS DEMANDA DAS UNIDADES BÁSICAS DE SAÚDE E ESFs.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
              _x000D_
 INDICA ao Senhor Prefeito Municipal, na forma regimental, solicitando verificação e de retificação com as atribuições corretas de cada profissional do Processo Seletivo.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_041-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_041-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, que verifique juntamente com a SANESUL – Empresa de Saneamento de Mato Grosso do Sul, a possibilidade de instalação de rede de esgoto na Rua João Paes de Barros, Bairro Cherogamí.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_042-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_042-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, que verifique juntamente com o DETRAN, a possibilidade da vinda do médico, para a retirada da primeira CNH e também para a renovação da CNH.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_043-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_043-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria de Saúde, a possibilidade de que todos recém nascidos tomem a vacina BCG e não sejam liberados sem a mesma e sem Certidão de Nascimento.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>solicitando cascalhento e o patrolamento na Rua Luiz de Albuquerque entre a Rua 15 de Novembro no Bairro Vila Celia.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no._20-2021.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no._20-2021.docx</t>
   </si>
   <si>
     <t>•	SOLICITA O PATROLAMENTO E CASCALHAMENTO NA RUA CARANDA, BAIRRO COHAB E ABERTURA DE UMA VALETA PARA O ESCOAMENTO DA ÁGUA.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA CORONEL ALFREDO PINTO NO BAIRRO JOCKEY CLUBE</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2233/024-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2233/024-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra._x000D_
 _x000D_
 SOLICITA REFORMA OU MANUTENÇÃO E AQUISIÇÃO DE MATERIAIS PARA SALA DE FISIOTERAPIA DO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2234/025-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2234/025-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE AS RUAS DO BAIRRO NOSSA SENHORA APARECIDA E BAIRRO CAACUPE._x000D_
 _x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2235/026-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2235/026-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA ILUMINAÇÃO NA: _x000D_
 •	RUA 13 DE MAIO, EM FRENTE A ESCOLA ESTADUAL JOSÉ BONIFÁCIO;</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2236/027-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2236/027-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA REPAROS NAS TAMPAS DOS BUEIROS LOCALIZADOS NA AVENIDA LARANJEIRAS.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2237/028-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2237/028-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA A RETIRADA DE ENTULHOS E GALHOS NOS QUINTAIS BALDIOS DA RUA DOUTOR COSTA MARQUES, ENTRE A RUA JOSÉ BONIFÁCIO E A RUA GENERAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2238/029-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2238/029-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra e ao Secretário Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 REALIZAR PODA DA ÁRVORE EXISTENTE NA AVENIDA LARANJEIRAS, POIS OS GALHOS ESTÃO DIFICULTANDO A VISIBILIDADE DOS MOTORISTAS CAUSANDO ACIDENTES. _x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2239/030-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2239/030-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra e ao Secretário Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA A INSTALAÇÃO DOS ARES-CONDICIONADOS QUE SÃO DA ESCOLA CÍVICO MILITAR CLAUDIO DE OLIVEIRA NO ATUAL LOCAL.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2240/031-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2240/031-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA ILUMINAÇÃO NA: _x000D_
 •	RUA CORONEL PONCE, ENTRE A RUA 15 DE NOVEMBRO E RUA AFONSO PENA, BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2241/032-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2241/032-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra_x000D_
 _x000D_
 SOLICITA INFORMAÇÕES DE QUAIS FORAM AS MEDIDAS TOMADAS PARA A RETIRADA DE MORADOR DE RUA E ANDARILHO QUE FICA ALI NO MERCADO LÍDER CAUSANDO TRANSTORNOS AOS COMERCIANTES.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2242/033-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2242/033-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra e ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA OPERAÇÃO TAPA BURACO NA RUA DOUTOR COSTA MARQUES ENTRE A AVENIDA LARANJEIRAS COM A RUA AMADEU SANTOS E SILVA</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2243/034-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2243/034-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Nelson Cintra e ao Secretario Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho._x000D_
 _x000D_
 SOLICITA QUE O EXECUTIVO QUE INTERCEDA JUNTO A EMPRESA META CONSTRUTORA, EMPRESA RESPONSÁVEL PELA EXECUÇÃO DE PAVIMENTAÇÃO E DRENAGEM NA RUA CORONEL ALFREDO PINTO, E COM A CONSTRUTORA EIRELI, RESPONSÁVEL PELA EXECUÇÃO DE PAVIMENTAÇÃO E DRENAGEM NA RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_012-2021-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_012-2021-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve , em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e ao Secretário Municipal de Obras, solicitando que fiquem acesas as lâmpadas do Parquinho do Bairro Florestal durante todo o período nnoturno, visto que as mesmas são apagadas as 21h.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_013-2021-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_013-2021-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve , em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e ao Secretário Municipal de Obras, solicitando que sejam substituídas as lâmpadas dos banheiros localizados na Praça do Tereré, próximo a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_019-2021-_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_019-2021-_regina_heyn.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve , em conformidade com o Regimento Interno, solicita que envie expediente ao Prefeito Municipal e ao Secretário Municipal de Obras solicitando o cascalhamento e tapa buracos da Avenida Laranjeiras, na lateral da CCI (Proximo ao estadio municipal).</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado a máquina motoniveladora na região da fazenda Panorama, Santa Cruz e Tamoio, com a finalidade, que seja feito o patrolamento e nivelamento da  estrada vicinal que da acesso a inúmeras propriedades rurais.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao28.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao28.pdf</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2249/indicacao29.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2249/indicacao29.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal que viabiliza o retorno do sinal da TV aberta do Município, que se encontra indisponível sem sinal a TV Morena  desde o ultimo sábado 13. De Novembro de 2021</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2251/indicacao30.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2251/indicacao30.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público Municipal para que faça os serviços,  que seja realizada o conserto da galeria de águas pluviais, fica localizada na Rua Gen. Cândido Mariano esquina com a 14 de Julho, Bairro Centro._x000D_
 Solicito que seja feito a troca da manilhas de escoamento das águas pluviais que se encontra parcialmente quebrada, na Rua Corumbá, esquina com 14 de julho, Bairro Centro._x000D_
  Solicito que seja feito o cascalhamento na Rua Cap. Cantalice, que fica entre, Rua Corumbá e Rua Gen. Candido Mariano, Bairro Centro.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2252/indicacao31.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2252/indicacao31.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo Municipal, a instalação de aparelhos de Ar Condicionado nas Ambulância que prestam serviços de emergências, na Unidade de Pronto Atendimento, de Porto Murtinho.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2253/indicacao32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2253/indicacao32.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Público Municipal, a implantação de um sistema de registro, com o objetivo de facilitar a identificação e localização de jazigos dentro do cemitério.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2254/indicacao_n_013-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2254/indicacao_n_013-21.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, em conformidade com o texto regimental, indica a mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal Senhor Nelson Cintra Ribeiro com cópia ao Secretário de Obras, Paulo Francisco Carvalho, solicitando a seguinte providência: _x000D_
  _x000D_
 _x000D_
     A manutenção de reparos e instalação da fiação da parte elétrica da Escola Thomaz Laranjeira em virtude dos mesmos necessitando de vários reparos, para o funcionamento dos ares condicionado já instaladas nas salas. (Obs com a máxima urgência em virtude da necessidade para os professores e alunos pelo calor escaldante do nosso município.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2262/indicacao_032-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2262/indicacao_032-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária de Educação, Sra. Rita de Cassia Padilha, a Secretária Municipal de Administração, Planejamento e Finanças, Sra. Marly Norimi Miyaki  com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, solicitando a seguinte providência:_x000D_
 •	Que seja realizado um estudo para o reajuste salarial dos professores da educação básica de acordo com o piso salarial da categoria vigente do Piso para o exercício de 2022 conforme a Lei Federal.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 _x000D_
 Solicito disponibilize de maquinários para os pequenos produtores das colônias Bocaiuval, Ingazeira e Cachoeira para que seja realizada limpeza de açudes.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionando a seguinte indicação para a Secretaria de Saúde de Porto Murtinho._x000D_
 _x000D_
 Solicito limpeza, recolhimento e fechamento das entradas do prédio do Prev-Fogo, localizado na rua Dr Corrêa, Centro.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 _x000D_
 Solicito criação de uma comissão de fiscalização em estabelecimentos comerciais, com o fiscal responsável do município, com membros da Vigilância Sanitária, Conselho Tutelar, guarda municipal com parceria e apoio do Ministério Público e Polícia Militar.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, a seguinte indicação._x000D_
 _x000D_
 Solicito iluminação na rotatória localizado na entrada da cidade entre a BR 267 e o Anel Viário.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_026.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionado para a Secretaria de Obras a seguinte indicação._x000D_
 _x000D_
 Solicito iluminação na Rua João Paes de Barros no Bairro Salin Cafure, próximo ao Anel Viário.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_027.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_027.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionando ao Gerente de tráfego a seguinte indicação._x000D_
 _x000D_
 Solicito a implantação de faixa de pedestres em frente as escolas e pontos de maior fluxo com as devidas sinalizações.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_028.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_028.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionado para a Secretaria de Obras a seguinte indicação._x000D_
 _x000D_
 Solicito lombadas (quebra molas) na extensão da rua 13 de junho entre Av Laranjeiras e rua 15 de novembro.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionado para a Secretaria de Obras a seguinte indicação._x000D_
 _x000D_
 Solicito iluminação pública na extensão da Rua Pedro Celestino sentido Centro - Rua 15 de Novembro – Rua Anhanguera em frente ao campinho – Rua João Paes de Barros e Rua Aderbal de carvalho, bairro Florestal próximo ao Mercado AG.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionado para a Secretaria de Obras a seguinte indicação._x000D_
@@ -4014,1106 +4014,1106 @@
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretaria de Infraestrutura._x000D_
 _x000D_
 SOLICITA QUE SEJA CASCALHADO AO REDO DO LIXÃO ONDE SÃO COLOCAM OS BAGS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>MSV</t>
   </si>
   <si>
     <t>Mensagem de Veto.</t>
   </si>
   <si>
     <t>Nelson Cintra</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1950/veto_pl_001_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1950/veto_pl_001_legislativo.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n. 001/2021, de 22 de fevereiro de 2021, que dispõe sobre conceder revisão salarial de igual índice a todos os Servidores Efetivos, Comissionados e Inativos do Poder Legislativo de Porto Murtinho/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1981/veto_n_002-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1981/veto_n_002-2021.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo ao Projeto de Lei n°. 003/2021, que Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social e do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CASC FUNDE, revogando a Lei Municipal n°. 1356, de 11/05/2007.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_de_aplauso.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>PARABENIZAMOS OS/AS PROFISSIONAIS DA ENFERMAGEM PELA SEMANA NACIONAL DA ENFERMAGEM A SER COMEMORADA DE 12 A 20 DE MAIO E RECONHECEMOS A SUA IMPORTÂNCIA PARA A VIDA DO POVO BRASILEIRO.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2001/mocao_mauricio_leon.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2001/mocao_mauricio_leon.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DA SENHOR. MAURÍCIO LEÓN</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2004/mocao_tomaz_alvarenga.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2004/mocao_tomaz_alvarenga.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DA SENHOR. TOMAZ ALVARENGA</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2005/mocao_celina_silva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2005/mocao_celina_silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DA SENHORA CELINA SILVA</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2006/mocao_inacio_gragorio_vareiro.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2006/mocao_inacio_gragorio_vareiro.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR INACIO GREGORIO VAREIRO</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_05.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_05.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR PEDRO PAULO RODRIGUES</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>O Vereador que apresente e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor ANGELO AVALOS.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2191/atividade_-_mocao_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2191/atividade_-_mocao_01.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR ELCIO MOACYR AYUB</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2192/atividade_-_mocao_02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2192/atividade_-_mocao_02.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR SALEH MOHAMED EL KADRI</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1974/proposta_de_emenda_a_lom_-_2021.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1974/proposta_de_emenda_a_lom_-_2021.docx</t>
   </si>
   <si>
     <t>Proposta de Emenda n°. 001/2021 – LOM de ementa “Dispõe sobre a renumeração e organização das Emendas à Lei Orgânica Municipal e da outras providências”.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_n_001-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_n_001-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções firmados entre os Municípios brasileiros, com finalidade de adquirir vacinas para combate à pandemia do Coronavírus, medicamentos, insumos e equipamentos na área de saúde.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1938/projeto_de_lei_no._003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1938/projeto_de_lei_no._003-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, revogando a Lei Municipal n°. 1356 de 11/05/2007.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2054/projeto_de_lei_ldo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2054/projeto_de_lei_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2073/projeto_de_lei_no_005_de_2021-executivo-pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2073/projeto_de_lei_no_005_de_2021-executivo-pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação do domínio público e a doação do referido imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2143/pl-2021_rota_bioceanica.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2143/pl-2021_rota_bioceanica.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Municipal n°. 1.605, de 21 de novembro de 2016 e dá outras providências</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_n_008_de_23_de_setebro_de_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_n_008_de_23_de_setebro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Municipal n°. 1.710, de 29 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_municipal_no_010-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_municipal_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_n_012-da__denominacao_a_casa_lar_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_n_012-da__denominacao_a_casa_lar_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a "Casa Lar" da criança e do adolescente de Porto Murtinho- MS.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_lotes_dom_pepe.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_lotes_dom_pepe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar lotes de terreno de sua propriedade aos beneficiários de Programas de Interesse Social e dá outras Providências.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_ppa-2022-2025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_ppa-2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Porto Murtinho, para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_loa-2022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_loa-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Porto Murtinho - MS, para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2198/pl_no_014-2021_-_cidema.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2198/pl_no_014-2021_-_cidema.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Porto Murtinho - MS, a firmar contrato de Programa com o Consórcio Intermunicipal para o Desenvolvimento Integrado das Bacias dos Rios Miranda e Apa - CIDEMA com o objetivo de execução do Serviço Inspeção Municipal de forma associada e dá outras providências.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_no_016-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_no_016-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o uso de bens públicos municipais em território estrangeiro e dá outras providências."</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_do_executivo_no_015-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_do_executivo_no_015-21.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 3º da Lei Municipal 1.605, de 21 de Novembro de 2016, alterado pela lei 1.729/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_do_executivo_no_017-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_do_executivo_no_017-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doar lotes de terreno de sua propriedade aos beneficiários de Programas de Interesse Social e dá outras providências."</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1821/projeto_de_lei_complementar_001-2021_-_portoprev.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1821/projeto_de_lei_complementar_001-2021_-_portoprev.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 20 e 23 da Lei Complementar Municipal n°. 021 de 20 de dezembro de 2006 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2021/plc_n._002-2021_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2021/plc_n._002-2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Parcelamento Incentivado, para empresas e pessoas físicas - PEPI no Município de Porto Murtinho, Estado de Mato Grosso do Sul, visando mitigar os efeitos da pandemia do coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_complementar_no_03-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_complementar_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para adesão ao Programa Especial de Parcelamento Incentivado para Empresas e Pessoas Físicas - PEPI, no Município de Porto Murtinho, instiuído pela Lei Complementar Municipal 66/2021, de 10/05/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_complementar_no_004-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_complementar_no_004-21.pdf</t>
   </si>
   <si>
     <t>"Altera disposições da Lei Complementar Nº 059/2020, de 21 de Janeiro de 2020 e dá outras providências."</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_complementar_n._005-2021_previdencia..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_complementar_n._005-2021_previdencia..pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no Âmbito do Município de Porto Murtinho - MS, fica o limite máximo para concessão de aposentadoria e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_complementar_no_006-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_complementar_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para adesão ao Programa Especial de Parcelamento Incentivado para Expressas e Pessoas Físicas - PEPI, no Município de Porto Murtinho, instituído pela Lei Complementar Municipal 66/2021, de 10/05/21 e dá outras providências.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_complementar_no_007-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_complementar_no_007-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a receber através de doação imóvel do Instituto Nacional de Colonização e Reforma Agrária - INCRA e dá outras providências”.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_complementar_08.2021-_altera_taxa_de_administracao_da_previdencia_assinado.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_complementar_08.2021-_altera_taxa_de_administracao_da_previdencia_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Complementar Municipal nº 021, de 20 de dezembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
     <t>Aline Assistente Social, Elbio da Twister, Helton, Professor Jayme, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2230/pl_complementar_no_001-2021_-_legislativo_-pccr.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2230/pl_complementar_no_001-2021_-_legislativo_-pccr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consolidação do Plano de Cargos e Carreira e Remuneração (PCCR) do Poder Legislativo Municipal de Porto Murtinho/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_complementar_no_002-2021_-_legislativo_-_reducao_de_carga_horaria.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_complementar_no_002-2021_-_legislativo_-_reducao_de_carga_horaria.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o art 149-A a Lei Complementar 001 de 1991, que dispõe sobre a redução da jornada de trabalho dos servidores públicos municipais que tenha cônjuge, filho ou dependente com deficiência, na forma que especifica."</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1820/projeto_de_lei_legislativo_n._001-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1820/projeto_de_lei_legislativo_n._001-2021.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Salarial em igual índice a todos os Servidores Efetivos e Comissionados do Poder Legislativo de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1960/projeto_de_lei_n._002-2021_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1960/projeto_de_lei_n._002-2021_elbio.pdf</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2007/projeto_de_lei_n_003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2007/projeto_de_lei_n_003-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gestão Sustentável do Poder Legislativo Municipal de Porto Murtinho - MS, adota procedimentos que possibilitará estabelecer práticas de sustentabilidade e de racionalização dos gastos institucionais e dos processos administrativos, bem como autoriza a criação de um plano de ação para construção de um modelo de administração voltada para a sustentabilidade e conservação do Planeta.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_n_004-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_n_004-2021.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE DE PÚBLICA A COOPERATIVA DE PRODUÇÃO E PRESTAÇÃO DE SERVIÇOS GERAIS DE PORTO MURTINHO/MS - COOPMUR.”</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_n_003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_n_003-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de rampas que promovam a garantia de acessibilidade às pessoas portadoras de deficiências ou com mobilidade reduzida nos locais públicos e privados no âmbito do município de Porto Murtinho-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>Elbio da Twister, Helton, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2055/projeto_de_lei_n_006-2021_regulamento_do_processo_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2055/projeto_de_lei_n_006-2021_regulamento_do_processo_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regulamento do Processo Legislativo Eletrônico no âmbito da Câmara Municipal de Porto Murtinho/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Porto Murtinho-MS, dedicado a Campanha da Semana de Conscientização, Prevenção às ações preventivas de suicídio, denominado de “Setembro Amarelo”, e dá outras providências.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_021-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_021-21.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia da Bíblia no Calendário Oficial do Município de Porto Murtinho e das outras providencias".</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_09-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_09-21.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Porto Murtinho, Estado do Mato Grosso do Sul, os Jogos Escolares- JEPOM e os Jogos Recreativos Especiais - JORES, no Calendário Oficial de Eventos e no Calendário Oficial de Eventos Escolares do Município.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_010-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_010-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a carga horária para servidores públicos municipais que possuem filhos com deficiência no âmbito de Porto Murtinho/MS e das outras providências.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_legislativo__-_no_011-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_legislativo__-_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da lista dos médicos plantonistas e do responsável pelo plantão no hospital Oscar Ramires do município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_legislativo__-_no_012-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_legislativo__-_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos disponíveis e indisponíveis na rede pública municipal de saúde do município de Porto Murtinho e da dá outras providências.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2197/pl_no_014-2021_dispoe_sobre_a_alteracao_da_redacao_do_inc._vi.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2197/pl_no_014-2021_dispoe_sobre_a_alteracao_da_redacao_do_inc._vi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do Inciso VI e Revoga o Inciso V do Art. 6 da Lei Municipal nº 1.652 de 22 de agosto de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2176/pl_no_015-2021_folga_no_aniversario.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2176/pl_no_015-2021_folga_no_aniversario.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a concessão de ponto facultativo ao Servidor Público Municipal na data do seu aniversário e dá outras providências."</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>Regina Heyn, Aline Assistente Social, Elbio da Twister, Gordinho da Pax, Helton, Jary Brum Acosta, Professora Donizete, Professor Jayme, Rodrigo Fróes, Sônia Ferreira, Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_o_016-2021_declara_de_ultilidade_publica-conseg.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_o_016-2021_declara_de_ultilidade_publica-conseg.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Conselho Comunitário de Segurança da Comarca de Porto Murtinho - CONSEG</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>Aline Assistente Social, Regina Heyn, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_017-2021-_poder_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_017-2021-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para as ações de Promoção da Dignidade Menstrual, de conscientização e informação sobre a menstruação, o fornecimento de absorventes higiênicos e dá outras providências".</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Institui o Processo Legislativo Eletrônico no âmbito da Câmara de Porto Murtinho</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2074/projeto_de_resolucao_003-2021_-_lgpd_2021-pdf.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2074/projeto_de_resolucao_003-2021_-_lgpd_2021-pdf.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018, Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Porto Murtinho-MS.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>CE - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_resolucao_n._005-2021_-_reforma_regimento_interno.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_resolucao_n._005-2021_-_reforma_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Regimento Interno da Câmara Municipal de Porto Murtinho/MS, e dá outras providências</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1845/requerimento_01-mesclado.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1845/requerimento_01-mesclado.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária Municipal de Assistência Social a Sra. Eliane Rios de Almeida, solicitando:_x000D_
 _x000D_
 •	O cumprimento e a regularização da jornada de trabalho dos “Assistentes Sociais do Poder Executivo”, em conformidade com a Lei Federal número 12.317, de 26 de agosto de 2010.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1852/requerimento_n._001-2021_jary_brum.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1852/requerimento_n._001-2021_jary_brum.pdf</t>
   </si>
   <si>
     <t>O vereador, Jary Brum requer da secretaria municipal de educação informações a respeito do contrato administrativo entre as partes prefeitura municipal e a empresa de transporte escolar da gestão de 2017 a 2020.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1862/requerimento_no.002-2021_jary.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1862/requerimento_no.002-2021_jary.pdf</t>
   </si>
   <si>
     <t>1.	Requeiro o relatório dos gastos  de combustível do cartão corporativo (Taurus) dos últimos seis meses do ano 2020 das secretarias de obras do município , tais como valores pagos bem como as notas fiscais (ano 2020)._x000D_
 _x000D_
 2.	 Requeiro o relatório dos gastos  de combustível do cartão corporativo (Taurus) dos últimos dois  meses do ano 2021 “janeiro e fevereiro” da secretaria  de obras do município , tais como valores pagos bem como as notas fiscais .</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_001-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_001-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Indica a Mesa Diretora para que depois de ouvida o Soberano Plenário. Envio expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro com cópia ao Secretário de obras, Sr. Paulo Francisco Carvalho._x000D_
 Um cronograma dos procedimentos que serão realizados para a a execução das manutenções nas vias públicas do município, bem como da limpeza dos bairros e da iluminação pública. (Quadro de informações/ planejamento).</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1888/req._n._001_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1888/req._n._001_-_2021.pdf</t>
   </si>
   <si>
     <t>requerendo informações detalhadas sobre sobre as listas de medicamentos da farmácia básica a disposição dos munícipes, bem como os que estão em falta para distribuição.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1889/req._n._002-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1889/req._n._002-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo informações com relação ao cadastro de Casas e lotes pela AGEHAB, tais como quais procedimentos estão sendo adotados, se há previsões  de cadastramentos de novos solicitantes e onde será disponibilizado o loteamento para construção de novas moradias</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>O vereador requer as informações sobre a doação por parte do Poder Executivo Municipal da área denominada antigo matadouro a empresa PALMA CHICA SERVIÇOS. Essa doação foi oficializada por meio da Lei Municipal n°. 1714 de 30 de dezembro de 2020 publicado no diário oficial da Câmara Municipal.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1909/req.n_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1909/req.n_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Obras, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro requerendo a seguinte informação:_x000D_
 • Se há algum cronograma ou mesmo informações sobre o maquinário da agricultura familiar, bem como se já há um tratorista para atender a demanda dos pequenos produtores rurais. (Região do Bocaiuval).</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_002_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_002_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, ao Responsável pela Gerência de Habitação e a Secretária Municipal de Assistência Social a Sra. Eliane Rios de Almeida, solicitando:_x000D_
 _x000D_
 _x000D_
 •	Solicitamos informações referentes às famílias dos bairros Cohab e Jockey club que foram retiradas por conta da construção do Anel Viário.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1914/requerimento_sonia_-_001_10.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1914/requerimento_sonia_-_001_10.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Secretária de Assistência Social, Trabalho e Cidadania Eliane Rios de Almeida._x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE A ABERTURA DO PROCESSO LICITATÓRIO REFERENTE À COMPRA DAS CESTAS BÁSICAS PARA ATENDER AS FAMILIAS E O CRONOGRAMA DE ATENDIMENTO NO CRAS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1915/req._n._006_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1915/req._n._006_-_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, que depois de ouvido o Colendo Plenário, seja enviado expediente ao Executivo Municipal solicitando que seja encaminhada a esta Casa de Leis a nomeação do Parlamentar (Líder do Prefeito) que irá represenar o Poder Executivo dentro da Câmara Municipal.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1916/req._n._005_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1916/req._n._005_-_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, que depois de ouvido o Colendo Plenário, seja enviado expediente ao Executivo Municipal solicitando cópias das portarias de nomeações dos chefes de setores dos órgãos municipais de Porto Murtinho - MS, para fim de conhecimento de todos os Nobres Pares desta Casa de Leis.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>Jary Brum Acosta, MESA DIRETORA , Professora Donizete, Rodrigo Fróes, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1917/req._n._004_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1917/req._n._004_-_2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente subscrevem, em conformidade com o texto regimental, requerem do Executivo Municipal informações sobre o andamento do processo licitatório visando contratar empresa para atender o município com serviços essenciais de iluminação pública e reposição de lâmpadas ou que se faça dispensa de licitação para tal finalidade, pois nossa cidade necessita de maneira urgente desse serviço que é descontado diretamente na conta de energia elétrica dos municípes e que não estão sendo contemplados com o serviço de iluminação pública adequada.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>Aline Assistente Social, Elbio da Twister, Helton, Jary Brum Acosta, Professora Donizete, Professor Jayme, Regina Heyn, Rodrigo Fróes, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1918/req._n._003_-_2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1918/req._n._003_-_2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente subscrevem, em conformidade com o texto regimental, solicitam ao Executivo Municipal para que possa realizar o cadastramento, divulgação e orientação do REFIS que é de suma importância ao nosso município para que todos possam pagar seus impostos devidos ao município de Porto Murtinho - MS, atendendo os preceitos legais insculpidos na Lei Municipal n°. 1.688/2019.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1937/requerimento_002_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1937/requerimento_002_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretária Municipal de Administração, Planejamento e Finanças, Sra. Marly Norimi Miyaki com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre as despesas pagas com o recurso do salário da Educação no período do ano de 2020.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_003_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_003_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Secretária de Administração, Planejamento e Finanças, Srª Marly Norimi Miyaki._x000D_
 _x000D_
 •	Solicitamos informações referentes às famílias dos bairros Cohab e Jockey club que foram retiradas por conta da construção do Anel Viário, no que tange no procedimento para aquisição dos materiais de construção.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_004_-__29-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_004_-__29-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro a seguinte solicitação.   _x000D_
 _x000D_
 Solicita ao Poder Executivo informações a respeito da Lei complementar nº058 de 12 de dezembro de 2019, que institui o “Programa de Benefício Econômico Social”, e o motivo pelo qual ainda não está sendo executado</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1959/requerimento_no_00320210330_10043968.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1959/requerimento_no_00320210330_10043968.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretária Municipal de Saúde, Sra. Estela da Silva Elias Neves com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre a falta de alguns medicamentos da farmácia básica;_x000D_
 •	Bem como se há previsão para que sejam normalizadas as quantidades mínimas para o atendimento à população.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1963/requerimento_no_00420210406_20551948.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1963/requerimento_no_00420210406_20551948.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Secretária Municipal de Saúde, Sra. Estela da Silva Elias Neves com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo às informações correlatas precisas e detalhadas no tocante à:_x000D_
 •	Relação do quantitativo dos Agentes de Saúde e dos Agentes de Endemias;_x000D_
 •	Valor atual do salário base dos mesmos;_x000D_
 •	Quantidade dos contratados e dos efetivos;_x000D_
 •	Bem como a implantação da Lei que fixa o piso salarial dos Agentes Comunitário de Saúde e dos Agentes de Combate às Endemias conforme o regramento contido na Lei Federal nº 13.708, de 14 de agosto de 2018.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1964/requerimento_no_00520210406_20584206.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1964/requerimento_no_00520210406_20584206.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária de Educação, Sra. Rita de Cassia Padilha com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 •	 Que seja realizada a Revisão Geral Anual (RGA), sob o vencimento dos Servidores Públicos Municipais referente ao ano de 2020, conforme o índice registrado pelo INPC com o reajuste de 5,45% oficializados pela Portaria SEPRT/ME nº 477, publicada nesta quarta-feira (13/01/2021), no Diário Oficial da União (DOU). O reajuste vale desde 1º de janeiro de 2021.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_n001-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_n001-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao excelentíssimo prefeito, Nelson Cintra Ribeiro, e a Secretária de Saúde a Sra. Estela da Silva Neves Elias._x000D_
 _x000D_
 Solicito informações quanto as pessoas que já alcançaram a idade para serem vacinadas contra o novo Corona Vírus (COVID 19), e não puderam comparecer para receber a mesma, como essas pessoas devem proceder para receber a vacinação.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1971/requerimento_no_002-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1971/requerimento_no_002-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Presidente da Comissão Organizadora de Processos Seletivos Município de Porto Murtinho – MS, Sra. Rita de Cassia Padilha com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 •	 Que seja encaminhada a esta Casa de Leis informações precisas e detalhadas no tocante a chamada dos aprovados no Processo Seletivo nº 001/2021. Bem como se há previsão para o chamamento dos mesmos.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1972/req._n_008-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1972/req._n_008-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinado requerem informações a respeito do quando irão dar continuidade nas obras da feirinha de alimentação denominada ''Feira do Lambreado'' cuja, obra teve seu inicio no mandato anterior através do processo licitatória n°. 048/2020, que até o momento está por terminar sem justificativa aparente aos interessados.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1987/req._mesa._n_001_-_2021_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1987/req._mesa._n_001_-_2021_.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente subscrevem conforme Regimento Interno desta Casa de Leis, Requer do Executivo Municipal informações sobre a causa do não funcionamento do setor de expedição de documentos de Identidade - RG e Carteira de Trabalho aos Munícipes.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_005_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_005_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, a Secretária Municipal de Educação, Srª Rita de Cassia Padilha, e a Secretária de Administração, Planejamento e Finanças, Srª Marly Norimi Miyaki._x000D_
 _x000D_
 Providenciar com urgência criação dos cargos de Psicólogo e Assistente Social para atuarem nas escolas municipais como preconiza a Lei Federal n. 13.935/2019.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_001.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. A AGEHAB – Agencia de Habitação Popular de Mato Grosso do Sul. _x000D_
 _x000D_
 REQUERENDO INFOMAÇÕES ACERCA DO ANDAMENTO DO PROGRAMA HABITACIONAL CASA VERDE AMARELA, BEM COMO A PREVISÃO PARA EXECUÇÃO DAS ETAPAS DO PROGRAMA NO MUNICÍPIO DE PORTO MURTINHO E DEMAIS PERTINENTES AS PESSOAS INTERESSADA NAS COMTEMPLAÇÕES DE UMA RISIDÊNCIA.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2040/requerimento_n002-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2040/requerimento_n002-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito, Nelson Cintra Ribeiro, direcionando o seguinte requerimento para a Secretaria de Saúde de Porto Murtinho._x000D_
 Solicito informações das equipes, quais as áreas profissionalizantes que atuam, os períodos de fiscalização diárias (rondas), relatório de funcionamento de escala dos funcionários do período.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2042/req._n._010-2021_elbio_da_twister.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2042/req._n._010-2021_elbio_da_twister.pdf</t>
   </si>
   <si>
     <t>O vereador Requer: 1 - O atual gestor (presidente), com cópias das atas de formação e eleição com os respectivos componentes da diretoria:_x000D_
 2 - quando haverá novas eleiçoes para novo mandato; _x000D_
 3 - Exemplar do Estatuto de Formação da assossiação e suas diretrizes;_x000D_
 4 - Exmplar do Estatuto dos Servidores Públicos Municipal _x000D_
 5 - Datas e horários da realização de assembleia geral administrativa bem como data de reuniões períodicos para discusção dos interesses dos públicos, _x000D_
 6 - Estudos realização da reestruturação do atual estatuto dos servidores públicos municipais, haja vista que atual está defasado e necessita de uma nova reorganização.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2043/req._n._011-2021_elbio_da_twister.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2043/req._n._011-2021_elbio_da_twister.pdf</t>
   </si>
   <si>
     <t>O vereadore requer as seguintes informações: Os motivos de que não estão sendo expedidos os alvarás de funcionamento de MEIs e a data provável para regulamentação desse serviço aos pequenos e médios comerciantes.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_n_006-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_n_006-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando as seguintes providências:_x000D_
 •	Um cronograma das ações realizadas nas Colônias Bocaiuval, Ingazeira e Cachoeira para execução dos serviços necessários para o desenvolvimento Agricultura Familiar.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>Gordinho da Pax, Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_001-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_001-2021.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas que ensejaram na demora da liberação do corpo da Sra. Gisele, na data 13 e 14 de maio do corrente ano em, em que consta o atendimento pelo médico legista foi o Dr. Simei de Lima, na cidade de Jardim/MS. Dessa forma solicitando uma maior agilidade na liberação do corpo e na expedição do laudo pelo médico legista.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2068/req._n_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2068/req._n_003.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária Municipal de Administração, Planejamento e Finanças, Sra. Marly Norimi Miyaki/aos cuidados do departamento e contratos, com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo:_x000D_
 Cópia do PROCESSO Nº: 085/2021 PREGÃO PRESENCIAL N.º 031/2021, com nomes dos participantes do ato, da Ata, contrato devidamente assinado pelo vencedor do certame, nota de empenho, nota de pagamento e planilha de execução dos serviços a serem prestados, bem como a vigência do contrato da empresa vencedora do processo “LUCIANO APARECIDO VIEIRA – ME”, devidamente cadastrado no CNPJ sob nº. 08.189.337/0001-09;processo licitatório na integra podendo ser encaminhado a esta Casa de Leis por e-mail ou físico.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_007.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, para que reitere o expediente do Requerimento nº 004/2021 para o Secretário Municipal de Saúde, Sr. Moacir Gomides com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, a proposição dispõe sobre às informações correlatas no tocante à: _x000D_
 • Relação do quantitativo dos Agentes de Saúde e dos Agentes de Endemias; • Valor atual do salário base dos mesmos; • Quantidade dos contratados e dos efetivos; • Bem como a implantação da Lei que fixa o piso salarial dos Agentes Comunitário de Saúde e dos Agentes de Combate às Endemias conforme o regramento contido na Lei Federal nº 13.708, de 14 de agosto de 2018.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2077/requerimento_008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2077/requerimento_008.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, para que reitere o expediente do Requerimento nº 006/2021 ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, a proposição dispõe sobre às informações correlatas no tocante à: _x000D_
  • Um cronograma e agendamento das ações de gradeamento da terra nas Colônias Bocaiuval, Ingazeira e Cachoeira para execução dos serviços necessários para o desenvolvimento Agricultura Familiar em virtude de estarmos na época indicada para o referido serviço. Bem como informações a respeito da cobrança que incide sobre os serviços de gradeamento, nivelamento e correção do solo, conforme o Art. 2 da Lei nº 1.638/2017.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2079/req._n_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2079/req._n_004.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo que determine ao setor competente solicitando a seguinte providência:_x000D_
 _x000D_
 1.	Informações precisas e detalhadas no tocante a falta do pagamento do empenho da nota fiscal nº 340 da Empresa vencedora do certame licitatório LEONARDO DUARTE CABREIRA,cadastrado no CNPJ sob nº. 26.695.976/0001-10, para execução e conclusão da obra da feirinha de alimentação denominada como “Feira do Lambreado”, o mesmo teve seu início no mandato anterior através do processo licitatório nº. 048/2020.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2080/requerimento_009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2080/requerimento_009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente a Presidenta do SIMTED de Porto Murtinho, Sra. Rosemary Benites solicitando a seguinte providência:_x000D_
 •	Requer o acompanhamento da convocação no Processo Seletivo nº 001/2021 na área da educação.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2081/requerimento_011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2081/requerimento_011.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, para que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, requerendo: _x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre a realização do Projeto de ampliação da Rua 13 de Junho.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente para a Diretora-presidente da AGEHAB Sra. Maria do Carmo Avesani Lopez e a Secretária Municipal Interina de Assistência Social, Trabalho e Cidadania, Sra. Maria Lúcia Ribeiro Barbosa requerendo:_x000D_
 •	Informações precisas e detalhadas sobre a realocação das famílias que foram retiradas do Bairro Salim Cafure, na Rua da Paz, em virtude da construção do Anel Viário;_x000D_
 •	Bem como se os mesmos já foram ressarcidos do valor acordado antes da construção;_x000D_
 •	Até quando será pago o aluguel social do governo Estadual;_x000D_
 •	Se há previsão de contemplação de mais terrenos ou casas populares.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2089/brn30055cb0a9c3_049882.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2089/brn30055cb0a9c3_049882.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos Senhor Paulo Francisco Carvalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro requerendo que determine ao setor competente solicitando a seguinte providência:_x000D_
 _x000D_
 1.	Informações precisas e detalhadas no tocante as medidas adotadas na queima nas intermediações do aeroporto na data 15/08/2021 no período matutino._x000D_
 2.	Quem foi o responsável pela ação e autorização do mesmo?</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimeno_002-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimeno_002-2021.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante ao cronograma de execução do início/término da obra da Rua 15 de novembro, bem como será a contratação dos funcionários que estarão ajudando na obra.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2096/requerimento_003-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2096/requerimento_003-2021.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante ao cronograma de execução do término da obra do Dique/Cais._x000D_
 Bem como qual e o nome da empresa vencedora do certame, nota de empenho e planilha de execução dos serviços a serem prestados e a vigência do contrato da empresa responsável pela execução da obra.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_004-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_004-2021.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante ao prazo para o término e abertura da Feirinha, denominada Feira do Lambreado.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>Gordinho da Pax, Aline Assistente Social, Elbio da Twister, Helton, Jary Brum Acosta, Professora Donizete, Regina Heyn, Rodrigo Fróes, Sônia Ferreira, Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2117/requerimento_005-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2117/requerimento_005-2021.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas sobre o Barco que faz o Transporte Fluvial dos alunos da Ilha e Carmelo Peralta.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2118/requerimento_006-2021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2118/requerimento_006-2021.pdf</t>
   </si>
   <si>
     <t>Informações precisas e detalhadas no tocante da Área de 11Ha. 1.368 m², que foi doado pelo Município para a empresa EPP. F. Andreis, para a construção de um estaleiro, conforme Lei Municipal n˚ 1637/2017.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2120/requerimento_n_012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2120/requerimento_n_012.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Coordenador da Vigilância Sanitária, Sr. Paulo Cesar Pereira Vollkopf com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro, solicitando informações correlatas no tocante à: _x000D_
 _x000D_
  • As providências realizadas/prevenção sobre a situação dos cachorros doentes abandonados nas ruas com a doença Leishmaniose, pois está se tornando problema de saúde pública.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2142/req._14.09.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2142/req._14.09.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário seja enviado expediente ao Secretário Municipal de Obras, Habitação e Serviços Públicos Sr. Paulo Francisco Carvalho com cópia ao Excelentíssimo Prefeito Municipal Nelson Cintra Ribeiro, requerendo:_x000D_
 Informações precisas e detalhadas no tocante ao cronograma de execução do término da obra do Dique/Cais. Bem como qual e o nome da empresa vencedora do certame, nota de empenho e planilha de execução dos serviços a serem prestados e a vigência do contrato da empresa responsável pela execução da obra. Principalmente no porquê da paralização da obra.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2151/requerimento_no_013-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2151/requerimento_no_013-21.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvida o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro para que determine ao setor competente requerendo informações correlatas no tocante à: _x000D_
  Relatório preciso e detalhado sobre a real situação de que os maquinários, bem como os equipamentos destinados à Agricultura Familiar foram entregues a gestão atual de 2021.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2193/atividade_-_requerimento_02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2193/atividade_-_requerimento_02.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações a respeito dos aluguel social, se a previsão de prorrogação de pagamento do aluguel quais medidas serão tomadas após ao fim do contrato de aluguel social, as família que foram desalojadas  por conta da construção do Anel Viário.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2194/atividade_-_requerimento_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2194/atividade_-_requerimento_01.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o artigo 52 do Regimento Interno, nós solicitamos a Sessão Solene para prestar Homenagem parabenizar a equipe de plantão no último dia 17/04/2021 os profissionais da Saúde do Hospital Oscar Ramires, pelo relevante trabalho que vem sendo prestando a sociedade, arriscando suas vidas para garantir os cuidados necessários dos pacientes. Em especial ao Doutor Cirilo Victor Gonzales e das enfermeiras plantonistas pelo atendimento prestado ao Parlamentar Neimar José Krone da cidade de Entre Rios do Oeste do Estado do Paraná. Solicitamos que seja providenciado certificados em forma de reconhecimento e gratidão.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente ao Excelentíssimo Prefeito, Nelson Cintra com cópia a Procuradora Jurídica do Município, assim como para Secretária Municipal de Finanças, Administração e Planejamento. Requerendo_x000D_
 1)	A concessão de revisão geral salarial dos servidores públicos do Município, conforme a Índice Nacional de Preços ao Consumidor Amplo (IPCA). _x000D_
 2)	Informações, o porquê de até o presente momento o Chefe do Executivo não encaminhou o Projeto de revisão salarial dos servidores ativos e inativos do Município.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 SOLICITA O CRONOGRAMA DO PLANTÃO DOS MÉDICOS DO HOSPITAL E DOS POSTOS DE SAÚDE, E QUE SEJA FEITA A PUBLICIDADE DESTE CRONOGRAMA MENSAL EM REDES SOCIAS E TAMBÉM NA FORMA IMPRESSA.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro e a Gerencia de Habitação_x000D_
@@ -5137,160 +5137,160 @@
 SOLICITA INFORMAÇÕES QUANTO A PREVISÃO DO RETORNO DOS PROJETOS ESPORTIVOS E QUAIS PROJETOS SERÃO OFERTADOS A POPULAÇÃO</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro_x000D_
 _x000D_
 SOLICITA INFORMAÇÕES SOBRE: _x000D_
 1.	Em que fase está o processo de implantação do Centro de Atendimento Psiquiátrico (CAPS) em Porto Murtinho?_x000D_
 2.	Quais as providências estão sendo tomadas pela administração para a implantação?_x000D_
 3.	Para esse CAPS já existe sede própria?</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Nelson Cintra Ribeiro._x000D_
 _x000D_
 REQUERIMENTO QUE SOLICITA INFORMAÇÕES QUANTO AO TÉRMINO DA REVITALIZAÇÃO DA FEIRA DO LAMBREADO (FEIRINHA).</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2255/requerimento_n_007-21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2255/requerimento_n_007-21.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental. Solicita junto à Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretario Municipal de Saúde, Senhor Moacir Gomides Teixeira com cópia ao Excelentíssimo Senhor Prefeito, Nelson Cintra Ribeiro, Requerendo: _x000D_
 _x000D_
   Informações sobre o pagamento das "horas extras" dos motoristas da Secretaria de Saude do municipio, e também sobre o detalhamento do "banco de horas" que os motoristas estão acumulando nas viagens._x000D_
   Informações detalhadas sobre o "BANCO DE HORAS NEGATIVO"_x000D_
   Informações sobre o pagamento das diárias dos motoristas, segundo informação estão sendo pagas após (03) meses.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_014-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_014-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária de Educação, Sra. Rita de Cassia Padilha, a Secretária Municipal de Administração, Planejamento e Finanças, Sra. Marly Norimi Miyaki com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, requerendo a seguinte providência: _x000D_
 _x000D_
 • Que seja realizada o reajuste da Revisão Geral Anual (RGA) dos servidores públicos municipais, bem como a implantação do piso do magistério para o ano de 2022, previsto em 31,3%.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente a Secretária de Educação, Sra. Rita de Cassia Padilha, a Secretária Municipal de Administração, Planejamento e Finanças, Sra. Marly Norimi Miyaki  com cópia ao Excelentíssimo Prefeito, Sr. Nelson Cintra Ribeiro, requerendo às informações precisas e detalhadas correlatas no tocante ao: _x000D_
 • Relatório de execução orçamentária da aplicação mínima de 25% das receitas vinculadas á educação dos anos de 2020/2021, conforme preconizam no artigo 212, caput, da Constituição da República e o artigo 69, caput, e parágrafo 5º, da LDB.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2263/001-_emenda_impositiva_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2263/001-_emenda_impositiva_elbio.pdf</t>
   </si>
   <si>
     <t>Emenda Individual de Execução Obrigatória de Vereador.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2264/002-_emenda_impositiva_helton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2264/002-_emenda_impositiva_helton.pdf</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2265/003-_emenda_impositiva_regina_heyn.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2265/003-_emenda_impositiva_regina_heyn.pdf</t>
   </si>
   <si>
     <t>Emenda Individual de Execução Obrigatória de vereador.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2267/005-_emenda_impositiva_prof._jayme.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2267/005-_emenda_impositiva_prof._jayme.pdf</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2268/006-_emenda_impositiva_sonia_ferreira.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2268/006-_emenda_impositiva_sonia_ferreira.pdf</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2269/007-_emenda_impositiva_jary.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2269/007-_emenda_impositiva_jary.pdf</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2270/008-_emenda_impositiva_rudimar_gordinho.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2270/008-_emenda_impositiva_rudimar_gordinho.pdf</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2271/009-_emenda_impositiva_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2271/009-_emenda_impositiva_rodrigo.pdf</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2272/010-_emenda_impositiva_prof._donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2272/010-_emenda_impositiva_prof._donizete.pdf</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>MDR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Aline Assistente Social, Elbio da Twister, Gordinho da Pax, Helton, Jary Brum Acosta, Professora Donizete, Professor Jayme, Regina Heyn, Rodrigo Fróes, Sônia Ferreira, Thiago do Agro</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2355/mocao_de_repudio_ao_medio_ademir..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2355/mocao_de_repudio_ao_medio_ademir..pdf</t>
   </si>
   <si>
     <t>Concede Moção de Repúdio ao Médico do Município de Porto Murtinho - MS, DR. Ademir Fernandes - da empresa vencedorado certame licitatório processo administrativo n. 113/2021, pregão presencial n. 049/2021. Ademir Fernandes Filho EIRELI, CNPJ n. 17.975.243/001-48, em virtude da falta de respeito, exames/diagnósticos minunsiosos e omissão de atendimento ao pacientes paraguaios que procurão o Hospital, bem como coação destinada aos municipes de forma corriqueira. Assim exigimos uma mudança na conduta do médico municipal acima mencionado e medidas urgentes cabíveis por parte do Poder Excutivo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5597,67 +5597,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1956/emenda_aditiva_ao_pl_n._003-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2069/em._aditiva_-_ldo_-_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1955/emenda_modificativa_ao_pl_n._003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2070/em._modificativas_-_ldo_-_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2274/emenda_modificativa_n._001-004_ao_ploa-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2493/emenda_modificativa_-_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_001_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_002_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_n._001-2021_jary_brum.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_n._002-2021_jary_brym.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no._003-2021_jary_brum.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_003_-_sonia_007_-_009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_01_a-mesclado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_001-ver_jayme20210302_11395768.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_002-ver_jayme20210302_11403802.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_003-ver_jayme20210302_11424684.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_004-ver_jayme20210302_11431647.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1863/resposta_da_indicacao_005-ver_jayme20210303_09380339.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_n003-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_n004-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1869/ind._n._001-2021_regina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1870/ind._n._002-2021_regina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1871/ind._n._004-2021_regina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1872/ind._n_003_-_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1876/ind._no._001-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1877/ind._no._002-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1878/ind._no._003-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1879/ind._no._004-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1880/ind._no._005-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1882/ind._no._006-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1883/ind._no._007-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1885/ind._no._008-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1886/ind._no._010-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1887/ind._no._009-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1890/ind._01-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1891/ind.02-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1892/ind.03-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1893/ind.04-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_sonia_-_004_044.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_sonia_-_005_45_-_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_no_005-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1898/ind.05-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1899/indiacacao_no_006-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1900/indiacacao_no_007-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1901/indiacacao_no_008-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1902/ind._005_-_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_sonia_-_006_52.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_sonia_-_007_53.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_sonia_-_008_54_-_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_sonia_-_009_55_-_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_004_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_005-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1913/indicacao_sonia_-_010_59_-_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1919/jayme_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1920/jayme_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1921/jayme.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1922/ind._n.__011_-_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_006_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1924/indicacao_007_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_005-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1929/ind.06-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1930/ind.07-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_009_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_010-__29-06-2020_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1933/ind._002-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1934/ind._003-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1935/ind._004-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_011_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_008_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_009_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_010-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_011_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1945/scan_20210325_085244.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_008_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_009_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_010_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_011_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1957/ind._006_-_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1961/ind.23-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_01320210407_08581258.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_n007-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_n008-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_n._006-2021_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_n._007-2021_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1973/ind._mesa._n008-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1976/incicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_n._008-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_n._009-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_n._010-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_n._011-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1983/cancelamento.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1984/ponte.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_n._007-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1986/ind._n_007_-_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1988/ind._mesa._n_004_-_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1989/brn30055cb0a9c3_047811.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_n_014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_018_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_019_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1997/indi_n117.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1998/indi_n118.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1999/indi_n119.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2000/indi_n_120.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2008/ind._no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2009/ind._mesa._n_016-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_010-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2011/012-2021.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2013/indicacao_014_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2014/indicacao_015_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao_016_-_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2016/indicacao_017_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2019/ind._n_017-2021_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2020/ind._n_018-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2023/indicacao_015_donizete.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_016_donizete.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2025/brn30055cb0a9c3_048142.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2026/brn30055cb0a9c3_048143.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2035/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_n009-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_n010-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_n011-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_n012-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2041/brn30055cb0a9c3_048541.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_sonia_-_011_155.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_sonia_-_012_156.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2078/ind._n_005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2091/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2092/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_n_o_024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_n_o_025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_n_o_026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_n_o_027.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_n_o_028.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_n_029.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_n025_204.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_n026_205.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_n027_206.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_n028_207.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_n029_208.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_n030_209.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_n031_210.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2132/ind._n_006.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_n032_212.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_n033_213.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_n034_214.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_n035_215.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2138/ind._14.09.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2139/ind._21.09.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_034-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_035-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_036-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_030-21.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_031-21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2152/ind_28.09.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_037-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_038-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_011-21_-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_012-21-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no._14-2021.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no._15-2021.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no._17-2021.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no._18-2021.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_039-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_040-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2180/atividade_-_historia_01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2181/atividade_-__18.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2182/atividade_-_19.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2183/atividade_-__20.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2184/atividade_-_21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2185/atividade_-_22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2186/atividade_-__23.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2187/atividade_-__24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2188/atividade_-__25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2189/atividade_-__26.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2190/atividade_-__27.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_010-21-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2204/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2205/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_041-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_042-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_043-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no._20-2021.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2233/024-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2234/025-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2235/026-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2236/027-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2237/028-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2238/029-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2239/030-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2240/031-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2241/032-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2242/033-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2243/034-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_012-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_013-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_019-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao28.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2249/indicacao29.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2251/indicacao30.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2252/indicacao31.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2253/indicacao32.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2254/indicacao_n_013-21.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2262/indicacao_032-doni.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1950/veto_pl_001_legislativo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1981/veto_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2001/mocao_mauricio_leon.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2004/mocao_tomaz_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2005/mocao_celina_silva.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2006/mocao_inacio_gragorio_vareiro.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2191/atividade_-_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2192/atividade_-_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1974/proposta_de_emenda_a_lom_-_2021.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1938/projeto_de_lei_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2054/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2073/projeto_de_lei_no_005_de_2021-executivo-pdf.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2143/pl-2021_rota_bioceanica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_n_008_de_23_de_setebro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_municipal_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_n_012-da__denominacao_a_casa_lar_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_lotes_dom_pepe.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_loa-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2198/pl_no_014-2021_-_cidema.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_do_executivo_no_015-21.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_do_executivo_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1821/projeto_de_lei_complementar_001-2021_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2021/plc_n._002-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_complementar_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_complementar_no_004-21.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_complementar_n._005-2021_previdencia..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_complementar_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_complementar_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_complementar_08.2021-_altera_taxa_de_administracao_da_previdencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2230/pl_complementar_no_001-2021_-_legislativo_-pccr.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_complementar_no_002-2021_-_legislativo_-_reducao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1820/projeto_de_lei_legislativo_n._001-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1960/projeto_de_lei_n._002-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2007/projeto_de_lei_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2055/projeto_de_lei_n_006-2021_regulamento_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_021-21.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_09-21.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_010-21.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_legislativo__-_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_legislativo__-_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2197/pl_no_014-2021_dispoe_sobre_a_alteracao_da_redacao_do_inc._vi.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2176/pl_no_015-2021_folga_no_aniversario.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_o_016-2021_declara_de_ultilidade_publica-conseg.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_017-2021-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2074/projeto_de_resolucao_003-2021_-_lgpd_2021-pdf.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_resolucao_n._005-2021_-_reforma_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1845/requerimento_01-mesclado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1852/requerimento_n._001-2021_jary_brum.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1862/requerimento_no.002-2021_jary.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1888/req._n._001_-_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1889/req._n._002-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1909/req.n_001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_002_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1914/requerimento_sonia_-_001_10.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1915/req._n._006_-_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1916/req._n._005_-_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1917/req._n._004_-_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1918/req._n._003_-_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1937/requerimento_002_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_003_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_004_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1959/requerimento_no_00320210330_10043968.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1963/requerimento_no_00420210406_20551948.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1964/requerimento_no_00520210406_20584206.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_n001-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1971/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1972/req._n_008-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1987/req._mesa._n_001_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_005_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2040/requerimento_n002-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2042/req._n._010-2021_elbio_da_twister.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2043/req._n._011-2021_elbio_da_twister.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_n_006-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2068/req._n_003.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2077/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2079/req._n_004.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2080/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2081/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2089/brn30055cb0a9c3_049882.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimeno_002-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2096/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2117/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2118/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2120/requerimento_n_012.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2142/req._14.09.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2151/requerimento_no_013-21.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2193/atividade_-_requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2194/atividade_-_requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2255/requerimento_n_007-21.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_014-doni.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2263/001-_emenda_impositiva_elbio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2264/002-_emenda_impositiva_helton.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2265/003-_emenda_impositiva_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2267/005-_emenda_impositiva_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2268/006-_emenda_impositiva_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2269/007-_emenda_impositiva_jary.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2270/008-_emenda_impositiva_rudimar_gordinho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2271/009-_emenda_impositiva_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2272/010-_emenda_impositiva_prof._donizete.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2355/mocao_de_repudio_ao_medio_ademir..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1956/emenda_aditiva_ao_pl_n._003-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2069/em._aditiva_-_ldo_-_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1955/emenda_modificativa_ao_pl_n._003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2070/em._modificativas_-_ldo_-_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2274/emenda_modificativa_n._001-004_ao_ploa-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2493/emenda_modificativa_-_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_001_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_002_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_n._001-2021_jary_brum.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_n._002-2021_jary_brym.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no._003-2021_jary_brum.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_003_-_sonia_007_-_009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_01_a-mesclado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_001-ver_jayme20210302_11395768.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_002-ver_jayme20210302_11403802.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_003-ver_jayme20210302_11424684.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_004-ver_jayme20210302_11431647.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1863/resposta_da_indicacao_005-ver_jayme20210303_09380339.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_n003-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_n004-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1869/ind._n._001-2021_regina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1870/ind._n._002-2021_regina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1871/ind._n._004-2021_regina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1872/ind._n_003_-_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1876/ind._no._001-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1877/ind._no._002-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1878/ind._no._003-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1879/ind._no._004-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1880/ind._no._005-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1882/ind._no._006-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1883/ind._no._007-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1885/ind._no._008-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1886/ind._no._010-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1887/ind._no._009-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1890/ind._01-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1891/ind.02-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1892/ind.03-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1893/ind.04-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_sonia_-_004_044.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_sonia_-_005_45_-_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_no_005-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1898/ind.05-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1899/indiacacao_no_006-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1900/indiacacao_no_007-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1901/indiacacao_no_008-2021_doni.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1902/ind._005_-_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_sonia_-_006_52.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_sonia_-_007_53.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_sonia_-_008_54_-_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_sonia_-_009_55_-_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_004_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_005-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1913/indicacao_sonia_-_010_59_-_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1919/jayme_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1920/jayme_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1921/jayme.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1922/ind._n.__011_-_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_006_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1924/indicacao_007_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_005-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1929/ind.06-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1930/ind.07-2021_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_009_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_010-__29-06-2020_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1933/ind._002-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1934/ind._003-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1935/ind._004-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_011_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_008_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_009_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_010-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_011_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1945/scan_20210325_085244.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_008_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_009_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_010_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_011_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1957/ind._006_-_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1961/ind.23-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_01320210407_08581258.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_n007-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_n008-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_n._006-2021_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_n._007-2021_gordinho_da_pax.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1973/ind._mesa._n008-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1976/incicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_n._008-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_n._009-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_n._010-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_n._011-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1983/cancelamento.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1984/ponte.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_n._007-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1986/ind._n_007_-_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1988/ind._mesa._n_004_-_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1989/brn30055cb0a9c3_047811.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_n_014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_018_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_019_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1997/indi_n117.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1998/indi_n118.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1999/indi_n119.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2000/indi_n_120.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2008/ind._no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2009/ind._mesa._n_016-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_010-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2011/012-2021.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2013/indicacao_014_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2014/indicacao_015_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao_016_-_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2016/indicacao_017_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2019/ind._n_017-2021_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2020/ind._n_018-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2023/indicacao_015_donizete.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_016_donizete.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2025/brn30055cb0a9c3_048142.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2026/brn30055cb0a9c3_048143.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2035/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_n009-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_n010-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_n011-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_n012-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2041/brn30055cb0a9c3_048541.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_sonia_-_011_155.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_sonia_-_012_156.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2078/ind._n_005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2091/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2092/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_n_o_024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_n_o_025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_n_o_026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_n_o_027.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_n_o_028.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_n_029.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_n025_204.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_n026_205.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_n027_206.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_n028_207.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_n029_208.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_n030_209.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_n031_210.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2132/ind._n_006.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_n032_212.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_n033_213.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_n034_214.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_n035_215.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2138/ind._14.09.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2139/ind._21.09.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_034-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_035-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_036-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_030-21.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_031-21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2152/ind_28.09.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_037-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_038-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_011-21_-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_012-21-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no._14-2021.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no._15-2021.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no._17-2021.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no._18-2021.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_039-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_040-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2180/atividade_-_historia_01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2181/atividade_-__18.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2182/atividade_-_19.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2183/atividade_-__20.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2184/atividade_-_21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2185/atividade_-_22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2186/atividade_-__23.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2187/atividade_-__24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2188/atividade_-__25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2189/atividade_-__26.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2190/atividade_-__27.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_010-21-_helton_benitez.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2204/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2205/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_041-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_042-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_043-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no._20-2021.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2233/024-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2234/025-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2235/026-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2236/027-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2237/028-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2238/029-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2239/030-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2240/031-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2241/032-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2242/033-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2243/034-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_012-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_013-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_019-2021-_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao28.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2249/indicacao29.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2251/indicacao30.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2252/indicacao31.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2253/indicacao32.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2254/indicacao_n_013-21.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2262/indicacao_032-doni.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1950/veto_pl_001_legislativo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1981/veto_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2001/mocao_mauricio_leon.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2004/mocao_tomaz_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2005/mocao_celina_silva.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2006/mocao_inacio_gragorio_vareiro.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2191/atividade_-_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2192/atividade_-_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1974/proposta_de_emenda_a_lom_-_2021.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1938/projeto_de_lei_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2054/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2073/projeto_de_lei_no_005_de_2021-executivo-pdf.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2143/pl-2021_rota_bioceanica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_n_008_de_23_de_setebro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_municipal_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_n_012-da__denominacao_a_casa_lar_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_lotes_dom_pepe.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_loa-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2198/pl_no_014-2021_-_cidema.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_do_executivo_no_015-21.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_do_executivo_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1821/projeto_de_lei_complementar_001-2021_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2021/plc_n._002-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_complementar_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_complementar_no_004-21.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_complementar_n._005-2021_previdencia..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_complementar_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_complementar_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_complementar_08.2021-_altera_taxa_de_administracao_da_previdencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2230/pl_complementar_no_001-2021_-_legislativo_-pccr.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_complementar_no_002-2021_-_legislativo_-_reducao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1820/projeto_de_lei_legislativo_n._001-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1960/projeto_de_lei_n._002-2021_elbio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2007/projeto_de_lei_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2055/projeto_de_lei_n_006-2021_regulamento_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_021-21.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_09-21.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_010-21.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_legislativo__-_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_legislativo__-_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2197/pl_no_014-2021_dispoe_sobre_a_alteracao_da_redacao_do_inc._vi.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2176/pl_no_015-2021_folga_no_aniversario.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_o_016-2021_declara_de_ultilidade_publica-conseg.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_017-2021-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2074/projeto_de_resolucao_003-2021_-_lgpd_2021-pdf.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_resolucao_n._005-2021_-_reforma_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1845/requerimento_01-mesclado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1852/requerimento_n._001-2021_jary_brum.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1862/requerimento_no.002-2021_jary.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1888/req._n._001_-_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1889/req._n._002-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1909/req.n_001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_002_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1914/requerimento_sonia_-_001_10.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1915/req._n._006_-_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1916/req._n._005_-_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1917/req._n._004_-_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1918/req._n._003_-_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1937/requerimento_002_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_003_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_004_-__29-06-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1959/requerimento_no_00320210330_10043968.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1963/requerimento_no_00420210406_20551948.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1964/requerimento_no_00520210406_20584206.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_n001-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1971/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1972/req._n_008-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1987/req._mesa._n_001_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_005_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2040/requerimento_n002-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2042/req._n._010-2021_elbio_da_twister.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2043/req._n._011-2021_elbio_da_twister.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_n_006-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2068/req._n_003.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2077/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2079/req._n_004.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2080/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2081/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2089/brn30055cb0a9c3_049882.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimeno_002-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2096/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2117/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2118/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2120/requerimento_n_012.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2142/req._14.09.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2151/requerimento_no_013-21.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2193/atividade_-_requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2194/atividade_-_requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2255/requerimento_n_007-21.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_014-doni.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2263/001-_emenda_impositiva_elbio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2264/002-_emenda_impositiva_helton.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2265/003-_emenda_impositiva_regina_heyn.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2267/005-_emenda_impositiva_prof._jayme.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2268/006-_emenda_impositiva_sonia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2269/007-_emenda_impositiva_jary.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2270/008-_emenda_impositiva_rudimar_gordinho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2271/009-_emenda_impositiva_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2272/010-_emenda_impositiva_prof._donizete.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2021/2355/mocao_de_repudio_ao_medio_ademir..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H443"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>