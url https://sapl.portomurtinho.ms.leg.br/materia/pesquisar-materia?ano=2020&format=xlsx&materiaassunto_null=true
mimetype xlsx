--- v0 (2025-11-12)
+++ v1 (2026-04-18)
@@ -54,1821 +54,1821 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1640/emenda_aditiva_001-2020_finisa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1640/emenda_aditiva_001-2020_finisa.pdf</t>
   </si>
   <si>
     <t>Fica criada uma comissão especial composta por 3 (três) vereadores para fiscalizar e monitorar a aplicação do recurso.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2498/emenda_aditiva_no_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2498/emenda_aditiva_no_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as  diretrizes orçamentarias para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2527/emenda_aditiva-1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2527/emenda_aditiva-1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Porto Murtinho - MS, para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2574/emenda_aditiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2574/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Institui o Sarau Gospel no Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Para atendimento das necessidades financeiras do programa de investimento mencionados no artigo 2º , fica o Poder Executivo autorizado a tomar empréstimo junto a CAIXA ECONÔMICA FEDERAL, com recursos do programa FINISA, até o montante de R$ 3.000.000,00 (três milhões de reais).</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2494/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2494/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de beneficio fiscal à empresa Ithaum Export Comércio de Cereais LTDA - Ithaum Export no âmbito de Porto Murtinho</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2496/emenda_modificativa-2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2496/emenda_modificativa-2.pdf</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2499/emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2499/emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2500/emenda_modificativa_no_02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2500/emenda_modificativa_no_02.pdf</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2566/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2566/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal Nº 004/2001 - Código Tributário de Porto Murtinho/MS, e dá outras providencias.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2497/emenda_supressiva_no_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2497/emenda_supressiva_no_01.pdf</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2501/emenda_supressiva_no_02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2501/emenda_supressiva_no_02.pdf</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2502/emenda_supressiva_no_03.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2502/emenda_supressiva_no_03.pdf</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2503/emenda_supressiva_no_04.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2503/emenda_supressiva_no_04.pdf</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2504/emenda_supressiva_no_05.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2504/emenda_supressiva_no_05.pdf</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2505/emenda_supressiva_no_06.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2505/emenda_supressiva_no_06.pdf</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2506/emenda_supressiva_no__07.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2506/emenda_supressiva_no__07.pdf</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1465/ind._001-2020_-_ver._elbio_20200218_115442_0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1465/ind._001-2020_-_ver._elbio_20200218_115442_0001.pdf</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Meio Ambiente senhor José Miranda da Fonseca, para que possa disponibilizar serviços de gradear nas chácaras e pequenos propriedades rurais do município para preparo do plantio.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Meio Ambiente senhor José Miranda da Fonseca, para que possa realizar estudos no tocante a criação de um viveiros de mudas de árvores frutíferas e sombreamentos para o plantio direto e doação aos populares no intuito de replantar em locais públicos e residenciais.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_-001-fatima_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_-001-fatima_19-02-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	As manutenções dos tratores localizados na “Aldeia Alves de Barros” no município de Porto Murtinho. Enfatizo que essa problemática está ocasionando dificuldades no cultivo agricultura familiar.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_-002-fatima_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_-002-fatima_19-02-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja realizada uma campanha de conscientização no tocante ao descarte de garrafas quebradas em locais públicos o que pode acarretar acidentes aos munícipes.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_-003-fatima_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_-003-fatima_19-02-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente à Secretária de Assistência Social, Trabalho e Cidadania Sra. Aline Costa Soares, e a Coordenadora da Vigilância Sanitária Sra. Rita Aline Chamorro, com cópia ao Excelentíssimo ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	Que seja realizada uma fiscalização do descarte irregular de lixo, entulho e resíduos residenciais, próximo à Rua Joaquim Murtinho n° 164, tal procedimento já está se tornando problema de saúde pública em virtude do surto de Dengue no bairro.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_-004-fatima_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_-004-fatima_19-02-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Secretário Estadual de Infraestrutura – SEINFRA - MS, o Sr. Murilo Zauith com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	A realização do encascalhamento e o patrolamento da estrada que dá acesso a Aldeia Alves de Barros.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_-005-fatima_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_-005-fatima_19-02-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	O conserto do trator localizado na “Aldeia São João” no município de Porto Murtinho. Enfatizo que a falta desse maquinário está ocasionando dificuldades no cultivo agricultura familiar bem como causando prejuízos financeiros aos mesmos.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_sonia_-_1.20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_sonia_-_1.20.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias Secretária De Assistência Social, Trabalho E Cidadania, a Senhora Aline Costa Soares Dias. Reiterando da Indicação nº 043/2019 do dia 10 de setembro de 2019 da minha autoria juntamente com a vereadora Fátima Vidotte._x000D_
 _x000D_
 ATRAVÉS DESTA INDICAÇÃO GOSTARIA DE INFORMAR A SECRETARIA DE ASSISTÊNCIA SOCIAL QUE EXISTEM NAS RUAS DE NOSSA CIDADE PESSOAS QUE NECESSITAM COM URGÊNCIA DE UM ATENDIMENTO ESPECIALIZADO EM ABORDAGEM SOCIAL.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_sonia_-_2.20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_sonia_-_2.20.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos, a Coordenadora de Vigilância Sanitária Rita Aline Chamorro, ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 _x000D_
 SOLICITA MUTIRÃO DE COMBATE E PREVENÇÃO ÀO MOSQUITO AEDES AEGYPTI, TRANSMISSOR DA DENGUE EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1478/scanner_20200220_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1478/scanner_20200220_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez com cópia para Excelentíssimo Senhor Prefeito Derlei João Delevatti.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente a Excelentíssimo Senhor Prefeito Derlei João Delevatti com cópias para a Secretária de Educação solicitando manutenção dos ares condicionados e ventiladores das escolas.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_sonia_-_3.20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_sonia_-_3.20.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias Secretária De Assistência Social, Trabalho E Cidadania, a Senhora Aline Costa Soares Dias._x000D_
 _x000D_
 VENHO ATRAVÉS DESTA INDICAÇÃO SOLICITAR O CASAMENTO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Saúde Senhor Vilson Rolon de Campos com cópia ao Excelentíssimo Senhor Prefeito Derlei João Delevatti.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_sonia_-_4.20_14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_sonia_-_4.20_14.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Gerente de Meio Ambiente o senhor José Miranda da Fonseca e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA QUE SEJA FEITO UM LEVANTAMENTO DAS DEMANDAS EXISTENTES DE LIXEIRAS PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_sonia_-_5.20_15.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_sonia_-_5.20_15.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente à Supervisora da Unidade de Porto Murtinho – SANESUL Rita De Cássia Padilha. _x000D_
 _x000D_
 SOLICITA QUE SEJA FEITO REPAROS NO ESGOTO DA RUA BARAUNAS, RESIDENCIAL PANTANAL.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_sonia_-_6.20_16.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_sonia_-_6.20_16.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 _x000D_
 SOLICITA LIMPEZA NA RUA BARAUNAS, RESIDÊNCIAL PANTANAL.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1485/indicacao_jayme_-_1.20_17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1485/indicacao_jayme_-_1.20_17.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A OPERAÇÃO TAPA BURACO NA RUA CORONEL PONCE ESQUINA COM A AVENIDA RIO BRANCO E RUA JOAQUIM MURTINHO.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_jayme_-_2.20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_jayme_-_2.20.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos, a Coordenadora de Vigilância Sanitária Rita Aline Chamorro._x000D_
 _x000D_
 SOLICITA UMA VARREDURA NO TERRENO ABANDONADO LOCALIZADO NA RUA DOUTOR COSTA MARQUES ESQUINA COM A RUA JOAQUIM MURTINHO À PROCURA DE FOCOS DO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_jayme_-_3.20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_jayme_-_3.20.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 _x000D_
 SOLICITA A COLOCAÇÃO DE TUBULAÇÃO (MANILHAS) PARA ESCOAMENTO DE ÁGUA NA RUA CORONEL PONCE ENTRA A RUA AFONSO PENA E RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_jayme_-_4.20_20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_jayme_-_4.20_20.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópia ao Gerente de Trânsito o senhor Nelson Bernal e a Secretária Municipal de Educação a senhora Thais Regina da Silva Cavalheiro. _x000D_
 _x000D_
 SOLICITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) EM FRENTE ÀS ESCOLAS DO MUNICIPIO, NAS EXTENSÕES DAS RUAS ALFREDO PINTO, DOUTOR COSTA MARQUES E TREZE DE JUNHO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1489/indicacao_jayme_-_5.20_21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1489/indicacao_jayme_-_5.20_21.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópia ao Secretário Municipal de Obras Helton Benitez da Graça e ao representante da Empresa Decimal Engenharia Eireli._x000D_
 _x000D_
 SOLICITA A FINALIZAR OS REPAROS DE MEIO FIO E BOCA DE LOBOS PARA ESCOAMENTO DS ÁGUAS PLUVIAIS NAS RUAS 14 DE JULHO, RUA CAPITÃO CANTALICE E RUA PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_-001_zilda_04-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_-001_zilda_04-03-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Infraestrutura ao Sr. Helton Benitez da Graça Secretário, solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que dê continuidade e finalize os serviços de cascalhamento, iluminação e limpeza das vias públicas que foram iniciadas no mutirão de limpeza dos bairros;_x000D_
 •	Manutenção nos locais onde foram colocados as manilhas em virtude dos mesmos estarem necessitando de reparos.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1508/indicacao_jayme_-_006_23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1508/indicacao_jayme_-_006_23.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Responsável da Empresa Gimenez Alves Serviços – Eireli._x000D_
 _x000D_
 SOLICITA A TROCA DE LÂMPADAS NA RUA PEDRO CELESTINO COM A AVENIDA LARANJEIRAS, PRÓXIMO AO MONUMENTO DA SANTA.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1509/indicacao_jayme_-_007_24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1509/indicacao_jayme_-_007_24.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. _x000D_
 _x000D_
 SOLICITA A RETIRADA DE ENTULHOS NA RUA PRESIDENTE VARGAS ENTRE A RUA ALFREDO PINTO E A RUA JOÃO PESSOA.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_jayme_-_008_25.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_jayme_-_008_25.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 _x000D_
 SOLICITA A COLOCAÇÃO DE TUBULAÇÃO (MANILHAS) PARA ESCOAMENTO DE ÁGUA NA RUA 13 DE MAIO ENTRE A RUA JOSÉ BONIFÁCIO E RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_sonia_-_007_26.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_sonia_-_007_26.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Responsável da Empresa Gimenez Alves Serviços – Eireli._x000D_
 _x000D_
 SOLICITA O REPARO E INSTALAÇÃO DE ILUMINAÇÃO NA ESTRADA DO BOCAIUVAL QUE LIGA AO MATADOURO.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_sonia_-_008_27.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_sonia_-_008_27.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. _x000D_
 _x000D_
 SOLICITA A RETIRADA E GALHOS EM FRENTE ÁS RESIDÊNCIAS E TERRENOS BALDIOS NA RUA JOÃO PAES DE BARROS, BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_n-002_zilda_dure.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_n-002_zilda_dure.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A limpeza e a colocação de manilha nos locais onde há erosão da área próxima ao canal de drenagem localizada na primeira Rua lateral do valetão do Dom Pepê, e toda a extensão do bairro.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que o caminhão pipa molhe as ruas no período da manhã e da tarde, porém que não seja no horário de entrada e nem da saída dos alunos, pois isso acarreta muito transtorno a todos.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_n-004_zilda_dure.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_n-004_zilda_dure.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Que seja realizada a limpeza necessária nas vias públicas na Rua Ten. Antônio João esquina com a Rua 13 de Maio próximo ao Mercado do Felipe. Bem como em todo o bairro Nossa Senhora Aparecida e Caacupê.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_n_006_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_n_006_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja realizada o serviço de patrolamento e cascalhamento em frente à Capela Nossa Senhora de Caacupê na Rua Catorze de Julho.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_n-007_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_n-007_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Secretário de Infraestrutura Sr. Helton Benitez da graça, ao Responsável da Empresa Gimenes Alves Serviços Eirelli-ME, com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência._x000D_
 _x000D_
 •	Que seja realizada a troca das lâmpadas necessárias no banheiro do parquinho ao lado do Teatro de Arena Astério da Conceição; bem como a manutenção dos brinquedos que estão danificados e podem acarretar acidentes as crianças.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_n-009_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_n-009_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Superintendente do DNIT no Estado de Mato Grosso do Sul, Sr. Helder Barbalho e ao Secretário Estadual de Infraestrutura – SEINFRA - MS, o Sr. Murilo Zauith solicitando a seguinte providência._x000D_
 _x000D_
 •	Fiscalização nas manutenções realizadas recentemente na BR, em virtude da mesma estar já estar se deteriorando.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_n-001_sergio_luiz_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_n-001_sergio_luiz_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, a Supervisora da Sanesul Sra. Rita de Cassia Padilha, Empresa LOG Engenharia e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	As manutenções necessárias no esgoto que está transbordando localizado no pátio da Delegacia Civil de Porto Murtinho, pois o cheiro está exalando muito forte e ocasionando mal estar a todos. Enfatizo de que em virtude da proximidade com a CEINF, tal procedimento necessita de reparos urgentes.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_n-002_sergio_luiz_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_n-002_sergio_luiz_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	A realização do serviço de capinagem e limpeza no pátio da Delegacia Civil de Porto Murtinho.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_n-003_sergio_luiz_bacha_F65vVCq.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_n-003_sergio_luiz_bacha_F65vVCq.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	Que o caminhão pipa molhe as ruas no período da manhã e da tarde, porém que não seja no horário de entrada e nem da saída dos alunos, pois isso acarreta muito transtorno a todos</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras, para que possa realizar limpezas no terreno do antigo hospital Cezar Bordallo e adjacentes devido a acúmulos de animais peçonhentos que invadem a creche municipal Rafael Cortada Codorniz, podendo causar acidentes com as crianças que frenquentam aquela instituição de ensino.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1537/scanner_20200305_4.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1537/scanner_20200305_4.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1538/scanner_20200305_5.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1538/scanner_20200305_5.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Responsável da Empresa Gimenez Alves Serviços – Eireli.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1536/scanner_20200305_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1536/scanner_20200305_2.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor – Presidente da Energisa ao Senhor Marcelo Vinhaes Monteiro com cópias a Empresa Gimenez Alves Serviços- Eireli e ao Excelentíssimo Senhor Prefeito Derlei João Delevatti .</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1542/ind._002-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1542/ind._002-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo deste Plenário esta Indicação, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia) e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça, Secretário Municipal de Esporte e Lazer, Wagner Gauna de Matos.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1543/ind._003-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1543/ind._003-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo deste Plenário esta Indicação, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia) e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito ao Prefeito, juntamente com o Secretário de obras que realizem os serviços na Rua 13 de junho, pois foram feitos diversos compromissos em reunião realizada no dia 28 de fevereiro.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1544/ind._004-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1544/ind._004-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo deste Plenário esta Indicação, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Administração, Finanças e Planejamento, Vilmar da Silva e Secretária Municipal de Governo, Isabel Fróes Ponce. Solicito ao Secretário de Administração e a Secretária Governo ambos do Poder Executivo Municipal que criem uma Comissão Específica para atender e orientar os servidores que estão em fase de aposentadoria.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao004_ver.sergio_bacha__11-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao004_ver.sergio_bacha__11-03-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência: _x000D_
 _x000D_
 •	A realização do serviço de capinagem e limpeza em volta do antigo Hospital César Bordallo e da antiga Casa dos Médicos. Enfatizo de que em virtude da proximidade com a CEINF Rafael Cortada Codorniz, tais procedimentos necessitam de serviços urgentes._x000D_
 •	Bem como a limpeza do mato em toda extensão da Rua Jatóba no bairro Cohab a qual está tomada pelo mato, e também a limpeza das valetas em virtude do surto de dengue no bairro</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_no_08-ver_fatima_16-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_no_08-ver_fatima_16-03-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Secretário do Meio Ambiente Sr. José Miranda da Fonseca com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	A manutenção da Patrulha Mecanizada localizado na “Aldeia Tomazia” no município de Porto Murtinho. Enfatizo que essa problemática está ocasionando dificuldades no cultivo agricultura familiar.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao010ver.010fatima_vidotte__11-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao010ver.010fatima_vidotte__11-03-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretário de Educação, Sra. Thais Regina da Silva Cavalheiro Sanches com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Palestras de conscientização em todas as escolas sobre o perigo que as carretas oferecem aos mesmos. Como forma de prevenir futuros acidentes aos alunos e a população em geral.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_jayme_-_009_53.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_jayme_-_009_53.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor-Presidente da AGESUL – Luis Roberto Martins de Araújo, ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A MANUTENÇÃO DA ESTRADA DA ALDEIA ALVES DE BARROS, ENTRE A MISSÕES E A PEDRA BRANCA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_jayme_-_010_54.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_jayme_-_010_54.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Superintendente Regional do DNIT no Estado de Mato Grosso do Sul – Euro Nunes Varanis Junior, ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A MANUTENÇÃO DA BR-267.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_sonia_-_009_55.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_sonia_-_009_55.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias á todas as secretarias municipais e projetos sociais._x000D_
 _x000D_
 SOLICITA PARA QUE HAJA UM TRABALHO DE CONSCIENTIZAÇÃO, INFORMAÇÃO E PREVENÇÃO EM PARCERIA COM AS INSTITUIÇÕES MUNICIPAIS E PÚBLICAS.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_sonia_-_010_56.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_sonia_-_010_56.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Gerente de Trânsito Nelson Bernal e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. _x000D_
 _x000D_
 SOLICITA QUE SEJA FEITO O TRABALHO DE SINALIZAÇÃO HORIZONTAL E DE PLACAS.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_sonia_-_011_57.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_sonia_-_011_57.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Coordenadora Municipal de Políticas Públicas da Mulher Orieta Consuelo Fernandes, ao Secretário de Meio Ambiente o senhor José Miranda da Fonseca e ao Secretário Municipal de Turismo Carlos Alberto Heyn. _x000D_
 _x000D_
 _x000D_
 SOLICITA QUE SEJA RETOMADA A FEIRA LIVRE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_11_ver._fatima_vidotte_08-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_11_ver._fatima_vidotte_08-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Trânsito Sr. Nelson Bernal com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	A instalação de Placas de sinalização que indiquem na rotatória localizada na Av. Laranjeiras esquina com a Rua 13 de Junho, bem como de que tem a preferencial no local, pois paira dúvida aos motoristas sobre a preferencial do local. instalação de Placas de sinalização</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t xml:space="preserve">Zilda Duré, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_006_da_vereadora_zilda_13-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_006_da_vereadora_zilda_13-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Representante da Empresa Sr. Rubens Antonio Gaino - ME e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Que seja disponibilizado equipamentos de luvas e máscaras de proteção aos garis e demais funcionários que trabalham no caminhão coletor que atuam ativamente para a limpeza urbana das vias públicas do município.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_005_ver._sergio_bacha_08-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_005_ver._sergio_bacha_08-04-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Superintendente do DNIT no Estado de Mato Grosso do Sul, Sr. Helder Barbalho com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	A instalação no tocante a “Placa de Sinalização e de Redutor de velocidade das carretas”, a iniciar-se a partir do Km - 07 até o prolongamento final da entrada da cidade da BR 267.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_005_ver._zilda__08-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_005_ver._zilda__08-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	A título de sugestão que seja colocada o nome do Ex Servidor Público (In Memorian) Sr. Júlio Valençuela na Praça que está sendo construída no Bairro do Salim cafure. Como forma de homenageá-lo virtude do excelente profissional que o mesmo desenvolveu no serviço público.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_012_-__vereadora_fatima_17-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_012_-__vereadora_fatima_17-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Secretário do Meio Ambiente e Desenvolvimento Agrário e Aquicultura Sr. José Miranda da Fonseca, a Coordenadora da Vigilância Sanitária Rita Aline Chamorro com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	Que seja realizada da forma mais breve possível o recolhimento dos animais soltos nas vias públicas, com o intuito de prevenir acidentes aos transeuntes.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_007_-__vereadora_zilda_17-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_007_-__vereadora_zilda_17-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário de Assistência Social, Trabalho e Cidadania o Sr. Edenilson Espínola e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	Que seja disponibilizado cestas básicas aos paraguaios que residem em Porto Murtinho e tenham filhos em idade escolar, pois muitas famílias não estão tendo o básico para a sua subsistência em virtude da Pandemia do Covid-19.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_006_-__vereador_sergio_17-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_006_-__vereador_sergio_17-04-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Secretário Municipal de Saúde Vilson Rolon de Campos e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja disponibilizado uma Barreira Sanitária a partir do Km 07 na BR 207, e na estrada da Colônia Bocaiuval próximo ao Laticínio e da Escola Bonifácio Gomes Polo, no antigo Posto de Saúde da Colônia para verificar todos os transeuntes do local em virtude da pandemia do Coronavírus Pandemia do Covid-19. (Solicito a apreciação em regime de urgência).</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_007_-__vereador_sergio_17-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_007_-__vereador_sergio_17-04-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti ou que determine ao setor competente solicitando a seguinte providência:_x000D_
 •	A suspensão temporária da pesca da modalidade amadora na Colônia Cachoeira enquanto o Decreto Municipal nº 11.910 estiver vigorando a qual dispõe sobre as medidas válidas até o dia 03/05/2020 como meio excepcional para o enfrentamento da pandemia do Coronavírus Pandemia do Covid-19. Como forma de evitar aglomerações no local.  (Solicito apreciação em regime de urgência).</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao008_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao008_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti ou que determine ao setor competente solicitando a seguinte providência:_x000D_
 •	Uma maior fiscalização no tocante aos critérios adotados na beira do rio Paraguai para o enfrentamento da pandemia do Coronavírus do Covid-19. Como forma de evitar aglomerações no local. Para ter um melhor controle das pessoas que entram e saem pelo rio. (Solicito apreciação em regime de urgência).</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_sonia_-_012_69.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_sonia_-_012_69.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia. _x000D_
 _x000D_
 _x000D_
 SOLICITA REPAROS NA RUA AMÉRICO DA COSTA GUERRA COM A RUA CARANDÁ, NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_sonia_-_013_70.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_sonia_-_013_70.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Assistência Social, Trabalho e Cidadania Edenilson Espínola e a Gerente Executiva do Centro de Referência de Assistência Social – CRAS. _x000D_
 _x000D_
 _x000D_
 SOLICITA INFORMAÇÕES SOBRE O HORÁRIO DE ATENDIMENTO NO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_sonia_-_014_71.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_sonia_-_014_71.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Educação a senhora Thais Regina da Silva Cavalheiro. _x000D_
 _x000D_
 _x000D_
 SOLICITA KIT MERENDA DURANTE A SUSPENSÃO DAS AULAS DA REDE MUNICIPAL DE ENSINO – REME.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_sonia_-_015_72.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_sonia_-_015_72.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia. _x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA 13 DE JULHO COM ESQUINA DA RUA 15 DE NOVEMBRO, NO BAIRRO CAACUPÊ.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_sonia_-_016_73.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_sonia_-_016_73.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 SOLICITANDO PARA QUE OS PROFISSIONAIS DA SAÚDE QUE ESTÃO Á FRENTE DO COMBATE Á PANDEMIA DO COVID-19 SEJAM GRATIFICADOS.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1608/ind.006-2020_-_elbio_20200428_105344_0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1608/ind.006-2020_-_elbio_20200428_105344_0001.pdf</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Meio Ambiente senhor José Miranda da Fonseca, para que possa realizar fiscalização durante as podas de árvores realizada pela empresa ENERGISA no município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1610/ind.007-2020_-_elbio_20200428_105507_0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1610/ind.007-2020_-_elbio_20200428_105507_0001.pdf</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras senhor Douglas Gibim e ao Prefeito Municipal Derlei João Delevatti, para que possa realizar substituição das pontes de madeiras que ligam os bairros Cohab e Jockey Clube na avenida Laranjeira por ponte de concreto e o conserto e/ou substituição da passarela de ferro do mesmo local supracitada acima.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1615/indicacao_n_08-ver_zilda_29-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1615/indicacao_n_08-ver_zilda_29-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja realizada da forma mais breve possível o recolhimento de entulhos e dos galhos de árvores localizados na Rua 13 de Maio a partir da Rua Tem. Antônio Pena e no prolongamento da Rua Afonso. (Obs. da forma mais urgente possível)</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1621/ind._008-2020_-_elbio_20200506_093444_0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1621/ind._008-2020_-_elbio_20200506_093444_0001.pdf</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras senhor Douglas Gibim e ao Prefeito Municipal Derlei João Delevatti, para que seja realizada retirada de galhos e lixos acumulados nas vias públicas do município.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1622/ind._009-2020_-_elbio_20200506_093541_0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1622/ind._009-2020_-_elbio_20200506_093541_0001.pdf</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras senhor Douglas Gibim e ao Prefeito Municipal Derlei João Delevatti, para que seja realizada serviço de limpeza e gradeação no local ao lado da pista de MotoCross no bairro COHAB</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_n_009_ver_sergio_luiz_bacha_07-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_n_009_ver_sergio_luiz_bacha_07-05-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti ou que determine ao setor competente solicitando a seguinte providência:_x000D_
 •	Conforme a doação realizada pela Receita Federal ao Poder Executivo de um caminhão baú Mercedes da cor Branca, solicito a transformação do mesmo em um caminhão pipa com a finalidade de molhar as ruas. (Solicito apreciação em regime de urgência).</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_sonia_-_017_080.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_sonia_-_017_080.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Educação a senhora Thais Regina da Silva Cavalheiro e ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA REFORMA DO PRÉDIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DA SECRETARIA MUNCICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_no_010-_2020_-_solicita_tapa_buraco_n_GCfB90e.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_no_010-_2020_-_solicita_tapa_buraco_n_GCfB90e.doc</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras senhor Douglas Gibim e ao Prefeito Municipal Derlei João Delevatti, para que possa tampar o buraco na rua General de Oliveira em frente a igreja Adventista que causa transtornos aos transeuntes local.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_009_ver._sergio_bacha_12-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_009_ver._sergio_bacha_12-05-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que presente subscreve, em conformidade  com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário, que encaminhe expediente ao Excelentíssimo senhor prefeito municipal, Sr. João Derlei Delevatti ou que determine ao setor competente solicitando a seguinte providencia:_x000D_
 Conforme a doação realizada pela Receita Federal  ao Poder Executivo de um caminhão baú Mercedes da cor branca, solicito a transformação do mesmo em um caminhão pipa com a finalidade de molhar as ruas.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_no_10-_ver_sergio_13-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_no_10-_ver_sergio_13-05-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Gerente do Terminal Portuário Grupo FV - Cereais, Sr. Osvaldo Anastácio Filho solicitando a seguinte providência:_x000D_
 •	Que seja disponibilizado um caminhão para molhar a Rua 13 de Junho e as demais ruas que dão acesso ao porto nos finais de semana no período da manhã e da tarde (Solicito apreciação em regime de urgência).</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_sonia_-_018_84.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_sonia_-_018_84.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS, LIXOS E ENTULHOS NA RUA JATOBÁ, RUA CARANDÁ E DAS PROXIMIDADES NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1646/ind007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1646/ind007.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com Cópia ao Responsável do Porto FV Cereais Senhor  Oswaldo Anastácio Filho , para que seja realizada a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	Molhar a Rua 13 de junho todos os dias, incluindo finais de semana devido à poeira ocasionados pelos caminhões que trafegam na rua citada que vai ao Porto.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1647/ind008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1647/ind008.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com Cópia ao Secretário Municipal de Infra Estrutura o Senhor Douglas Gibim Garcia, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	Solicita providências referentes à poeira no bairro Dom Pepê e Vila Célia.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1648/ind009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1648/ind009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo Senhor Secretário Estadual de Saúde, Geraldo Resende Pereira, para que seja realizada a seguinte providência: _x000D_
 _x000D_
 •	Adesão do Programa Federal “O Brasil Conta Comigo”</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1649/ind010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1649/ind010.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Secretário Municipal de Obras Douglas Gibim Garcia._x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA GENERAL DE OLIVEIRA E A 15 DE NOVEMBRO DE PONTA A PONTA.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1650/ind011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1650/ind011.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para a Supervisora da Empresa Sanesul Sra. Rita de Cassia Padilha, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 •	Que durante a Pandemia a Empresa considere Isenção das Taxas de Juros e Correções Monetárias das Contas que estão em atraso e prorrogar por mais um mês a tolerância de Suspensão de Corte .</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1651/ind012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1651/ind012.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para ao Diretor – Presidente da Energisa ao Senhor Marcelo Vinhaes Monteiro. , para que seja realizada a seguinte providência:_x000D_
 	_x000D_
 •	Que durante a Pandemia a Empresa considere Isenção das Taxas de Juros e Correções Monetárias das Contas que estão em atraso e prorrogar por mais um mês a tolerância de Suspensão de Corte.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1654/indi013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1654/indi013.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Prefeito Municipal, Sr. Derlei João Delevatti com cópias ao Secretário Municipal de Infraestrutura o Sr. Douglas Garcia Gibim e ao Secretário Municipal de Meio Ambiente José Miranda da Fonseca solicitando a seguinte providência:_x000D_
 •	A retirada de galhos e entulhos das vias públicas localizadas na Rua B no Bairro Dom Pepe II.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1655/indi014.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1655/indi014.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Secretário Municipal de Obras Douglas Gibim Garcia._x000D_
 SOLICITA CASCALHAMENTO NA RUA 13 DE JUNHO COM À 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_jayme_-_012_93.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_jayme_-_012_93.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA REPAROS E CASCALHAMENTO NA AVENIDA LARANGEIRAS, ENTRE AS DUAS ULTIMAS RUAS DO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_013_-_ver._fatima_03-06-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_013_-_ver._fatima_03-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	O prosseguimento da realização doento e do cascalham patrolamento da estrada localizada na “Aldeia Barro Preto” em virtude do maquinário estar fazendo as devidas manutenções na “Aldeia Alves de Barro” e da estrada acima citada estar em condições críticas necessitando das manutenções urgentemente, pois há risco eminente de acidentes no local, bem como a manutenção do bueiro a qual está fechada pelo mato.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_0011-ver_sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_0011-ver_sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Secretário Municipal de Saúde Vilson Rolon de Campos e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	Que seja disponibilizada uma equipe para adas carretas a higienização e descontaminação das mesmas adentrarem na cidade, em virtude da pandemia do Coronavírus o Covid-19.  O serviço de desinfecção é de suma importância para o combate do novo Coronavírus. Dessa forma solicito a apreciação em regime de urgência).</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_jayme_-_013_69.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_jayme_-_013_69.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS, LIXOS E ENTULHOS NA RUA DOUTOR COSTA MARQUES.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_sonia_-_019_97.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_sonia_-_019_97.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS NA RUA 13 DE MAIO PRÓXIMO A ESCOLA ESTADUA JOSÉ PONIFÁCIO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1667/indi015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1667/indi015.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Douglas Gibim Garcia, com cópia ao Responsável do Porto FV Cereais, Oswaldo Filho._x000D_
 SOLICITA REPAROS NA RUA 13 DE JUNHO ESQUINA COM Á AVENIDA RIO BRANCO E  AVENIDA LARANJEIRA.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_sonia_-_020_99.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_sonia_-_020_99.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia. _x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE EM TORNO DO DIQUE EM DIREÇÃO AOS BAIRROS.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_sonia_-_021_100.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_sonia_-_021_100.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia. _x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A ORLA DO RIO PARAGUAI, ATRÁS DO CINE TEATRO NEY MACHADO MESQUITA.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_sonia_-_022_101.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_sonia_-_022_101.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 SOLICITA A COLOCAÇÃO DE TENDAS E CADEIRAS EM FRENTE À AGÊNCIA DA CAIXA ECONOMICA FEDERAL.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_sonia_-_023_102.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_sonia_-_023_102.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA REPAROS NA RUA ADERBAL DE CARVALHO ESQUINA COM A RUA TIRADENTES, PRÓXIMO A PLACA DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_sonia_-_024_103.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_sonia_-_024_103.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA REPAROS E CASCALHAMENTO NA RUA AMÉRICA DA COSTA GUERRA, NO BAIRRO JOCKEY CLUBE.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO E PATROLAMENTO NA RUA CAMALOTE, BAIRRO JOCKEY CLUBE.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_sonia_-_026_105.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_sonia_-_026_105.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA UM MUTIRÃO DE RECOLHIMENTO DE GALHOS DE ÁRVORES QUE SE ENCONTRAM EM FRENTE DAS RESIDÊNCIAS NOS BAIRROS COHAB, SALIM CAFURE E VILA CÉLIA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_jayme_-_014_106.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_jayme_-_014_106.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS NA RUA DOUTOR COSTA MARQUES EM FRENTE AO MUSEU DOM JAIME ANIBAL BARRERA.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_012-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_012-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 • A colocação de cascalho no local onde foi colocado as manilhas na Rua Candido Mariano esquina com Rua General Capitão Cantalice esquina com a 14 de Julho em virtude de que a cobertura no local cederam impossibilitando os moradores de adentrarem com seus veículos até as suas residências.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_013-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_013-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Secretário Municipal de Saúde Vilson Rolon de Campos e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 • A realização de testes rápidos do Coronavírus do Covid-19 a todos que apresentarem sintomas com dificuldades respiratórias, gripe entre outros e adentrarem na cidade pelo Km 35, como forma de prevenção a todos os munícipes no que tange à saúde e segurança a todos. (Obs. em regime de urgência)</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_no_014-fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_no_014-fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Cascalhamento e o patrolamento da Rua Luiz de Albuquerque entre a Rua 15 de Novembro no Bairro Residencial saladeiro em virtude dos buracos e erosões no local com riscos iminentes de acidentes.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_-015-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_-015-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	Que seja colocada a placa de sinalização do quebra-molas na Rua 13 de Junho como forma de prevenção no local.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_-016-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_-016-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	A restauração dos bancos e a limpeza do chafariz localizado na Praça do Tuiuiú.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_-018-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_-018-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia, ao representante da Gimenez Alves Serviços Eirelli-ME com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Iluminação na Rua principal no KM6, bem como as manutenções e trocas que se fizerem necessárias no local.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_-019-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_-019-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	A limpeza e a revitalização da Praça da Thomaz Laranjeira.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_-020-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_-020-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	Que seja realizada a ampliação da Capela Mortuária Municipal, bem como a construção de uma cobertura (varanda) e as demais manutenções que se fizerem necessárias no local.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_sonia_-_027_115.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_sonia_-_027_115.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA 13 DE JULHO AOS FINAIS DE SEMANA, INCLUINDO AOS DOMINGO.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_-017-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_-017-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente a Secretária de Educação a Sra Thais Regina da Silva Cavalheiro Sanches e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei solicitando a seguinte providência:_x000D_
 _x000D_
 •	A disponibilização de materiais de expediente ao professores da rede pública da área urbana e rural.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_021-fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_021-fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, Reiterando a seguinte a Indicação de minha autoria sob nº 014/2020 encaminhada em 09 de junho de 2020 solicitando: a seguinte providência_x000D_
 •	Cascalhamento e o patrolamento da Rua Luiz de Albuquerque entre a Rua 15 de Novembro no Bairro Residencial Saladeiro em virtude dos buracos e erosões no local com risco iminente de acidentes.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Vereador que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário Municipal de Obras senhor Douglas Gibim, ao Gerente de Trânsito Municipal senhor Renato Willian Ovelar e ao Prefeito Municipal Derlei João Delevatti, com intuito de colocar redutores de velocidade (Quebra Mola) na rua Francisco de Oliveira, em frente a Escola Municipal Iza Maria Gaúna para evitar possíveis acidentes no local.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_no_014-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_no_014-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Diretor Presidente da Energisa Sr. Marcelo Vinhaes Monteiro, solicitando a seguinte providência:_x000D_
 •	Que sejam tomadas as devidas providências para a reativação do atendimento ao consumidores na forma presencial, o qual está suspenso por conta da pandemia da Covid-19. Enfatizo de que a grande parcela da população murtinhense são de baixa renda e não possuem meios tecnológicos para solicitar o atendimento e solucionar os problemas.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_no_015_sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_no_015_sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia e ao Responsável da Empresa Gimenez Alves Serviços – Eireli com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja realizada as manutenções e trocas das lâmpadas necessárias na Rua Cel. Ponce no poste de energia elétrica em frente à casa da Sra. Celanira Loubet e da residência da esposa do finado Dr. Segovia.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_sonia_-_029_121.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_sonia_-_029_121.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA UM MUTIRÃO DE RECOLHIMENTO DE GALHOS DE ÁRVORES QUE SE ENCONTRAM EM FRENTE DAS RESIDÊNCIAS NOS BAIRROS NOSSA SENHORA APARECIDA E NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_sonia_-_030_122.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_sonia_-_030_122.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA O RECOLHIMENTO DE LIXOS E GALHOS QUE SE ENCONTRAM EM FRENTE DAS RESIDÊNCIAS NA RUA MOZART GROSSO.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_sonia_-_031_123.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_sonia_-_031_123.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 _x000D_
 SOLICITA A CAMPANHA DE VACINAÇÃO NA FAZENDA SANTA OTILIA E FAZENDA SANTA ANA.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_sonia_-_032_124.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_sonia_-_032_124.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA O RECOLHIMENTO DE LIXOS, GALHOS E ENTULHOS QUE SE ENCONTRAM EM FRENTE DAS RESIDÊNCIAS NA RUA BLANCA GROSSO LEDESMA DE LOUISE, BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_sonia_-_033_125.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_sonia_-_033_125.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA REPAROS NA RUA 13 DE JUNHO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1748/indi16.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1748/indi16.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente  ao Secretário de Meio Ambiente Sr. Jose Miranda da Fonseca, solicitando:_x000D_
 _x000D_
 •	 Que seja feito o serviço de instalação de água encanada no sítio São Jorge de propriedade do Senhor Célio.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1749/indi17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1749/indi17.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Secretário Municipal de Obras Douglas Gibim Garcia e Secretário Municipal de Meio Ambiente José Miranda da Fonseca._x000D_
 •	SOLICITA O SERVIÇO DE UMA “RETRO ESCAVADEIRA” PARA LIMPEZA DE TERRENOS, AÇUDES E ABRIR UMA ESTRADA DE ACESSO A CHÁCARA “LA ESPERANCITA” PROPRIEDADE DE RAMONA SANCHES (FRANCISCA) NA COLÔNIA INGAZEIRA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópia à Responsável da Empresa Gimenez Alves Serviços – Eireli._x000D_
 _x000D_
 SOLICITA A POSSIBILIDADE DE REALIZAR COM MÁXIMA URGÊNCIA A COLOCAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA GENERAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo deste Plenário esta Indicação, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia) e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito que o Poder Executivo notifique a Empresa Decimal para que essa faça os reparos nas ruas, 14 de Julho, Cap. Cantalice e Cel. Alfredo Pinto, uma vez que essas vias foram asfaltadas pela referida empresa de engenharia</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo deste Plenário esta Indicação, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia) e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de encascalhar a estrada da Ingazeira na proximidade do destacamento da 2ª CIA-Fronteira, também a construção de uma rampa para ajudar e facilitar a retirada dos barcos do Rio Apá.</t>
   </si>
   <si>
@@ -2145,1593 +2145,1593 @@
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário a Indicação. E após aprovação segue o expediente ao Prefeito, Derlei Delevatti, e Secretário Municipal de Saúde, Vilson Rolon de Campos.   Solicito os serviços de manutenção das portas do Hospital Municipal Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário a Indicação. E após aprovação segue o expediente ao Prefeito, Derlei Delevatti, e Secretário Municipal de Obras, Habitação e Serviços Públicos, Douglas Gibim Garcia.  Solicito a Secretaria de Obras juntamente com a Secretaria de Meio Ambiente, que sejam realizadas orientações voltadas a população em relação ao descarte de eletrodomésticos e demais materiais que causam poluição ao meio ambiente, bem como a realização de coleta desses materiais.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1791/indicacao__-016-_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1791/indicacao__-016-_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário de Saúde Sr. Vilson Rolon com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A contratação de um “médico” com especialização para conduzir o aparelho de ultrassonografia do hospital municipal.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao__-017-_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao__-017-_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário de Saúde Sr. Vilson Rolon com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A máxima urgência na instalação do aparelho de raio X no Hospital Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao__-018-_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao__-018-_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 •	A flexibilização quanto ao atendimento ao público em restaurantes da cidade, uma vez que estes comerciantes tem sido afetados diretamente com o isolamento social e por causa disso tem que demitir alguns funcionários para equilibrar as finanças do comércio.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao__-019-_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao__-019-_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor Presidente da AGESUL, Sr. Luis Roberto Martins de Araújo solicitando a seguinte providência:_x000D_
 _x000D_
 •	A recuperação da cabeceira da “PONTE CABRITO” no sentido da BR 267 aproximadamente 5 Km a qual interliga a entrada da 7 Placas e Faz São Lourenço. (Obs. com a máxima urgência possível).</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao__-020-_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao__-020-_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie  expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja realizada a doação de um terreno distante das residências para a realização da prática de “MOTOCROSS” – Moto Velocidade a fim de atender a todos os praticantes desta modalidade.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao__-021-_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao__-021-_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	A realização dos serviços de reparos na calçada da praça do bairro Salim Cafure, que encontra-se com algumas partes afundadas, bem como a troca das palmeiras que já estão secas._x000D_
 •	A disponibilização de um funcionário para cuidar da manutenção da praça.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao__-022-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao__-022-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia, ao Diretor Presidente da Agesul, Sr. Luis Roberto Martins de Araújo com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência: _x000D_
 _x000D_
 •	A realização das manutenções de patrolamento e do cascalhamento nas estradas da Colônia Ingazeira até a Pousada Pantaneira Foz do Rio Apa em virtude dos inúmeros buracos e erosões existentes no local oferecendo risco iminente de acidentes.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao__-023-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao__-023-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que encaminhe expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência: _x000D_
 _x000D_
 •	Que dê preferência aos comerciantes locais no critério de contratação exclusiva para os ME, MEI e EPP, em conformidade com o que dispõe os arts. 47 e 48, I, c/c com o art. 3º da Lei Complementar Federal nº 147/2014, como forma de obter geração de renda e desenvolvimento local do município pois em meio a todos os problemas ocasionados com a crise do Coronavírus (COVID-19), os comerciantes locais são os que mais sofreram o impacto econômico.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao__-024-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao__-024-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 •	Que seja colocada a placa refletiva de sinalização nos dois quebra-molas localizados na Rua Cel. Alfredo Pinto próximo a Pousada do João como forma de prevenção no local.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao__-025-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao__-025-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia e ao Responsável da Empresa Gimenez Alves Serviços – Eireli com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 •	Que seja realizada as manutenções e trocas das lâmpadas necessárias nos postes de energia no Bairro Dom Pepe após a ponte de madeira na primeira e na última Rua 10 na quadra nº 15 do citado bairro.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao__-026-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao__-026-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia  com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 •	Que seja realizada os serviços de encascalhamento e patrolamento em todas as vias do Matadouro, bem como a coleta do lixo regularmente.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao__-027-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao__-027-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Gerente de Trânsito Sr. Renato Willian Ovelar com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 •	Que seja instalado placas de sinalização e identificação em todas as ruas dos Bairros Salim Cafure e Cherogami.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao__-028-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao__-028-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia e ao Responsável da Empresa Gimenez Alves Serviços – Eireli com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 •	Que seja realizada as manutenções e trocas das lâmpadas necessárias na Rua Dr. Costa Marques esquina Ten. Antônio Pena em frente ao Museu Municipal. (Em caráter de urgência)</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao__-029-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao__-029-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia   Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que seja disponibilizado um caminhão pipa para molhar a Rua Porto Carrero.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao__-030-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao__-030-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia e ao Responsável da Empresa Gimenez Alves Serviços – Eireli com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 •	Que seja realizada as manutenções e trocas das lâmpadas necessárias na “Orla do Rio”, bem como a limpeza na Praça do Tuiuiú. (Em caráter de urgência)</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_10_zilda_dure_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_10_zilda_dure_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário do Meio Ambiente José Miranda da Fonseca com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Fiscalização e providências no tocante ao mau cheiro que o valetão localizado na Av. Laranjeiras está exalando ocasionando o mal estar a todos.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao__-031-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao__-031-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao gerente de obras e operações viárias o Sr.  Douglas Gibim  Garcia com copia ao exatissimo senhor prefeito municipal Sr. Derlei João Delevatti solicitando a  seguinte providencia:_x000D_
                                             •	A realização de um "Laudo técnico" no tocante a possibilidade de uma canalização na parte de centro da praça Salim Cafure, em virtude do acumulo das águas no centro.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao__-032-_ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao__-032-_ver._fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao gerente de obras e operações viárias o Sr.  Douglas Gibim  Garcia com copia ao exatissimo senhor prefeito municipal Sr. Derlei João Delevatti solicitando a  seguinte providencia:_x000D_
                                             •	A probabilidade de um estudo para transformar o prédio do antigo matadouro em um centro comunitário para os moradores como forma de gerar renda aos munícipes.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao__11-zilda_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao__11-zilda_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Gerente de Obras e Operações Viárias o Sr. Douglas Gibim Garcia com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
                                   •As manutenções necessárias no cemitério do Km 9 em virtude do mesmo estar deteriorando e o local trata-se de um local sagrado.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao033_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao033_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie que envie expediente ao Secretário Municipal de Infraestrutura ao Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 •	A reforma da sede do Centro Comunitário da Cohab, para que o mesmo possa ser utilizado pelos moradores do bairro com qualificação e de lazer.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1822/indicacao_jayme_-_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1822/indicacao_jayme_-_015.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Gerente de Engenharia de Tráfego e Sistemas Viários Renato Willian Ovelar._x000D_
 _x000D_
 SOLICITA QUE SEJA FEITO O TRABALHO DE SINALIZAÇÃO DE PLACAS NAS RUAS:_x000D_
 •	PRESIDENTE VARGAS COM A RUA CORONEL PINTO;_x000D_
 •	RUA 13 DE JUNHO INDICANDO A PRESENÇA DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_jayme_-_016.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_jayme_-_016.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicos Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Responsável da Empresa Gimenez Alves Serviços – Eireli, Matheus Gimenez Alves._x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO DE LÂMPADAS NAS SEGUINTES RUAS:_x000D_
 •	RUA 13 DE JUNHO;_x000D_
 •	RUA 14 DE JULHO;_x000D_
 •	CAPITÃO CANTALICE e_x000D_
 •	RUA PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_jayme_-_017_185.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_jayme_-_017_185.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicas Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA GENERAL DE OLIVEIRA ATÉ O FINAL DO BAIRRO DOM PEPE.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_jayme_-_018_186.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_jayme_-_018_186.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicas Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS NOS BAIRROS NOSSA SENHORA APARECIDA E NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_jayme_-_019_sonia_187.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_jayme_-_019_sonia_187.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicas Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS E ENTULHOS NA RUA PORTO CARREIRO.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Professor Jayme, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_jayme_-_020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_jayme_-_020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicas Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA REPOSIÇÃO DAS TAMPAS DE BOEIROS NA: _x000D_
 •	AVENIDA LARANJEIRAS COM CAPITÃO CANTALICE;_x000D_
 •	AVENIDA LARANJEIRAS COM 14 DE JULHO.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_sonia_-_028_189.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_sonia_-_028_189.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA PATROLAMENTO, CASCALHAMENTO E NIVELAMENTO NA RUA PORTO CARREIRO COM A RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_sonia_-_034_190.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_sonia_-_034_190.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Chefe de Unidade de Cadastro Marilene Vasquez._x000D_
 _x000D_
 SOLICITA QUE SEJA ENCAMINHADA PARA A DIRETORA-PRESIDENTE DA AGEHAB MARIA DO CARMO AVESANI LOPEZ A DISPONIBILIDADE DE 20 CASAS DO PROJETO LOTE URBANIZADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_sonia_-_035_191.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_sonia_-_035_191.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicos Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Responsável da Empresa Gimenez Alves Serviços – Eireli, Matheus Gimenez Alves._x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO DE LÂMPADAS NA RUA AFONSO PENA EM FRENTE À CAPELA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_sonia_-_036_jayme_192.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_sonia_-_036_jayme_192.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos e Gerente de Trânsito Renato Willian Ovelar._x000D_
  _x000D_
 SOLICITA QUE SEJA FEITA A DESINFECÇÃO NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_sonia_-_037_193.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_sonia_-_037_193.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos e a Secretária Municipal de Educação a senhora Thais Regina da Silva Cavalheiro._x000D_
  ._x000D_
 SOLICITA A CONTRATAÇÃO DE FONOAUDIÓLOGO EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_sonia_-_038_194.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_sonia_-_038_194.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
  _x000D_
 SOLICITA QUE AS DIÁRIAS DOS MOTORISTAS ESTEJAM EM DIA.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1834/indicacao_sonia_-_039_195.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1834/indicacao_sonia_-_039_195.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário de Administração, Planejamento e Finanças Vilmar Silva da Silva._x000D_
 _x000D_
 SOLICITA PARA QUE SEJA FEITA A COMPRA DE MATERIAIS DE ILUMINAÇÃO PARA A EMPRESA GIMENEZ ALVES.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1835/indicacao_sonia_-_040_196.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1835/indicacao_sonia_-_040_196.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Educação a senhora Thais Regina da Silva Cavalheiro e o Secretário de Administração, Planejamento e Finanças Vilmar Silva da Silva. Reiterando da Indicação nº 019/2018 do dia 09 de outubro de 2018 da minha autoria_x000D_
 _x000D_
 SOLICITA A COMPRA DOS ARES-CONDICIONADOS PARA O CENTRO DE EDUCAÇÃO INFANTIL LAURA VICUÑA.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1836/indicacao_sonia_-_041_197.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1836/indicacao_sonia_-_041_197.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Assistência Social, Trabalho e Cidadania Edenilson Espínola._x000D_
 _x000D_
 SOLICITA QUE SEJA FEITO UM TERMO DE PARCERIAS COM AS EMPRESAS PRIVADAS COM O PROGRAMA MUNICIPAL JOVEM APRENDIZ EXISTENTE EM NOSSO MUNICÍPIO DE ACORDO COM A LEI MUNICIPAL Nº 1.614 DE 29 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_sonia_-_042_198.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_sonia_-_042_198.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 SOLICITA REPAROS E CASCALHAMENTO NA RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_sonia_-_043_199.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_sonia_-_043_199.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Meio Ambiente e Desenvolvimento Agrário, Aquicultura o senhor José Miranda da Fonseca._x000D_
 _x000D_
 SOLICITA QUE SEJA FEITO UM TRABALHO DE RECOLHIMENTO DOS LIXOS ESPALHADOS PRÓXIMOS AO LIXÃO.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_sonia_-_044_200.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_sonia_-_044_200.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicos Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Responsável da Empresa Gimenez Alves Serviços – Eireli, Matheus Gimenez Alves._x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO DE LÂMPADAS NAS:_x000D_
 •	RUA JOSÉ BONIFÁCIO, NO BAIRRO NOSSA SENHORA APARECIDA;_x000D_
 •	AVENIDA LARANJEIRAS, AO LADO DO CENTRO DE MÚLTIPLAS ATIVIDADES;_x000D_
 •	EM FRENTE À ESCOLA MUNICIPAL MARIA DALVA GARAIH ATÉ O POSTO DA POLICIA MILITAR AMBIENTAL, NA CACHOEIRA DO APA.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_sonia_-_045_201.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_sonia_-_045_201.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicos Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti e Secretário de Juventude, Esporte e Lazer Wagner Gauna Mattos._x000D_
 _x000D_
 REVITALIZAÇÃO DO PARQUINHO DO BAIRRO FLORESTAL, LOCALIZADO NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_sonia_-_046_jayme_202.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_sonia_-_046_jayme_202.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Públicos Douglas Gibim Garcia e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA CIRCULE EM TODAS AS RUAS DA CIDADE NO PERÍODO MATUTINO E VESPERTINO.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_sonia_-_047_203.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_sonia_-_047_203.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Responsável da Empresa Gimenez Alves Serviços – Eireli, Matheus Gimenez Alves._x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO E REPARO DE LÂMPADAS NA:_x000D_
 •	RUA CEL ALFREDO PINTO;_x000D_
 •	RUA AMÉRICO COSTA GUERRA;</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1611/mocao_aplauso_001-2020_-_elbio_20200428_105616_0001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1611/mocao_aplauso_001-2020_-_elbio_20200428_105616_0001.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO A TODOS OS FUNCIONÁRIOS DA SECRETARIA MUNICIPAL DE SAÚDE E DEMAIS ÓRGÃOS QUE DISPONIBILIZARAM SEUS FUNCIONÁRIOS PARA AUXILIAREM NA BARREIRA SANITÁRIA MONTADA NO KM 35 VISANDO O COMBATE AO COVID-19.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1635/mocao_de_aplauso_no._005-2020_-profissionais_de_eQpfchW.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1635/mocao_de_aplauso_no._005-2020_-profissionais_de_eQpfchW.doc</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO A TODOS OS PROFISSIONAIS DE ENFERMAGEM DA REDE MUNICIPAL DE SAÚDE DE PORTO MURTINHO – MS.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR NILSON EDEN PEREIRA.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1547/indicacao001ver.sergio_bacha__11-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1547/indicacao001ver.sergio_bacha__11-03-2020.pdf</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao002_ver.sergio_bacha__11-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao002_ver.sergio_bacha__11-03-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR Severino João de Oliveira</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>Os vereadores presentes subscrevem, em conformidade com o texto regimental, depois de ouvido o soberano plenário consternando solicita que seja expedida a MOÇÃO DE PESAR pelo passamento da senhora ELIETE SOUZA</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1631/mocao_de_pesar_sonia_-_001_005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1631/mocao_de_pesar_sonia_-_001_005.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR FÉLIX ALVES._x000D_
 _x000D_
 	A Vereadora que apresente e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor Félix Alves.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1660/mocao_de_pesar_tereza__no_04-___ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1660/mocao_de_pesar_tereza__no_04-___ver._fatima.pdf</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1661/mocao_de_pesar_tereza__no_05-___ver._fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1661/mocao_de_pesar_tereza__no_05-___ver._fatima.pdf</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1753/mocaodepesareugeniasouza.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1753/mocaodepesareugeniasouza.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DA SENHORA EUGENIA SOUZA._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento da Senhora EUGENIA SOUZA.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Derlei João Delevatti</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_n_001-2020_magisterio..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_n_001-2020_magisterio..pdf</t>
   </si>
   <si>
     <t>Concede Reajuste Salarial ao Servidores Públicos Municipal do Grupo Magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_n._002-2020_finisa_original.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_n._002-2020_finisa_original.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Programa FINISA, e tomar empréstimo junto à Caixa Econômica  Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_n._003-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_n._003-2020.pdf</t>
   </si>
   <si>
     <t>Concede revisão salarial aos Servidores Públicos Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder a isenção da Contribuição para Custeio de Iluminação Pública (COSIP) aos contribuintes vinculados às unidades consumidoras enquadradas na Tarifa Social.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_n._005-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_n._005-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o crédito adicional suplementar no orçamento de 2020 do município, e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1663/pl006-2020_-_ldo.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1663/pl006-2020_-_ldo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_de_lei_n._007-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_de_lei_n._007-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios fiscal à empresa Mecari Distribuidora LTDA no âmbito de Porto Murtinho.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_n._007_b_poder_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_n._007_b_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder com desmembramento e alienação de áreas que menciona, com finalidade exclusiva de implantação de moradia de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_n_008-2020_seletivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_n_008-2020_seletivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de prorrogação dos contratos temporários até aprovação dos candidatos do concurso público e dá outras providências.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_n._009-2020_f._andreis.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_n._009-2020_f._andreis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de prazos estipulados na Lei Municipal 1637/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_no.011-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_no.011-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o crédito adicional suplementar no Orçamento de 2020 do município e dá outras providências.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefício fiscal à empresa Ithaum Export Comércio de Cereais Ltda - Ithaum Export no âmbito de Porto Murtinho.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1837/projeto_de_lei_n._014-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1837/projeto_de_lei_n._014-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder com doação de área de imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_complementar_001-2020_sim.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_complementar_001-2020_sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal de Porto Murtinho - SIM e os procedimentos de inspeção sanitária em estabelecimento que produzam produtos de origem animal e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>Dispões sobre o Sistema Único de Assistência Social do Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1817/plc-_003-2020_-_rpps_-_apenas_texto.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1817/plc-_003-2020_-_rpps_-_apenas_texto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Complementar Municipal nº 021, de 20 de dezembro de 2006, e dá outras providencias.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1540/projeto_de_lei_n._001-2020_pl.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1540/projeto_de_lei_n._001-2020_pl.pdf</t>
   </si>
   <si>
     <t>Institui e estabelece o atendimento dos profissionais em psicologia nas escolas municipais para atuar junto às famílias, corpo docente, discente, direção e equipe técnica de ensino infantil e fundamental no âmbito do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_no._002-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_no._002-2020.pdf</t>
   </si>
   <si>
     <t>Concede revisão salarial de igual índice a todos os servidores efetivos e comissionados do Poder Legislativo Municipal de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_n._003-2020_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_n._003-2020_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município a campanha denominada de "Janeiro Branco" como Mês de Estímulo aos Cuidados e à Conscientização da Saúde Mental e Emocional no âmbito do Município de Porto Murtinho-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1609/projeto_de_lei_n._004-2020_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1609/projeto_de_lei_n._004-2020_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município a Semana dos Povos Indígenas no âmbito do Município de Porto Murtinho-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n._005-2020_mesa_diretora..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n._005-2020_mesa_diretora..pdf</t>
   </si>
   <si>
     <t>Fixa os valores do subsídio para Prefeito, Vice-Prefeito e Secretários Municipal do Município de Porto Murtinho-MS, para legislatura 2021 a 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n.006_mesa_diretora.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n.006_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Fixa os valores do Subsídios para os Vereadores da Câmara Municipal de Porto Murtinho - MS, para legislatura de 2021 a 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_n._007-2020_rodrigo_froes_acosta.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_n._007-2020_rodrigo_froes_acosta.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigo 92 e 93 da Lei Municipal nº 808 de 11 de setembro de 1989 (Código de Obras e Edificações do Município de Porto Murtinho, Estado de Mato Grosso do Sul)</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Valores do consumo de água por metro cúbico dos usuários dos serviços da Empresa de Saneamento Básico de Mato Grosso do Sul - SANESUL.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no.009-2020_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no.009-2020_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe em carácter excepcional sobre a suspensão do cumprimento de obrigações financeiras referentes a empréstimos consignados contraídos por servidor públicos Municipal, no  âmbito do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_n.011-2020_legislativo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_n.011-2020_legislativo.pdf</t>
   </si>
   <si>
     <t>PREVÊ A REGULAMENTAÇÃO EM REGIME ESPECIAL ÀS ATIVIDADES NÃO PRESENCIAIS NA REDE MUNICIPAL DE ENSINO, PARA FINS DE CUMPRIMENTO DO CALENDÁRIO LETIVO DO ANO DE 2020, PELO CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_no_012-2020_rodrigo20210317_11561611.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_no_012-2020_rodrigo20210317_11561611.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos serviços de frete de carga no âmbito do município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_no_013_ver_-_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_no_013_ver_-_fatima.pdf</t>
   </si>
   <si>
     <t>Fica instituído no calendário oficial de eventos do município o dia 01 de junho como data de Combate ao Feminicídio no Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_no_014_ver_-_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_no_014_ver_-_fatima.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Porto Murtinho - MS, a remanejar os recursos do Programa Nacional de Alimentação Escolar (PNAE) destinado à merenda escolar, para aquisição de "kits de alimentação escolar" a serem distribuídos aos alunos de rede municipal de ensino, em decorrência da pandemia do Novo Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_no_015_ver_-_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_no_015_ver_-_fatima.pdf</t>
   </si>
   <si>
     <t>Institui o dia 15 de junho como a data de combate à violência contra a pessoa idosa, denominada "Junho Violeta/prata" no âmbito do município de Porto Murtinho-MS, e dá outras  providências.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_n._016-2020_fatima_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_n._016-2020_fatima_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do adicional de insalubridade para os trabalhadores da saúde em grau máximo enquanto perdurar a pandemia da COVID-19, no âmbito do município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_n._017-2020_elbio_twister.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_n._017-2020_elbio_twister.pdf</t>
   </si>
   <si>
     <t>Garante a gestante a possibilidade de optar pelo parto cesariano, a partir da trigésima nona semana de gestação, bem como a analgesia mesmo quando escolhido o parto normal, e dá outras providências.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo no âmbito do Município de Porto Murtinho e determina outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_n._019-2020_professora_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_n._019-2020_professora_marciana.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a firmar parceria com a iniciativa privada para construção de pista de skate em praças do município, e dá outras providências.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_n020-2020_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_n020-2020_elbio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas para o enfrentamento da emergência de saúde pública decorrente ao Coronavírus - COVID -19, para garantir o receituário médico ou odontológico de medicamentos sujeito à prescrição de uso contínuo tenha validade pelo menos enquanto perdurar as medidas de isolamento social no âmbito do Município de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_n._021_maria_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_n._021_maria_donizete.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Meu Primeiro Emprego para a contratação de inciantes no mercado de trabalho e dá outras providências.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_027-2020_rodrigo20210317_12243295.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_027-2020_rodrigo20210317_12243295.pdf</t>
   </si>
   <si>
     <t>Declara cidades gêmeas as cidades de Porto Murtinho – MS e a cidade de Carmelo Peralta-PY.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2033/projeto_de_lei_n_022_-_elbio_animais..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2033/projeto_de_lei_n_022_-_elbio_animais..pdf</t>
   </si>
   <si>
     <t>Autoriza a colocação de dormitório, comedouro e bebedouros para animais de rua no Município de Porto Murtinho - MS, e dá outras providêncais.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2552/projeto_de_lei_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2552/projeto_de_lei_024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo e Apoio aos Pequenos Produtores Rurais e Agricultura Familiar do Município de Porto Murtinho.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2550/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2550/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça Pública do Bairro Salim Cafure, como Praça Marcionil Marques dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1467/requerimento_no_001-2019-milton_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1467/requerimento_no_001-2019-milton_19-02-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte informação:_x000D_
 _x000D_
 •	Que seja encaminhada a esta Casa de Leis, informações precisas e detalhadas no tocante ao andamento do Concurso Público Municipal que será realizado no corrente ano, para conhecimento de todos os munícipes.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1474/requerimento_-001_fatima_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1474/requerimento_-001_fatima_19-02-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, Indica a Mesa Diretora, depois de ouvido o Colendo Plenário, que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo as seguintes informações:_x000D_
 •	Informações precisas e detalhadas se há previsão para o inicio da reforma do espaço que era da FUNAI, que agora passou para a comunidade Aldeia Alves de Barros. E conforme o acordo que foi homologado pelo Poder Executivo com a Aldeia Alves de Barros, o mesmo seria ampliado com construção de uma cozinha comunitária.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1475/requerimento_-002_fatima_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1475/requerimento_-002_fatima_19-02-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, Indica a Mesa Diretora, depois de ouvido o Colendo Plenário, que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte informação:_x000D_
 •	Informações precisas e detalhadas sobre o andamento da construção da Escola Campinas.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia), e Secretário Municipal de Administração, Finanças e Planejamento, senhor, Vilmar da Silva. Requerendo informações dos valores COSIP que são repassados ao Poder Executivo pela Concessionária de Energia (ENERGISA).</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti. Requerendo informações das possíveis ruas que serão asfaltadas neste ano, pois as placas de informações dos convênios entre os entes públicos não permite que o cidadão saiba qual a rua que foi ou será asfaltada.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia) e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Requerendo os serviços urgente de limpeza dos terrenos localizado na 15 de novembro próximo do campo do fundão.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia) e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Requerendo os serviços de encascalhar toda as ruas do Bairro Vila Célia e as do Bairro dom Pepe, assim como as demais vias da cidade que necessitam ser encascalhadas.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente ao senhor, Prefeito, Derlei Delevatti (cópia) e ao Secretária Municipal de Assistência Social, Aline Costa Soares Dias. Requerendo a disponibilidade de um veículo para buscar e levar os idosos em compromissos, tais como, receber aposentadoria, ir a consultas médicas, e demais deslocamentos em repartições públicas.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, em conformidade com os dispositivos legais.  Submete ao Crivo do Plenário este requerimento, e após aprovado segue o expediente ao Coordenadora da Sanesul, Professora Rita de Cássia Padilha. Requeiro os serviços de limpeza do esgoto da Rua Capitão Cantalice desde à frente do sindicato até a Avenida Thomaz Laranjeiras.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1525/scanner_20200305.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1525/scanner_20200305.pdf</t>
   </si>
   <si>
     <t>Solicita Informação sobre a Grade Curricular de Ensino do Município.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>Zilda Duré, Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_no_001-2019_zilda_dure_19-02-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_no_001-2019_zilda_dure_19-02-2020.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscrevem, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Saúde Sr. Vilson Rolom, de Campos, Secretária de Assistência Social Aline Costa Soares Dias com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que encaminhe a esta Casa de Leis, informações sobre os procedimentos realizados no tocante as pessoas com problemas psicológicos que transitam nas vias públicas, para conhecimento dos Vereadores desta Casa de Leis.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t xml:space="preserve">Zilda Duré, Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_-002_zilda_2020_06-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_-002_zilda_2020_06-03-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretário de Educação, Sra. Thais Regina da Silva Cavalheiro Sanches com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte providência:_x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre a situação do Transporte Escolar na área rural, para conhecimento dos Vereadores desta Casa de Leis.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t xml:space="preserve">Zilda Duré, Flávio Abreu, Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_no_003-zilda_13-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_no_003-zilda_13-03-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Finanças, Sr. Vilmar Silva da Silva com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte providência:_x000D_
 _x000D_
 •	Que encaminhe a esta Casa de Leis, informações precisas e detalhadas no tocante ao caminhão caçamba com a placa nº ICL3494, se o mesmo trata-se de bem permanente ou se é alugada por meio de processo licitatório, para conhecimento dos Vereadores desta Casa de Leis.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_003_ver._fatima_vidotte_08-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_003_ver._fatima_vidotte_08-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário de Assistência Social, Trabalho e Cidadania o Sr. Edenilson Espínola e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas de quais são as providências realizadas no tocante a distribuição de Cestas Básicas ás famílias da cidade e das Aldeias Indígenas em situação de vulnerabilidade social durante o período de pandemia do Coronavírus, pois em virtude do fechamento das pousadas e da paralisação de diferentes serviços, muitos profissionais chefiadas por autônomos, trabalhadores informais ou sem renda fixa, principalmente aquelas que não estão Cadastro Único para Programas Sociais do Governo Federal já encontram dificuldades para manter o sustento de suas famílias.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>Fátima vidotte, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_004_ver._fatima_vidotte_sergiozild_X5leDPF.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_004_ver._fatima_vidotte_sergiozild_X5leDPF.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presentam subscrevem, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Finanças, Sr. Vilmar Silva da Silva e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações se a Lei Complementar nº 058/2019 a qual Institui o Programa de Benefício Econômico Social no tocante ao auxílio, bem como de quantos beneficiados já foram contemplados como nome e endereço dos mesmos.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_005_-__vereadora_fatima_17-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_005_-__vereadora_fatima_17-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário de Assistência Social, Trabalho e Cidadania o Sr. Edenilson Espínola e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações sobre as providências que estão sendo realizadas no tocante a distribuição das Cestas Básicas ou outro tipo de auxílio a todas as famílias das Aldeias Indígenas do município que estão em situação de vulnerabilidade social durante o período de pandemia do Coronavírus, já encontram dificuldades para manter o sustento de suas famílias.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1587/requerimento_005_-__vereadora_zilda_17-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1587/requerimento_005_-__vereadora_zilda_17-04-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Finanças, Sr. Vilmar Silva da Silva e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações sobre os valores pagos e a receber da Empresa vencedora do certame “Carandá Transporte e Serviços EIRELI- EPP.”</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_jayme_-_001_18.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_jayme_-_001_18.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Assistência Social, Trabalho e Cidadania Edenilson Espinola._x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES DAS AÇÕES FEITAS COM AS FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1602/requerimento_sonia_-_001_19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1602/requerimento_sonia_-_001_19.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretario Municipal de Obras, Habitação e Serviços Públicos Douglas Gibim Garcia._x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE O ACOMPANHAMENTO DA OBRA DA PRAÇA DO BAIRRO SALIM CAFURE.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_01-ver_sergio_29-04-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_01-ver_sergio_29-04-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Finanças, Sr. Vilmar Silva da Silva e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte informação:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante de onde foi utilizado o valor de R$ 25.000,00 (vinte e cinco mil reais) devolvidos do duodécimo pelo Poder Legislativo ao Poder Executivo o qual foi destinado com a finalidade da aquisição com a contrapartida do município para a compra de um aparelho de ultrassonografia para o Hospital Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1623/ind._002-2020_-_todos_os_vereadores_20200506_09_PwIyi6J.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1623/ind._002-2020_-_todos_os_vereadores_20200506_09_PwIyi6J.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem em conformidade com o texto regimental, reiteram o Requerimento nº. 001/2020, de 07 de abril de 2020, que solicita o envio de expediente ao Senhor Prefeito Municipal, Derlei João Delevatti solicitando que seja encaminhada a esta Casa de Leis, as seguintes informações:_x000D_
 _x000D_
 	Nota de Empenho, Nota Fiscal e Nota Pagamento com valores atualizados dos meses de Janeiro a Abril do corrente ano, da empresa CARANDÁ TRANSPORTE E SERVIÇOS - EIRELI, inscrito no CNPJ sob nº. 26.872.032/0001-70, responsável pelo transporte escolar no âmbito municipal;_x000D_
 _x000D_
 	Nota de Empenho, Nota Fiscal e Nota Pagamento com valores atualizados dos meses de Janeiro a Abril do corrente ano, da empresa RUBENS ANTONIO GAINO - EIRELI, inscrito no CNPJ sob nº. 11.326.507/0001-56, responsável pelo serviço de limpeza no município de Porto Murtinho -MS; _x000D_
 _x000D_
 	Cópia dos processos licitatórios integral e contratos administrativos devidamente assinados entre as empresas e o Executivo Municipal bem</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>Flávio Abreu</t>
   </si>
   <si>
     <t>Considerando ainda as Portarias nºs. 293 de 14 de Novembro de 2017; 202 de 20 de junho de 2018; 252 de 17 de agosto de 2018; 002 de 03 de Janeiro de 2020 e 108 de 28 de abril de 2020, que estabelece a cedência, vacância e recondução, respectivamente, da referida servidora pública municipal;_x000D_
 	REQUER informações detalhadas da situação atual da servidora acima subscrita tais como: lotação, remuneração e forma de cedência com ônus ou não.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_n_006_ver.__fatima_vidotte_07-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_n_006_ver.__fatima_vidotte_07-05-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário de Finanças, Sr. Vilmar Silva da Silva e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte informação:_x000D_
 _x000D_
  • Informações precisas e detalhadas no tocante ao recurso que será recebido pelo Ministério da economia denominada como “Orçamento de Guerra” o qual será liberada no dia 16 de maio do corrente ano. Bem como a forma e onde a mesma será utilizada na integra.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_sonia_-_002_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_sonia_-_002_025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE O APARELHO DE RAIO-X DO HOSPITAL OSCAR RAMIRES PEREIRA.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1637/requerimeto002_ver._sergio_bacha_12-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1637/requerimeto002_ver._sergio_bacha_12-05-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Finanças, Sr. Vilmar Silva da Silva e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte informação:_x000D_
 •	Informações precisas e detalhadas no tocante ao valor real recebido pelo Ministério da saúde o qual foi liberado no dia 03 de Abril como forma de incremento ao orçamento da saúde destinados exclusivamente para o combate à pandemia, bem como sobre o repasse do Senado Federal do Programa Federativo de Enfrentamento ao Coronavírus. Juntamente com as demais verbas destinadas ao COVID-19, e de que forma e local a serão utilizado os mesmos, e que estas informações sejam repassadas para o Conselho Municipal de Saúde e para a Câmara Municipal. (Em caráter de urgência)</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1638/requerimento_no_07-_ver_fatima_13-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1638/requerimento_no_07-_ver_fatima_13-05-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretária de Educação a Sra Thais Regina da Silva Cavalheiro Sanches e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações se os alunos do município terão direito de receber o “kit Merenda Escolar”, em virtude do período de enfrentamento da pandemia Coronavírus COVID-19, conforme o Decreto nº 11.938 como forma de dar suporte aos mesmos.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1643/req002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1643/req002.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Que seja executado o serviço, por parte do Executivo Municipal, acordado em reunião no dia 28 de fevereiro de 2020 na Câmara Municipal.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1644/req003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1644/req003.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Deputado Renato Câmara, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Pedido de Fiscalização.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1645/req004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1645/req004.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Derlei João Delevatti com cópia ao Secretário Municipal de Saúde Vilson Rolon de Campos, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Solicita a reabertura gradativa de igrejas e restaurantes, respeitando as orientações as regras adotadas de forma de prevenção ao covid-19.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_no_03-ver_sergio__19-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_no_03-ver_sergio__19-05-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Saúde Vilson Rolon De Campos e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo a seguinte informação:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante ao quantitativo de testes para detecção do Novo Coronavírus o COVID-19 disponíveis ao município, bem como de quais foram os critérios exigidos para a realização do mesmo.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>Miltinho Abrão , Elbio da Twister, Fátima vidotte, Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_no_03-ver_milton_19-05-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_no_03-ver_milton_19-05-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário, que encaminhe expediente ao Excelentíssimo senhor prefeito municipal, Sr. João Derlei Delevatti ou que determine ao setor competente requerendo a seguinte informação:_x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre os critérios a serem adotados para a instalação e funcionamento dos referidos estabelecimentos comerciais a serem implantados na zona urbana do município conforme a Lei Municipal nº 1.674, de 16 de Setembro de 2019, a qual dispõe sobre a instalação das Lojas Free Shops no município.  Bem como que seja realizada uma maior divulgação para a instalação do mesmo na Receita Federal.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1668/req005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1668/req005.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ào Secretário de Meio Ambiente o Sr. Jose Miranda da Fonseca com Cópia ao Excelentíssimo Senhor Prefeito  Derlei João Delevatti, requerendo:_x000D_
 	_x000D_
 _x000D_
 •	Serviço da Máquina de gradear na Colônia Ingazeira, Colônia Cachoeira e Colônia Bocaiuval;  _x000D_
 •	Cronograma de ação para Colônia Ingazeira.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1669/req006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1669/req006.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo, senhor Prefeito Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	Retificação do Decreto 11.956 de 06 de Maio de 2020;_x000D_
 •	Requer o pagamento devido ao Professor Fabio Escobar que ficou (30) dias substituindo o Professor Luciano Aguilera (Geografia).</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1682/requerimento_no_008-fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1682/requerimento_no_008-fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presenta e subscreve, em conformidade com o texto regimental, requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações no tocante à Lei Complementar nº 055/2017 a qual dispõe sobre a taxa e a regulamentação dos serviços públicos de coleta, tratamento e disposição final de resíduos sólidos no município de Porto Murtinho, de que forma que a presente lei será cobrada dos munícipes e quando se iniciará.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1683/req007.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1683/req007.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo, senhor Prefeito Derlei João Delevatti com cópia ao Secretário de Administração Vilmar da Silva, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Requer os projetos encaminhados à Caixa Econômica Federal que autoriza o Poder Executivo Municipal à aderir ao Programa FINISA e tomar empréstimo junto à Caixa Econômica Federal, conforme a Lei Municipal 1696/2020.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1684/req008.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1684/req008.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo, senhor Prefeito Derlei João Delevatti com cópia ao Secretário de Administração Vilmar da Silva, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Planejamento ou Cronograma de Execução Financeira, do valor de 703.766,08 referente à 1ª parcela da ajuda financeira referente a Lei Complementar Federal 173.2020.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1685/req009.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1685/req009.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo, senhor Prefeito Derlei João Delevatti com cópia ao Secretário de Administração Vilmar da Silva, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Prestação de conta referente às emendas repassadas por deputados estaduais, federais e Governo Federal, totalizando 1.082,609, 07 para o enfrentamento do corona vírus (covid-19).</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento___no_002-2020-_milton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento___no_002-2020-_milton.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário, que encaminhe expediente a Supervisora da Sanesul de Porto Murtinho requerendo a seguinte informação:_x000D_
 - Se já foram realizadas as manutenções necessárias no esgoto localizado na Rua Baraúnas nº 150, no Bairro Residencial Pantanal.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_09-fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_09-fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presenta e subscreve, em conformidade com o texto regimental, requer da Mesa Diretora para que depois de ouvido o soberano Plenário, para que Reitere o Requerimento sob o nº 008/2020, de 09 de junho do corrente ano encaminhado ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações no tocante à Lei Complementar nº 055/2017 a qual dispõe sobre a taxa e a regulamentação dos serviços públicos de coleta, tratamento e disposição final de resíduos sólidos no município de Porto Murtinho, de que forma que a presente lei será cobrada dos munícipes e quando se iniciará.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_006-zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_006-zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, Requer da Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Turismo Cultura e Desenvolvimento Local, Sr. Carlos Alberto Heyn com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas se o município foi cadastrado para receber os recursos repassados ao município no tocante a Lei federal 14.017/2020, conhecida como Lei Aldir Blanc, a qual tem como objetivo central estabelecer ajuda emergencial para artistas, coletivos e empresas que atuam no setor cultural e atravessam dificuldades financeiras durante a pandemia.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1750/req010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1750/req010.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Secretário de Assistência Social, Trabalho e Cidadania com cópia ao Excelentíssimo Senhor Prefeito, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Informações detalhadas sobre quais são as providencias que estão sendo tomada no tocante ao atendimento das pessoas que tiveram suas casas atingidas por alagamentos nas Ruas Carandá e Jatobá, decorrente das chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1751/req011.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1751/req011.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo, senhor Prefeito Derlei João Delevatti com cópia ao Secretário de Obras Douglas Gibim Garcia, requerendo:_x000D_
 _x000D_
 •	Informações à empresa Engenharia e Comercio Bandeirantes LTDA sobre quais são as providências que estão sendo tomadas para que não haja obstrução do canal de escoação de água como ocorreu com a chuva dos últimos dias. Levando em consideração que o mês de Setembro é um mês que chove com frequência e se medidas não forem  tomadas, haverá novamente problemas com escoamento da água naquela região.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1752/req012.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1752/req012.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo, senhor Prefeito Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	Informações detalhada sobre o “Programa Moradia Precária” que era destinado a atender pessoas que moram na Rua Carandá para que fossem retirados de suas residências e realocados em um loteamento. Qual é a situação deste Programa e porque não entrou em execução até a data presente?</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1754/req004milton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1754/req004milton.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Secretário de Assistência Social, Trabalho e Cidadania Edenilson Espinola com cópia ao Excelentíssimo Senhor Prefeito, requerendo:_x000D_
 _x000D_
 •	Informações detalhadas sobre as motivações de não ter sido realizado o pagamento da segunda parcela do aluguel emergencial do acordo feito entre o Governo Federal e tais famílias, uma vez que estas pessoas já estão tendo seus alugueis cobrados.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1811/requerimento010_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1811/requerimento010_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presenta e subscreve, em conformidade com o texto regimental, requer da Mesa Diretora para que depois de ouvido o soberano Plenário, para que encaminhe expediente ao Secretario Municipal Cultura, Turismo e Desenvolvimento Sr. Carlos Alberto Heyn com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre quais serão as ruas, bem como os locais que serão contemplados com as decorações natalina deste ano.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4040,67 +4040,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1640/emenda_aditiva_001-2020_finisa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2498/emenda_aditiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2527/emenda_aditiva-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2574/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2494/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2496/emenda_modificativa-2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2499/emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2500/emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2566/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2497/emenda_supressiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2501/emenda_supressiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2502/emenda_supressiva_no_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2503/emenda_supressiva_no_04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2504/emenda_supressiva_no_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2505/emenda_supressiva_no_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2506/emenda_supressiva_no__07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1465/ind._001-2020_-_ver._elbio_20200218_115442_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_-001-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_-002-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_-003-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_-004-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_-005-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_sonia_-_1.20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_sonia_-_2.20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1478/scanner_20200220_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_sonia_-_3.20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_sonia_-_4.20_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_sonia_-_5.20_15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_sonia_-_6.20_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1485/indicacao_jayme_-_1.20_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_jayme_-_2.20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_jayme_-_3.20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_jayme_-_4.20_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1489/indicacao_jayme_-_5.20_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_-001_zilda_04-03-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1508/indicacao_jayme_-_006_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1509/indicacao_jayme_-_007_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_jayme_-_008_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_sonia_-_007_26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_sonia_-_008_27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_n-002_zilda_dure.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_n-004_zilda_dure.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_n_006_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_n-007_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_n-009_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_n-001_sergio_luiz_bacha.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_n-002_sergio_luiz_bacha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_n-003_sergio_luiz_bacha_F65vVCq.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1537/scanner_20200305_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1538/scanner_20200305_5.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1536/scanner_20200305_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1542/ind._002-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1543/ind._003-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1544/ind._004-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao004_ver.sergio_bacha__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_no_08-ver_fatima_16-03-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao010ver.010fatima_vidotte__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_jayme_-_009_53.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_jayme_-_010_54.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_sonia_-_009_55.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_sonia_-_010_56.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_sonia_-_011_57.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_11_ver._fatima_vidotte_08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_006_da_vereadora_zilda_13-04-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_005_ver._sergio_bacha_08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_005_ver._zilda__08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_012_-__vereadora_fatima_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_007_-__vereadora_zilda_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_006_-__vereador_sergio_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_007_-__vereador_sergio_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao008_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_sonia_-_012_69.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_sonia_-_013_70.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_sonia_-_014_71.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_sonia_-_015_72.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_sonia_-_016_73.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1608/ind.006-2020_-_elbio_20200428_105344_0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1610/ind.007-2020_-_elbio_20200428_105507_0001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1615/indicacao_n_08-ver_zilda_29-04-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1621/ind._008-2020_-_elbio_20200506_093444_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1622/ind._009-2020_-_elbio_20200506_093541_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_n_009_ver_sergio_luiz_bacha_07-05-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_sonia_-_017_080.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_no_010-_2020_-_solicita_tapa_buraco_n_GCfB90e.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_009_ver._sergio_bacha_12-05-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_no_10-_ver_sergio_13-05-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_sonia_-_018_84.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1646/ind007.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1647/ind008.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1648/ind009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1649/ind010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1650/ind011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1651/ind012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1654/indi013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1655/indi014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_jayme_-_012_93.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_013_-_ver._fatima_03-06-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_0011-ver_sergio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_jayme_-_013_69.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_sonia_-_019_97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1667/indi015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_sonia_-_020_99.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_sonia_-_021_100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_sonia_-_022_101.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_sonia_-_023_102.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_sonia_-_024_103.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_sonia_-_026_105.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_jayme_-_014_106.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_012-sergio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_013-sergio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_no_014-fatima.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_-015-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_-016-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_-018-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_-019-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_-020-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_sonia_-_027_115.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_-017-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_021-fatima.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_no_014-sergio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_no_015_sergio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_sonia_-_029_121.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_sonia_-_030_122.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_sonia_-_031_123.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_sonia_-_032_124.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_sonia_-_033_125.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1748/indi16.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1749/indi17.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_zilda.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1791/indicacao__-016-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao__-017-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao__-018-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao__-019-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao__-020-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao__-021-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao__-022-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao__-023-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao__-024-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao__-025-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao__-026-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao__-027-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao__-028-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao__-029-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao__-030-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_10_zilda_dure_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao__-031-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao__-032-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao__11-zilda_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao033_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1822/indicacao_jayme_-_015.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_jayme_-_016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_jayme_-_017_185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_jayme_-_018_186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_jayme_-_019_sonia_187.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_jayme_-_020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_sonia_-_028_189.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_sonia_-_034_190.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_sonia_-_035_191.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_sonia_-_036_jayme_192.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_sonia_-_037_193.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_sonia_-_038_194.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1834/indicacao_sonia_-_039_195.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1835/indicacao_sonia_-_040_196.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1836/indicacao_sonia_-_041_197.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_sonia_-_042_198.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_sonia_-_043_199.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_sonia_-_044_200.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_sonia_-_045_201.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_sonia_-_046_jayme_202.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_sonia_-_047_203.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1611/mocao_aplauso_001-2020_-_elbio_20200428_105616_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1635/mocao_de_aplauso_no._005-2020_-profissionais_de_eQpfchW.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1547/indicacao001ver.sergio_bacha__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao002_ver.sergio_bacha__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1631/mocao_de_pesar_sonia_-_001_005.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1660/mocao_de_pesar_tereza__no_04-___ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1661/mocao_de_pesar_tereza__no_05-___ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1753/mocaodepesareugeniasouza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_n_001-2020_magisterio..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_n._002-2020_finisa_original.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_n._003-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_n._005-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1663/pl006-2020_-_ldo.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_de_lei_n._007-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_n._007_b_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_n_008-2020_seletivo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_n._009-2020_f._andreis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_no.011-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1837/projeto_de_lei_n._014-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_complementar_001-2020_sim.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1817/plc-_003-2020_-_rpps_-_apenas_texto.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1540/projeto_de_lei_n._001-2020_pl.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_no._002-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_n._003-2020_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1609/projeto_de_lei_n._004-2020_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n._005-2020_mesa_diretora..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n.006_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_n._007-2020_rodrigo_froes_acosta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no.009-2020_legislativo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_n.011-2020_legislativo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_no_012-2020_rodrigo20210317_11561611.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_no_013_ver_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_no_014_ver_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_no_015_ver_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_n._016-2020_fatima_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_n._017-2020_elbio_twister.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_n._019-2020_professora_marciana.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_n020-2020_elbio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_n._021_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_027-2020_rodrigo20210317_12243295.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2033/projeto_de_lei_n_022_-_elbio_animais..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2552/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2550/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1467/requerimento_no_001-2019-milton_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1474/requerimento_-001_fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1475/requerimento_-002_fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1525/scanner_20200305.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_no_001-2019_zilda_dure_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_-002_zilda_2020_06-03-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_no_003-zilda_13-03-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_003_ver._fatima_vidotte_08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_004_ver._fatima_vidotte_sergiozild_X5leDPF.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_005_-__vereadora_fatima_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1587/requerimento_005_-__vereadora_zilda_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_jayme_-_001_18.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1602/requerimento_sonia_-_001_19.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_01-ver_sergio_29-04-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1623/ind._002-2020_-_todos_os_vereadores_20200506_09_PwIyi6J.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_n_006_ver.__fatima_vidotte_07-05-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_sonia_-_002_025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1637/requerimeto002_ver._sergio_bacha_12-05-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1638/requerimento_no_07-_ver_fatima_13-05-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1643/req002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1644/req003.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1645/req004.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_no_03-ver_sergio__19-05-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_no_03-ver_milton_19-05-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1668/req005.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1669/req006.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1682/requerimento_no_008-fatima.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1683/req007.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1684/req008.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1685/req009.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento___no_002-2020-_milton.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_09-fatima.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_006-zilda.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1750/req010.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1751/req011.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1752/req012.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1754/req004milton.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1811/requerimento010_fatima_vidotte.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1640/emenda_aditiva_001-2020_finisa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2498/emenda_aditiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2527/emenda_aditiva-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2574/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2494/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2496/emenda_modificativa-2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2499/emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2500/emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2566/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2497/emenda_supressiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2501/emenda_supressiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2502/emenda_supressiva_no_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2503/emenda_supressiva_no_04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2504/emenda_supressiva_no_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2505/emenda_supressiva_no_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2506/emenda_supressiva_no__07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1465/ind._001-2020_-_ver._elbio_20200218_115442_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_-001-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_-002-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_-003-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_-004-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_-005-fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_sonia_-_1.20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_sonia_-_2.20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1478/scanner_20200220_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_sonia_-_3.20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_sonia_-_4.20_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_sonia_-_5.20_15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_sonia_-_6.20_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1485/indicacao_jayme_-_1.20_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_jayme_-_2.20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_jayme_-_3.20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_jayme_-_4.20_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1489/indicacao_jayme_-_5.20_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_-001_zilda_04-03-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1508/indicacao_jayme_-_006_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1509/indicacao_jayme_-_007_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_jayme_-_008_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_sonia_-_007_26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_sonia_-_008_27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_n-002_zilda_dure.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_n-004_zilda_dure.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_n_006_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_n-007_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_n-009_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_n-001_sergio_luiz_bacha.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_n-002_sergio_luiz_bacha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_n-003_sergio_luiz_bacha_F65vVCq.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1537/scanner_20200305_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1538/scanner_20200305_5.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1536/scanner_20200305_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1542/ind._002-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1543/ind._003-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1544/ind._004-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao004_ver.sergio_bacha__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_no_08-ver_fatima_16-03-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao010ver.010fatima_vidotte__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_jayme_-_009_53.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_jayme_-_010_54.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_sonia_-_009_55.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_sonia_-_010_56.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_sonia_-_011_57.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_11_ver._fatima_vidotte_08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_006_da_vereadora_zilda_13-04-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_005_ver._sergio_bacha_08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_005_ver._zilda__08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_012_-__vereadora_fatima_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_007_-__vereadora_zilda_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_006_-__vereador_sergio_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_007_-__vereador_sergio_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao008_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_sonia_-_012_69.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_sonia_-_013_70.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_sonia_-_014_71.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_sonia_-_015_72.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_sonia_-_016_73.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1608/ind.006-2020_-_elbio_20200428_105344_0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1610/ind.007-2020_-_elbio_20200428_105507_0001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1615/indicacao_n_08-ver_zilda_29-04-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1621/ind._008-2020_-_elbio_20200506_093444_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1622/ind._009-2020_-_elbio_20200506_093541_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_n_009_ver_sergio_luiz_bacha_07-05-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_sonia_-_017_080.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_no_010-_2020_-_solicita_tapa_buraco_n_GCfB90e.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_009_ver._sergio_bacha_12-05-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_no_10-_ver_sergio_13-05-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_sonia_-_018_84.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1646/ind007.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1647/ind008.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1648/ind009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1649/ind010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1650/ind011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1651/ind012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1654/indi013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1655/indi014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_jayme_-_012_93.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_013_-_ver._fatima_03-06-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_0011-ver_sergio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_jayme_-_013_69.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_sonia_-_019_97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1667/indi015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_sonia_-_020_99.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_sonia_-_021_100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_sonia_-_022_101.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_sonia_-_023_102.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_sonia_-_024_103.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_sonia_-_026_105.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_jayme_-_014_106.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_012-sergio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_013-sergio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_no_014-fatima.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_-015-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_-016-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_-018-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_-019-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_-020-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_sonia_-_027_115.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_-017-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_021-fatima.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_no_014-sergio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_no_015_sergio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_sonia_-_029_121.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_sonia_-_030_122.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_sonia_-_031_123.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_sonia_-_032_124.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_sonia_-_033_125.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1748/indi16.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1749/indi17.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_zilda.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1791/indicacao__-016-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao__-017-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao__-018-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao__-019-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao__-020-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao__-021-_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao__-022-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao__-023-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao__-024-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao__-025-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao__-026-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao__-027-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao__-028-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao__-029-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao__-030-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1806/indicacao_10_zilda_dure_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao__-031-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao__-032-_ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao__11-zilda_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao033_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1822/indicacao_jayme_-_015.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1823/indicacao_jayme_-_016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_jayme_-_017_185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_jayme_-_018_186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1826/indicacao_jayme_-_019_sonia_187.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1827/indicacao_jayme_-_020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_sonia_-_028_189.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_sonia_-_034_190.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1830/indicacao_sonia_-_035_191.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1831/indicacao_sonia_-_036_jayme_192.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_sonia_-_037_193.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1833/indicacao_sonia_-_038_194.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1834/indicacao_sonia_-_039_195.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1835/indicacao_sonia_-_040_196.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1836/indicacao_sonia_-_041_197.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1839/indicacao_sonia_-_042_198.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_sonia_-_043_199.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1841/indicacao_sonia_-_044_200.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_sonia_-_045_201.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_sonia_-_046_jayme_202.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_sonia_-_047_203.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1611/mocao_aplauso_001-2020_-_elbio_20200428_105616_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1635/mocao_de_aplauso_no._005-2020_-profissionais_de_eQpfchW.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1547/indicacao001ver.sergio_bacha__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao002_ver.sergio_bacha__11-03-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1631/mocao_de_pesar_sonia_-_001_005.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1660/mocao_de_pesar_tereza__no_04-___ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1661/mocao_de_pesar_tereza__no_05-___ver._fatima.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1753/mocaodepesareugeniasouza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_n_001-2020_magisterio..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_n._002-2020_finisa_original.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_n._003-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_n._005-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1663/pl006-2020_-_ldo.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_de_lei_n._007-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_n._007_b_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_n_008-2020_seletivo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_n._009-2020_f._andreis.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_no.011-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1837/projeto_de_lei_n._014-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_complementar_001-2020_sim.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1817/plc-_003-2020_-_rpps_-_apenas_texto.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1540/projeto_de_lei_n._001-2020_pl.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_no._002-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_n._003-2020_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1609/projeto_de_lei_n._004-2020_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n._005-2020_mesa_diretora..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n.006_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_n._007-2020_rodrigo_froes_acosta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no.009-2020_legislativo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_n.011-2020_legislativo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_no_012-2020_rodrigo20210317_11561611.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_no_013_ver_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_no_014_ver_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_no_015_ver_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_n._016-2020_fatima_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_n._017-2020_elbio_twister.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_n._019-2020_professora_marciana.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_n020-2020_elbio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_n._021_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_no_027-2020_rodrigo20210317_12243295.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2033/projeto_de_lei_n_022_-_elbio_animais..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2552/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/2550/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1467/requerimento_no_001-2019-milton_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1474/requerimento_-001_fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1475/requerimento_-002_fatima_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1525/scanner_20200305.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_no_001-2019_zilda_dure_19-02-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_-002_zilda_2020_06-03-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_no_003-zilda_13-03-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_003_ver._fatima_vidotte_08-04-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_004_ver._fatima_vidotte_sergiozild_X5leDPF.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_005_-__vereadora_fatima_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1587/requerimento_005_-__vereadora_zilda_17-04-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_jayme_-_001_18.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1602/requerimento_sonia_-_001_19.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_01-ver_sergio_29-04-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1623/ind._002-2020_-_todos_os_vereadores_20200506_09_PwIyi6J.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_n_006_ver.__fatima_vidotte_07-05-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_sonia_-_002_025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1637/requerimeto002_ver._sergio_bacha_12-05-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1638/requerimento_no_07-_ver_fatima_13-05-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1643/req002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1644/req003.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1645/req004.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_no_03-ver_sergio__19-05-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_no_03-ver_milton_19-05-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1668/req005.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1669/req006.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1682/requerimento_no_008-fatima.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1683/req007.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1684/req008.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1685/req009.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento___no_002-2020-_milton.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_09-fatima.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_006-zilda.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1750/req010.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1751/req011.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1752/req012.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1754/req004milton.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2020/1811/requerimento010_fatima_vidotte.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="158.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>