--- v0 (2025-11-13)
+++ v1 (2026-04-07)
@@ -51,7001 +51,7001 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2509/emenda_aditiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2509/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Institui o Programa De Incentivos para o Desenvolvimento Econômico e Inclusão Social em Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2514/emenda_aditiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2514/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2517/emenda_aditiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2517/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o crédito adicional suplementar no Orçamento de 2019 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2507/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2507/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Instirui no Município de Porto Murtinho o "Projeto Dengue nas Escolas" e dá outras  providências</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2508/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2508/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2512/emenda_modificativa_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2512/emenda_modificativa_004.pdf</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2513/emenda_modificativa_005.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2513/emenda_modificativa_005.pdf</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2516/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2516/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2519/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2519/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Porto Murtinho - MS, para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2525/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2525/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações à lei n°. 1.662/2018 que dispõe sobre o orçamento anual do exercícios de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2526/emenda_modificativa.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2526/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de prorrogação dos contratos temporários até aprovação dos candidatos do concurso público e dá outras providências.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2510/emenda_supressiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2510/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2511/emenda_supressiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2511/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre crédito adicional suplementar no Orçamento de 2019 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2515/emenda_supressiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2515/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2518/emenda_supressiva.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2518/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Marciana </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/923/ind._n._001-2019_prof.a_marciana__000185.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/923/ind._n._001-2019_prof.a_marciana__000185.pdf</t>
   </si>
   <si>
     <t>Solicita a secretária municipal a construção de rede de esgotos no KM 6 e estrada do Bocaiuval.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/924/ind._n._001-2019_rodrigo__000186.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/924/ind._n._001-2019_rodrigo__000186.pdf</t>
   </si>
   <si>
     <t>Expediente à senhora Isabel Fróes Ponce, secretária municipal de obras com cópia ao Excelentíssimo Prefeito. Solicita os serviços de cascalhamento e patrolamento da Rua, Santa Fé (Joquei Clube).</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_no_001-2019_27022019_082725.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_no_001-2019_27022019_082725.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretária de Infraestrutura Sra. Isabel Fróes Ponce, com cópia ao Executivo Municipal Derlei João Delevatti solicitando à seguinte providência:_x000D_
 _x000D_
 •	A realização do patrolamento e cascalhamento das estradas vicinais da Colônia Bocaiuval e adjacências em toda sua extensão.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t xml:space="preserve">Miltinho Abrão , Professora Donizete, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_001-2019_27022019_090336.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_001-2019_27022019_090336.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente Excelentíssimo Deputado Estadual Renato Câmara- MDB, solicitando:_x000D_
 •	A possibilidade de intermediar junto as autoridades competentes a realização de um estudo sobre a depredação do Rio Paraguai em decorrência das barcaças de grande porte na cidade de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_01-2019_27022019_091559.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_01-2019_27022019_091559.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando a seguinte providência:_x000D_
 •	O retorno da Patrulha Mecanizada na Colônia Ingazeira pois o mesmo veio destinada para a agricultura familiar para atender os pequenos produtores.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_02-2019_27022019_082436.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_02-2019_27022019_082436.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor Presidente da Agesul, Sr. Ednei Marcelo Miglioli e do Deputado Estadual Lídio Lopes solicitando a seguinte providência:_x000D_
 _x000D_
 •	A realização do patrolamento e do cascalhamento da estrada da Colônia Ingazeira. Solicitamos as manutenções necessárias de forma mais urgente possível.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_002-2019_27022019_085910.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_002-2019_27022019_085910.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e a Secretária Municipal de Educação a Sra. Thais Regina da Silva Cavalheiro, solicitando:_x000D_
 _x000D_
 •	Materiais para a reforma da Escola Municipal da Aldeia Indígena Barro Preto e também para a produção da horta. Conforme solicitação do Prof. Inácio Roberto o qual segue em anexo.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_01-2019_zilda_08.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_01-2019_zilda_08.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras e Serviços Urbanos com cópia ao Excelentíssimo Prefeito Municipal._x000D_
 SOLICITA QUE SEJAM RETIRADAS AS PEDRAS QUE FICARAM NA RUA GENERAL DE OLIVEIRA, POIS ESTAS ESTÃO ATRAPALHANDO O TRÂNSITO APÓS O PATROLAMENTO FEITO ANTERIORMENTE.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/937/ind._n._001-2019_fatima_vidotte_000187.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/937/ind._n._001-2019_fatima_vidotte_000187.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita ao Excelentíssimo Prefeito para que disponibilize a ida de um engenheiro civil até a Aldeia São João acompanhar os trabalhos de construção da ponte de madeira sobre o rio Aquidabã.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/938/ind._n._002-2019_fatima_vidotte_000188.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/938/ind._n._002-2019_fatima_vidotte_000188.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita a Coordenadora da Empresa de Saneamento Básico de Mato Grosso do Sul - SANESUL, unidade de Porto Murtinho à senhora Prof.ª Rita de Cássia Padilha os serviços de consertos de provável rede de esgoto localizada na Rua Carandá, 231.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/939/ind._n._001-2019_elbio_balta_000189.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/939/ind._n._001-2019_elbio_balta_000189.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o encascalhamento do cais dos acesso do dique da cidade.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n._003-2019_elbio_balta_000190.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n._003-2019_elbio_balta_000190.pdf</t>
   </si>
   <si>
     <t>O vereador solicita os serviços de encascalhamento da estrada do Bocaiuval e manutenção da rede elétrica do KM 06.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/941/jayme_-_indicacao_01_13.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/941/jayme_-_indicacao_01_13.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Empresa Gimenez Alves Serviços – Eireli, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 SOLICITA A TROCA DAS LÂMPADAS QUEIMADAS RUA DOUTOR COSTA MARQUES, ENTRE A RUA AFONSO PENA E A GENERAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/942/jayme_-_indicacao_02.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/942/jayme_-_indicacao_02.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO NA RUA AMADEU SANTOS E SILVA, EM FRENTE À ESCOLA CLÁUDIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/943/jayme_-_indicacao_03.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/943/jayme_-_indicacao_03.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITA A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS, COM A IMPLANTAÇÃO DE UM ABRIGO NA RODOVIA BR-267, EM FRENTE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/944/jayme_-_indicacao_04_16.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/944/jayme_-_indicacao_04_16.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce, com cópia ao Diretor-Presidente da Agência Estadual de Empreendimentos – AGESUL, Luis Roberto Martins de Araújo, ao Secretário do Estado de Infraestrutura de Mato Grosso do Sul – SEINFRA, Murilo Zauith e ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITA A MANUTENÇÃO DA PONTE ENTRE A FAZENDA MONGUIJA E SÃO FRANCISCO, POIS NÃO ESTÁ EM BOAS CONDIÇÕES PARA A PASSAGEM DE VEÍCULOS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/945/jayme_-_indicacao_05_17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/945/jayme_-_indicacao_05_17.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 SOLICITA DE MANEIRA URGENTE QUE SEJA REALIZADA A OPERAÇÃO DE TAPA BURACO ENTRE AS RUAS CANDIDO MARIANO E TREZE DE MAIO.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/946/sonia_-_01_indicacao_18.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/946/sonia_-_01_indicacao_18.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Governador do Estado Reinaldo Azambuja – PSDB, com cópia ao Tenente Coronel Jefferson Vila Maior, Comandante da Policia Militar Ambiental de Mato Grosso do Sul._x000D_
 SOLICITA UMA EMBARCAÇÃO GRANDE, MOTOR 115 HP PARA À POLICIA MILITAR AMBIENTAL DE PORTO MURTINHO – MS.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/947/sonia_-_indicacao_02_19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/947/sonia_-_indicacao_02_19.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA MOZART GROSSO, BAIRRO RESIDENCIAL SALADEIRO, AO LADO DA VILA CÉLIA.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/949/zilda_-_06_indicacao_21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/949/zilda_-_06_indicacao_21.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Deputado Estadual Senhor Zé Teixeira – DEM e ao Excelentíssimo Prefeito Municipal Derlei João._x000D_
 _x000D_
 SOLICITA A CONSTRUÇÃO DE UM PARQUINHO INFANTIL E ACADEMIA AO AR LIVRE NO BAIRRO NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_zilda_no_002-2019_22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_zilda_no_002-2019_22.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Empresa Gimenez Alves Serviços – Eireli, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 SOLICITA A TROCA DAS LÂMPADAS QUEIMADAS RUA CEL. PEDRO CELESTINO, EM FRENTE A PRACINHA, PRÓXIMO À MARANATA SORVETERIA E AÇAÍ E A ORLA DO RIO PARAGUAI EM FRENTE À PREFEITURA.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n._002-2019_elbio_balta_000193.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n._002-2019_elbio_balta_000193.pdf</t>
   </si>
   <si>
     <t>Os vereadores  solicitando os serviços de coletas dos lixos, roçada, vacinação de animais, retirada de entulhos e outros materiais, bem como outras atividades que os colaboradores possam realizar de acordo com as necessidades do mutirão.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n._004-2019_elbio_balta_000194.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n._004-2019_elbio_balta_000194.pdf</t>
   </si>
   <si>
     <t>O vereador solicita os serviços de recapeamento da Rua 13 de junho em frente a Loja Mil Coisas.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/954/ind._n._002-2019_prof._000195.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/954/ind._n._002-2019_prof._000195.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita ao Excelentíssimo Deputado Estadual Coronel David a disponibilidade de emenda parlamentar para atender os pescadores profissionais de Porto Murtinho, com a construção de um barracão.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/955/ind._n._003-2019_prof..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/955/ind._n._003-2019_prof..pdf</t>
   </si>
   <si>
     <t>A vereadora Prof.ª Marciana solicita os serviços de patrolamento e encascalhamento da estrada de acesso à Aldeia Alves de Barros.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_no_003-2019_12032019_095946.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_no_003-2019_12032019_095946.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando a seguinte providência:_x000D_
 •	O cascalhamento e o patrolamento na esquina da Rua Alfredo Pinto com Cel. Ponce, em virtude de haver várias crateras localizada no local. (Próximo a Escola Thomaz Larangeiras).</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_zilda_no_003-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_zilda_no_003-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Empresa Gimenez Alves Serviços – Eireli, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 SOLICITA A ILUMINAÇÃO DE TODOS OS MONUMENTOS DO MUNICÍPIO PARA MELHOR APRESENTAR A BELEZA DA CIDADE.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_zilda_no_004-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_zilda_no_004-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Departamento Nacional de Infraestrutura de Transportes – DNIT, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce, Excelentíssimo Prefeito Municipal Derlei João Delevatti e ao Deputado Estadual Zé Teixeira – DEM._x000D_
 _x000D_
 SOLICITA A LIMPEZA E MANUTENÇÃO DA BR-267, POR CONTA DE MUITOS BURACOS NA ESTRADA COM O OBJETIVO DE EVITAR ACIDENTES NA ALTURA DO MORRO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_003-maria_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_003-maria_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, para que seja realizada a seguinte providência:_x000D_
 •	Que seja feito o recapeamento do quarteirão da Escola Municipal Thomaz Laranjeira.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_004-2019_maria_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_004-2019_maria_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A retirada de entulhos e o rebaixamento da caída das águas pluviais para facilitar o escoamento d’água da Rua João Paes de Barros no Bairro Salim Cafure (obs. na rua que dá acesso ao Auto Posto Murtinhense).</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t xml:space="preserve">Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_no_002-2019_milton_abrao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_no_002-2019_milton_abrao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente Excelentíssimo Senhor Deputado Estadual Renato Câmara - MDB, solicitando a viabilização de recursos através de Emenda Parlamentar para serem investidos na área da Saúde em nosso Município, no tocante a aquisição de um aparelho de Raio-X e de Ultrassom para o Hospital Oscar Ramires para o município de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_no_004-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_no_004-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Saúde Sra. Evânia Luiza Moreira da Cunha Freitas solicitando:_x000D_
 _x000D_
 •	A distribuíção os medicamentos essenciais e prioritários disponibilizados pela farmácia básica nos finais de semanas, feriados e no período noturno no Hospital Oscar Ramires, os quais atendam a Relação Nacional de Medicamentos Essenciais (RENAME) no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_no_005-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_no_005-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Saúde Sra. Evânia Luiza Moreira da Cunha Freitas solicitando:_x000D_
 _x000D_
 •	Uma auditoria técnica no “Sistema Elétrico do Hospital Oscar Ramires”.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_no_003-2019_milton_abrao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_no_003-2019_milton_abrao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, indicam a Mesa Diretora para que depois de ouvido o soberano Plenário, que seja enviado expediente ao Excelentíssimo Senhor Deputado Estadual Renato Câmara - MDB, solicitando a possibilidade de intermediar junto as autoridades competentes:_x000D_
 •	 A realização de um estudo com profissionais na área de turismo sobre a realização do “Turismo alternativo como fonte de renda na cidade de Porto Murtinho/MS”._x000D_
 •	Qualificação profissional aos munícipes voltadas ao turismo local.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/973/ind._n._005-2019_elbio_balta_000212.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/973/ind._n._005-2019_elbio_balta_000212.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Prefeito (cópia), e a Secretária Municipal de Obras, Habitação e Serviços Públicos, à senhora Isabel Fróes Ponce. Solicita os serviços de reforma dos brinquedos dos parquinhos infantis da cidade.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/974/ind._n._006-2019_elbio_balta_000213.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/974/ind._n._006-2019_elbio_balta_000213.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Prefeito (cópia), e a Secretária Municipal de Obras, Habitação e Serviços Públicos, à senhora Isabel Fróes Ponce. Solicita a manutenção e limpeza do cemitério do KM 09.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/975/ind._n._007-2019_elbio_balta_000214.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/975/ind._n._007-2019_elbio_balta_000214.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Prefeito (cópia), e a Secretária Municipal de Obras, Habitação e Serviços Públicos, à senhora Isabel Fróes Ponce. Solicita os serviços de encascalhar a Rua Coronel Alfredo Pinto no Jockei Clube e abertura de uma valeta no final dessa rua.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/976/ind._n._008-2019_elbio_balta_000215.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/976/ind._n._008-2019_elbio_balta_000215.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Prefeito (cópia), e a Secretária Municipal de Obras, Habitação e Serviços Públicos, à senhora Isabel Fróes Ponce. Solicita os serviços de encascalhar a Avenida Laranjeira na imediação do Bairro Jockei Clube.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/977/ind._n._009-2019_elbio_balta_000216.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/977/ind._n._009-2019_elbio_balta_000216.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Prefeito (cópia), e a Secretária Municipal de Obras, Habitação e Serviços Públicos, à senhora Isabel Fróes Ponce. Reitera a indicação que solicitou a colocação de uma boca de dragão na BR próximo a MD distribuidora.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_no_006-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_no_006-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretária de Infraestrutura Sra. Isabel Fróes Ponce, com cópia ao Executivo Municipal Derlei João Delevatti solicitando à seguinte providência:_x000D_
 _x000D_
 •	A Construção de quatro (04) quiosques, na Orla do Rio Paraguai (atrás do monumento “Touro Candil com Virgem de Caacupê”).</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_no_007-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_no_007-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente a Secretária de Infraestrutura Sra. Isabel Fróes Ponce, com cópia ao Executivo Municipal Derlei João Delevatti solicitando à seguinte providência:_x000D_
 _x000D_
 A realização de um estudo para a execução da canalização da Rua de Julho no bairro Nossa Senhora de Caacupê, em virtude das águas das chuvas se acumularem no terreno da Escola Nossa Senhora Caacupê, inundando as residências da Sra. Veronica Amarilha e da Sra. Martina Ansueta Ramires.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_no_005-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_no_005-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plénario, que envie expediente a Secretária Municipal de Educação a Sra. Thais Regina da Silva Cavalheiro e ao Representante da Empresa Gimenez Ales Serviços Eireli-ME o Sr. Félix Ales, solicitando:_x000D_
 _x000D_
 A reposição das lâmpadas faltantes ou danificadas nas salas de aulas na Escola Municipal Thomaz Larangeira. (Obs. em caráter de urgência)</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/988/jayme_-_indicacao_06_44.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/988/jayme_-_indicacao_06_44.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. Reiterando da Indicação nº 018/2018 do dia 12 de novembro de 2018 da minha autoria a qual dispõe sobre a continuidade do cascalhamento na Rua Coronel Alfredo Pinto._x000D_
 SOLICITA A CONTINUIDADE DO SERVIÇO DE CASCALHAMENTO NA RUA CORONEL ALFREDO, DESDE A DA RUA CARANDAZEIRO ATÉ A RUA PAU BRASIL.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/989/jayme_-_indicacao_07_45.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/989/jayme_-_indicacao_07_45.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA O SERVIÇO DE LIMPEZA DOS CANAIS FLUVIAIS DAS RUAS 13 DE JUNHO E CORONEL ALFREDO PINTO.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/990/jayme_-_indicacao_08_46.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/990/jayme_-_indicacao_08_46.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. Reiterando a Indicação nº 020/2018 do dia 20 de Novembro de 2018 da minha autoria a qual dispõe sobre a solicitação dos serviços de patrolamento e cascalhamento na Rua General de Oliveira._x000D_
 _x000D_
 SOLICITA OS SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO NA RUA GENERAL DE OLIVEIRA ENTRE DR. COSTA MARQUES E CORONEL PONCE.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/991/jayme_-_indicacao_10_47.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/991/jayme_-_indicacao_10_47.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor da Viação Cruzeiro do Sul, Osvaldo César Possari, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITA UMA NOVA LINHA DIRETA DE ÔNIBUS DA CIDADE DE PORTO MURTINHO À CIDADE DE DOURADOS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/993/sonia_-_indicacao_04_48.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/993/sonia_-_indicacao_04_48.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn, a Secretária Municipal de Infraestrutura Isabel Ponce Fróes e a Secretária de Educação Thais Regina Cavalheiro Sanches._x000D_
 SOLICITA REFORMA NA CEINF LAURA VICUNÃ.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/994/sonia_-_indicacao_03_49.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/994/sonia_-_indicacao_03_49.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Gerente de Transito Nelson Bernal e a Secretária Municipal de Infraestrutura Isabel Ponce Fróes._x000D_
 SOLICITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO COM NOME DAS RUAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/995/sonia_-_indicacao_10_50.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/995/sonia_-_indicacao_10_50.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce e a Empresa Gimenes Alves Serviço Eireli – ME._x000D_
 SOLICITA A TROCA DE DUAS LÂMPADAS QUEIMADAS E A NIVELAÇÃO DA RUA ANHANGUERA E O CASCALHAMENTO NO LOCAL.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/996/sonia_-_indicacao_11_51.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/996/sonia_-_indicacao_11_51.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce e a Empresa Gimenes Alves Serviço Eireli – ME. _x000D_
 SOLICITA A TROCA DE QUATRO LÂMPADAS QUEIMADAS E A NIVELAÇÃO DA RUA, NA AVENIDA LARANJEIRAS NO BAIRRO JOCKEY CLUBE, EM FRENTE Á MARMOARIA.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/997/sonia_-_indicacao_12_52.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/997/sonia_-_indicacao_12_52.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce e a Empresa Gimenes Alves Serviço Eireli – ME. _x000D_
 SOLICITA A ILUMINAÇÃO PÚBLICA NA RUA PRIMAVERA NO BAIRRO JOCKEY CLUBE.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_da_mesa_diretora.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente subscrevem em conformidade com o texto regimental, solicitam envio de expediente ao Excelentíssimo Senhor Prefeito Municipal, Derley João Delevatti, sugerindo suspender imediata do Contrato Administrativo n°. 003/2019, que trata sobre a contratação de locação de veículos para uso do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Donizete, Miltinho Abrão , Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_no_006-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_no_006-doni.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito Derlei João Delevatti com cópia ao Secretário de Infraestrutura, Sr. Helton Benitez da Graça e ao representante da Empresa Gimenes Alves Serviços Eireli-ME, solicitando a realização da troca de lâmpadas e as manutenções elétricas necessárias nas seguintes ruas:_x000D_
 •	Rua Joaquim Murtinho, em frente ao Hospital do Município - (Vereadora Maria Donizete dos Santos);_x000D_
 •	Rua Tenente Antônio Pena - (Vereador Sérgio Luiz Bacha);_x000D_
 •	Rua Francisco de Oliveira - (Vereador Sérgio Luiz Bacha)</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_no_007-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_no_007-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sr. Helton Benitez da Graça, solicitando a seguinte providência:_x000D_
 •	O cascalhamento e o patrolamento na esquina da Rua 13 de Junho esquina com a Rua General de Oliveira, em virtude de haver várias crateras localizadas no local. (Próximo a Hosana Conveniência).</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_no_008-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_no_008-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente à Secretária Municipal de Assistência Social, Trabalho e Cidadania Sra. Aline Costa Soares Dias, Pelo Presente encaminhamos a Vossa Senhoria, a resposta do Ofício nº 116/2019, encaminhada até esta Casa de Leis pelo Coordenador VISA Municipal Sr. Paulo Cesar Pereira Vollkopf, a qual solicita que encaminhemos o Requerimento nº 007/2019 de minha autoria, a Sra. Secretária Municipal de Assistência Social. Segue em anexo o requerimento nº 007/2019 de minha autoria juntamente com a resposta do Coordenador VISA. Diante do exposto, solicito que em caráter de urgência:_x000D_
 Realize visita e diagnóstico da situação a fim de garantir o direito do cidadão ora referido.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_no_009-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_no_009-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, para que seja realizada as seguintes providências:_x000D_
 •	Que seja realizada a notificação aos proprietários dos terrenos baldios, que se encontra em total descaso na Rua Paluza (Salim com a Pausada Sol – Próximo à saída do município), ou que a prefeitura realize o serviço e que seja cobrado no IPTU do tal proprietário;_x000D_
 •	A regularização da coleta seletiva do lixo.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_no_008-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_no_008-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Meio Ambiente, Sr. José Gomes Sobrinho solicitando a seguinte providência:_x000D_
 _x000D_
 •	A implantação de banheiros químicos nas Marinas do Município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_no_009-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_no_009-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 •	Que se faça a aquisição dos reatores para atender à demanda das lâmpadas que ficam 24 Horas acessas.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_no_010-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_no_010-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, solicitando a seguinte providência:_x000D_
 •	O cascalhamento e o patrolamento na esquina da Rua 13 de Maio com Rua Ten. Antônio Pena, em virtude de haver várias crateras localizada no local. (Próximo a Escola Estadual José Bonifácio).</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_no_004-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_no_004-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Deputado Estadual Renato Câmara - MDB, solicitando:_x000D_
 Que intervenha junto a Defensoria Pública do Estado visando à possibilidade em Designar mais um Defensor Público para o município de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_no_011-2019_sergio_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_no_011-2019_sergio_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor-Presidente do DETRAN-MS, Sr Luiz Carlos Rocha Lima, para que sejam realizadas as seguintes providências:_x000D_
 _x000D_
 •	Dispor uma placa de identificação na repartição do DETRAN localizado no Município de Porto Murtinho;_x000D_
 _x000D_
 •	Reforma do prédio da repartição.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_no_012-2019_sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_no_012-2019_sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor-Presidente da empresa ENERGISA MS, Sr Marcelo Vinhaes Monteiro, para que seja realizada a seguinte providência:_x000D_
 •	A alteração no horário de atendimento ao consumidor no Município de Porto Murtinho._x000D_
 •	Estudo da possível contratração de mais funcionários.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1016/ind._n._006-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1016/ind._n._006-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando uma parceria entre a Administração Municipal e Governo do Estado e Federal em prol da Construção de uma quadra poliesportiva na Escola Municipal Claudio de Oliveira.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1017/ind._n._006-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1017/ind._n._006-2019.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços de encascalhar as Ruas Cuiabá e Palosa.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1018/ind._n._007-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1018/ind._n._007-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de troca de lâmpadas da ruas Francisco de Oliveira, 14 de Julho, Avenida Laranjeira, Coronel Ponce, Dr. Costa Marques, Pedro Celestino, Luiz de Alburquerque.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1019/ind._n._008-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1019/ind._n._008-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de encascalhar o KM 06 e estradas vicinais do Bocaiuval.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1020/ind._n._009-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1020/ind._n._009-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando o serviço de recuperação da BR - 267.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n._010-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n._010-2019.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços de encascalhar a Rua Arará Azul do Bairro Jóquei Clube.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1024/ind._n._010-2019_elbio_balta_000237.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1024/ind._n._010-2019_elbio_balta_000237.pdf</t>
   </si>
   <si>
     <t>Solicitando a empresa Gaino os serviços de roçada do parquinho localizado no Bairro Florestal.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1025/ind._n._011-2019_elbio_balta_000238.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1025/ind._n._011-2019_elbio_balta_000238.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços encascalhar a Rua B do Bairro do Pepe e a Rua que dá acesso ao Bairro novo próximo ao Salim Cafure.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1026/ind._n._012-2019_elbio_balta_000239.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1026/ind._n._012-2019_elbio_balta_000239.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de trocas de lâmpadas da rede elétrica da Rua das Garças.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1027/ind._n._013-2019_elbio_balta_000240.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1027/ind._n._013-2019_elbio_balta_000240.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca de posição da escada que dá acesso ao Rio Paraguai.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1028/ind._n._014-2019_elbio_balta_000241.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1028/ind._n._014-2019_elbio_balta_000241.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de encascalhar as entradas que dão acesso ao dique do Rio Paraguai.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_no_010-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_no_010-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, solicitando as seguintes providências:_x000D_
 •	A instalação de quebra molas na Rua Tiradentes: (enfrente à Lia Conveniência) e na esquina entre a Rua Tiradentes e a Rua 13 de junho);_x000D_
 •	A realização da Operação tapa-buracos na Rua Tiradentes (início da Rua Tiradentes próximo à BR).</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_no_011-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_no_011-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Infraestrutura, Sr. Helton Benitez da Graça e ao representante da Empresa Gimenes Alves Serviços Eireli-ME, solicitando as seguintes providências:_x000D_
 •	Limpeza das Ruas e Troca de lâmpadas da rede elétrica: _x000D_
 Rua Costa Marques (Quadra onde está localizado o Rotary Club); Rua Cel. Pedro Celestino (ao lado do dique que dá acesso a Vila da Marinha/Saladeiro Cuê.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_no_012-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_no_012-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça e ao representante da Empresa Gimenes Alves Serviços Eireli-ME, solicitando as seguintes providências:_x000D_
 •	Recuperação das Ruas A e B do Residencial Dom Pepe II;_x000D_
 •	Iluminação elétrica na Ponte que dá acesso ao Residencial.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_no_013-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_no_013-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, solicitando as seguintes providências:_x000D_
 _x000D_
 •	A realização da Operação tapa-buracos na Rua 13 de junho.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_no_013-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_no_013-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura, Sr. Helton Benitez da Graça e ao Representante da Empresa Gimenez Alves Serviços Eireli-ME o Sr. Félix Alves, solicitando a seguinte providência:_x000D_
 •	A substituição de toda a iluminação pública, por lâmpadas de LED, uma vez que, além da gerar economia no consumo de energia, as referidas lâmpadas aumentam significativamente a luminosidade e, consequentemente a segurança da população murtinhense.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao-001_sirley.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao-001_sirley.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia a Secretário Municipal de Infraestrutura o Helton Benitez da Graça, para que seja realizada a seguinte providência:_x000D_
 A RESTAURAÇÃO DE TODAS AS RUAS DA CIDADE DE PORTO MURTINHO, BEM COMO A REALIZAÇÃO DA LIMPEZA NOS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_no_014-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_no_014-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti para que determine ao setor competente solicitando:_x000D_
 _x000D_
 · A disponibilização de um “Balcão de Emprego” para que a população possam se cadastrar com a entrega dos Currículos, assim, indicando às empresas que se instalarão na cidade os profissionais das diversas áreas que estejam desempregadas em nossa cidade, e que precisam ser ingressados ao mercado de trabalho;_x000D_
 _x000D_
 · Disponibilizar cursos de qualificação profissional a população.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_no_015-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_no_015-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Deputado Estadual o Sr. Cabo Almi:_x000D_
 •	Indico ao Nobre Deputado que faça a defesa junto aos órgãos competentes com relação “Cota Zero”. Conforme solicitado algumas informações à Assomasul com relação ao CECA (Conselho Estadual de Controle Ambiental), onde em resposta pelo ofício n°. 043/2019, foi nos informado que o tema “Cota Zero” não foi discutido em nenhuma das reuniões do CECA. (segue em anexo).</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Sérgio Bacha , Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_14-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_14-sergio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, solicitando a seguinte providência:_x000D_
 _x000D_
 · A recuperação da Rua Dr. Costa Marques entre a Rua General de Oliveira esquina com a Rua 15 de Novembro no bairro Nossa Senhora de Caacupê, em virtude de haver várias crateras no local. (Próximo a antiga Escola Alfa).</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_15-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_15-sergio.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido em Plenário, que envie expediente ao Diretor Presidente da Agesul, Sr. Luis Roberto Martins de Araújo solicitando a seguinte providência:_x000D_
 _x000D_
 A realização do patrolamento e do cascalhamento da estrada da antiga BR 267 que interliga a estrada da 7 Placas, a Faz São Lourenço e a Faz. Terra Vermelha até o acesso no Posto Tupã. (obs. com a máxima urgência possível).</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_16-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_16-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura, Sr. Helton Benitez da Graça e ao Representante da Empresa Gimenez Alves Serviços Eireli-ME o Sr. Félix Alves, solicitando a seguinte providência:_x000D_
 •	A manutenção necessária da fiação desencapada da luminária exposta no chão em frente ao Hotel Beira Rio e consequentemente deixando em risco iminente a segurança da população murtinhense. (Obs. com a máxima urgência possível)</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1048/jayme_-_indicacao_16_68.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1048/jayme_-_indicacao_16_68.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 SOLICITA O CASCALHAMENTO E O PATROLAMENTO NA RUA JOAQUIM MURTINHO, ENTRE A RUA CORONEL PONCE A RUA 13 DE MAIO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1051/sonia_-_indicacao_13_87.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1051/sonia_-_indicacao_13_87.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes. _x000D_
 SOLICITA A LIMPEZA DO CAMPO DE FUTEBOL SOCIETY DO BAIRRO PANTANAL, NA RUA JOÃO PAES DE BARROS, PRÓXIMO AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1052/sonia_-_indicacao_14_88.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1052/sonia_-_indicacao_14_88.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes e a Empresa Gimenes Alves Serviço Eireli – ME. _x000D_
 SOLICITANDO REPAROS E INSTALAÇÕES DE LÂMPADAS NA ENTRADA DA CIDADE E NAS AVENIDAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1053/sonia_-_indicacao_16_89.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1053/sonia_-_indicacao_16_89.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretário Municipal de Obras Helton Benitez da Graça e a Empresa Gimenes Alves Serviço Eireli – ME. _x000D_
 _x000D_
 SOLICITA REPAROS NA ILUMINAÇÃO DA RUA TUIUIU NO BAIRRO COHAB E O CASCALHAMENTO NO LOCAL.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1054/sonia_-_indicacao_17_90.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1054/sonia_-_indicacao_17_90.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretário Municipal de Saúde Vilson Rolon De Campos e ao Secretário Administração, Planejamento e Finanças Carlos Alberto Heyn._x000D_
 _x000D_
 SOLICITA O PAGAMENTO DAS DIÁRIAS DOS MOTORISTAS DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1055/sonia_-_indicacao_18_91.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1055/sonia_-_indicacao_18_91.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Educação Thais Regina da Silva Cavalheiro Sanches e ao Responsável da Empresa M.G Segurança – LTDA o senhor César Riquelme Amarilla._x000D_
 _x000D_
 SOLICITA UM GUARDA NOTURNO NA CEINF LAURA VICUNÃ.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA O CASCALHAMENTO E O PATROLAMENTO NA RUA CORONEL PONCE COM A RUA AFONSO PENA, NA ESQUINA ENTRE A POUSADA SETE DIAS ATOA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1057/sonia_-_indicacao_21_93.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1057/sonia_-_indicacao_21_93.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 SOLICITA A REABERTURA DO ESF IV.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_zilda_-_018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_zilda_-_018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 _x000D_
 SOLICITA OS SEGUINTES REPAROS NO KM 6:_x000D_
 •	O CASCALHAMENTO E LIMPEZA DA VIA;_x000D_
 •	COLOCAÇÃO DE MANILHAS PARA ESCOAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1061/zilda_-_indicacao_07_96.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1061/zilda_-_indicacao_07_96.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Gerente de Trânsito Nelson Bernal e a Secretária Municipal de Infraestrutura Isabel Fróes Ponce._x000D_
 _x000D_
 SOLICITA A CONSTRUÇÃO DE CALÇAMENTO EM FRENTE ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1062/zilda_-_indicacao_08_97.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1062/zilda_-_indicacao_08_97.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes Ponce e ao Executivo Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A COLOCAÇÃO DE BANCOS NA ORLA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1063/zilda_-_indicacao_09_98.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1063/zilda_-_indicacao_09_98.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Infraestrutura Isabel Fróes Ponce, com cópia ao Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 SOLICITA O SERVIÇO DE LIMPEZA DOS TERRENOS DOS NOVOS LOTES URBANIZADOS NO BAIRRO DOM PEPE.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1064/zilda_-_indicacao_15_99.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1064/zilda_-_indicacao_15_99.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 _x000D_
 O CASCALHAMENTO E O PATROLAMENTO NA RUA GENERAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1065/zilda_-_indicacao_16_100.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1065/zilda_-_indicacao_16_100.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. Reiterando da Indicação nº 003/2019 do dia 19 de fevereiro de 2019 da minha autoria a qual dispõe sobre:_x000D_
 _x000D_
 _x000D_
 A ILUMINAÇÃO DE TODOS OS MONUMENTOS DO MUNICÍPIO PARA MELHOR APRESENTAR A BELEZA DA CIDADE.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1071/digitalizar0018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1071/digitalizar0018.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça e ao Engenheiro do município – Sr. Fábio Marques Ribeiro, solicitando a seguinte providência:_x000D_
 _x000D_
 · A realização de um “Laudo Técnico” no tocante a possibilidade de uma canalização em volta do cemitério municipal, em virtude das águas das chuvas escorrem para as residências mais próximas dos moradores.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1073/ind._012_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1073/ind._012_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti (cópia) e ao Delegado da Receita Federal de Dourados - MS, o senhor Elvis Caiçara da Silva. Solicitando a reabertura da Unidade da Receita Federal do Brasil em Porto Murtinho.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1074/ind._13_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1074/ind._13_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicitando os serviços de limpezas da área do Aeroporto de Porto Murtinho.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1075/ind._17_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1075/ind._17_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), ao Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça (cópia) e ao Representante da Empresa Gimenez Alves – Eirelli.  Solicita os seguintes serviços descritos a seguir:_x000D_
 •	1 - Trocas de lâmpadas na Escola Municipal Thomaz Larangeira. _x000D_
 •	2 - Trocas de lâmpadas da sala da controladoria_x000D_
 •      3 - Trocas de lâmpadas e serviço de colocação de braços de iluminária na descida do dique até a entrada do Bocaiuval.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t xml:space="preserve">Elbio da Twister, Fátima vidotte, Professora Marciana </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1076/ind._18_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1076/ind._18_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>As vereadoras e o Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça, Secretário Municipal de Saúde, senhor Vilson Rolon de Campos, e demais órgãos da administração pública. Os vereadores acima citados solicitam as diversas ações que devem ser realizadas em parcerias entre as secretárias, municipal e demais órgão parte integrantes da administração pública do Município, tais ações, são descritas conforme a justificativa a seguir.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1079/digitalizar0023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1079/digitalizar0023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, solicitando a recuperação das seguintes Ruas:_x000D_
 •	Rua Francisco de Oliveira Bairro Cohab; _x000D_
 •	Rua Capitão Cantalice (em frente à 2ª Cia Fron até a esquina do Hospital Municipal Oscar Ramires Pereira).</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1088/ind._n._008-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1088/ind._n._008-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti (cópia) e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicitando a Limpezas dos terrenos baldios a fim de evitar doenças causadas pelo mosquito Aedes Aegypti, Caramujo Africano e outros vetores.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1089/ind._n._013-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1089/ind._n._013-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, o senhor Helton Benitez da Graça. Solicitando a limpeza da pista de atletismo e reforma do parquinho do Campo de Futebol do Bairro Nossa Senhora de Caacupê, mais conhecido como campo do fundão.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1091/ind._n._007-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1091/ind._n._007-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti. Solicitando uma parceria entre a Administração Municipal e a Associação dos Comerciantes de Porto Murtinho, cujo objetivo é a permissão de uso do prédio público localizado ao lado da Secretária Municipal de Educação, local onde funcionava a junta militar.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n._015-2019_elbio_balta.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n._015-2019_elbio_balta.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, Ao Excelentíssimo Prefeito Derlei Delevatti (cópia) e ao Secretário de Obras, Habitação e Serviços Públicos o senhor Helton Benitez da Graça. Solicitando os serviços de encascalhar e patrolar a Rua General de Oliveira em toda a sua extensão.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1093/ind._n._016-2019_elbio_balta.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1093/ind._n._016-2019_elbio_balta.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, Ao Excelentíssimo Prefeito Derlei Delevatti (cópia) e ao Secretário de Obras, Habitação e Serviços Públicos o senhor Helton Benitez da Graça. Solicitando os serviços de tapa buracos na Rua Tiradentes próxima BR – 267, assim como a construção de um quebra mola.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1095/ind._n._015-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1095/ind._n._015-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti (cópia) e a Secretária Municipal de Educação, professora Tais Regina. A vereadora solicita a reformas das salas de aulas da Escola Municipal Claudio de Oliveira.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1096/ind._20_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1096/ind._20_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal Saúde, senhor Vilson Rolon de Campos. Solicito os serviços de manutenção dos ares-condicionados do Hospital Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1097/ind._21_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1097/ind._21_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal Educação, Professora Thais Regina da Silva Cavalheiro Sanches. Solicito os serviços de manutenção dos bebedouros da Escola Municipal Thomaz Larangeira.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1098/ind._22_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1098/ind._22_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Obras, Habitação e Serviços Urbanos, senhor Helton Benitez da Graça. Solicito a construção de uma ponte na Aldeia Tomazia.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1099/ind._18_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1099/ind._18_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicito os serviços de encascalhar as ruas descritas na justificativa a seguir.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n._002-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n._002-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicito os serviços de encascalhar e nivelar por meio patrolamento o prolongamento da Rua Cuiabá/Rua Salim Cafure, conforme a justificativa a seguir:</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1101/ind._n._003-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1101/ind._n._003-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicito estudo de viabilidade para construção de uma ponte na Rua João Paes de Barros.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Professora Marciana , Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1103/ind._001-2019_todos_bancada_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1103/ind._001-2019_todos_bancada_.pdf</t>
   </si>
   <si>
     <t>As vereadoras e o vereadores que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação e após aprovada segue o expediente ao Excelentíssimo Prefeito, (cópia), Secretária Municipal de Governo (cópia) e Secretário Municipal de Obras, Habitação e Serviços Urbanos. Solicitamos os serviços de coleta dos entulhos, sujeiras e demais lixos dos bairros.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1104/ind._n._004-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1104/ind._n._004-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicito o serviço de encascalhar a Rua Coronel Ponce (entre a Av. Larangeiras e Rua Francisco de Oliveira), na extensão de aproximadamente de 100mts.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1105/ind._n._005-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1105/ind._n._005-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicito de troca de reatores, lâmpadas e demais serviços na rede de iluminação pública da Rua Corumbá.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_zilda_-_010_124.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_zilda_-_010_124.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor-Presidente da ENERGISA Marcelo Vinhaes Monteiro com cópia ao representante da Empresa Gimenes Alves Serviços Eireli – ME e a Secretária de Infraestrutura a Sra. Isabel Fróes Ponce._x000D_
 SOLICITA O REBAIXAMENTO DE REDE E A COLOCAÇÃO DE BASES NOS POSTES PARA A ILUMINAÇÃO NA ÚLTIMA RUA DO BAIRRO DOM PEPE E NA RUA QUE SE ENCONTRA PARALELA AO VALETÃO.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_zilda_-_011_125.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_zilda_-_011_125.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor-Presidente da ENERGISA Marcelo Vinhaes Monteiro com cópia ao representante da Empresa Gimenes Alves Serviços Eireli – ME e a Secretária de Infraestrutura a Sra. Isabel Fróes Ponce._x000D_
 SOLICITA A MANUTENÇÃO DOS POSTES DE ENERGIA ELÉTRICA QUE ESTÃO CAINDO EM FRENTE À MARINHA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_jayme_-_009_126.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_jayme_-_009_126.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor-Presidente da Agência Estadual de Empreendimentos – AGESUL, Luis Roberto Martins de Araújo, com cópia ao Executivo Municipal Derlei João Delevatti e a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce._x000D_
 SOLICITA A MANUTENÇÃO DAS PONTES NA ESTRADA DA COLÔNIA CACHOEIRA.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_jayme_-_011_127.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_jayme_-_011_127.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Gerente de Trânsito Nelson Bernal, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITA QUE SEJA VIABILIZADA A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADAS AOS DEFICIENTES FÍSICOS E AOS IDOSOS NAS ESCOLAS E REPARTIÇÕES PÚBLICAS DO MUNICÍPIO, ASSIM COMO A COLOCAÇÃO DE PLACAS INDICATIVAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1131/digitalizar0029.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1131/digitalizar0029.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, para que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, solicitando:_x000D_
 _x000D_
 •	As manutenções necessárias na Rua Capitão Cantalice esquina com a Rua Cuiabá, em virtude dos buracos e das crateras existentes no local. (obs. em frente a Multi-Vida)</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1133/ind._n._021-2019_elbio_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1133/ind._n._021-2019_elbio_.pdf</t>
   </si>
   <si>
     <t>O Vereador solicita que seja realizados com a máxima urgência os serviços de encascalhar e patrolar a Rua Bom Jesus, Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1134/ind._n._007-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1134/ind._n._007-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicito os serviços de recuperação, bem como a construção de brinquedos do parquinho do Estádio do Bairro Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1135/ind._n._006-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1135/ind._n._006-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicito os serviços tapa buracos na Rua 13 Maio em frente à Igreja Sara Nossa Terra e a partir da Escola Estadual José Bonifácio devem ser realizados os serviços de patrolamento.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1137/ind._23_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1137/ind._23_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (para conhecimento) e aos representantes da Empresa Viação Cruzeiro do Sul. Sugere um estudo de viabilidade de uma linha de transporte de passageiros de Porto Murtinho a Dourados nos dias de semana.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1142/ind._n._019-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1142/ind._n._019-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce, ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicita as reformas dos brinquedos do parquinho da praça ao lado da Prefeitura.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1144/ind._n._017-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1144/ind._n._017-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada pelo Plenário segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti. Solicitando o hasteamento da bandeira do Brasil na praça Thomaz Laranjeira.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1145/ind._n._018-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1145/ind._n._018-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce, Secretário Municipal de Administração, Finanças e Planejamento, Carlos Alberto Heyn, e ao Secretário Municipal de Saúde, Vilson Rolon de Campos. Solicito que valor da diária dos motoristas da Saúde seja alterado, uma vez que desde 2015 o valor financeiro permanece o mesmo.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1146/ind._n._020-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1146/ind._n._020-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce. Sugere a construção ou manutenção de calçadas das vias públicas do Município por meio de lei que regulamente esses serviços de infraestrutura.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1148/ind._n._016-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1148/ind._n._016-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada pelo Plenário segue o expediente, ao representante da Empresa Vivo Móvel. Solicitando a possibilidade de instalação de um torre nas proximidades da da terra indígena Kadiwéu.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1151/ind._n._009-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1151/ind._n._009-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Administração, Finanças e Planejamento, senhor Carlos Heyn. Solicitando ao Executivo Municipal se há possibilidade de privatizar o Aeroporto de Porto Murtinho.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1152/ind._n._010-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1152/ind._n._010-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti (cópia) e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicitando em caráter de urgência que sejam realizados serviços de tapa buraco e encascalhar a Rua Dr. Costa Marques desde o Clube Caiçaras até a Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1153/ind._n._014-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1153/ind._n._014-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, ao Secretário Municipal de Administração, Finanças e Planejamento, senhor Carlos Heyn e a Secretária Municipal de Educação, professora Thaís Regina.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1154/ind._n._015-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1154/ind._n._015-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), ao Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Solicita os serviços de encascalhar as Rua São Ramão e demais ruas do Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1155/ind._n._016-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1155/ind._n._016-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), ao Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça (cópia) e ao Representante da Empresa Gimenez Alves – Eirelli.  Solicita os serviços trocas de lâmpadas da Rua 15 de Novembro e troca de lâmpadas da rua 13 de junho próxima a entrada da Colônia Bocaiuval.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1156/ind._n._004-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1156/ind._n._004-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada pelo Plenário segue o expediente ao Excelentíssimo Senador Nelsinho Trad, ao Excelentíssimo Deputado Federal Fábio Trad e ao Excelentíssimo Prefeito, Derlei Delevatti (cópia). Sugerindo ao Senador e juntamente com o Deputado Estadual com apoio da Prefeitura de Porto Murtinho para realizar uma “Audiência Pública sobre a Rota Bioceânica".</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1159/ind._n._004-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1159/ind._n._004-2019.pdf</t>
   </si>
   <si>
     <t>As vereadoras que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Prefeito (cópia), e Secretária Municipal de Obras, Habitação e Serviços Públicos à senhora Isabel Fróes Ponce. Solicitam os serviços de limpeza do “valetão”.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1160/ind._n._005-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1160/ind._n._005-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Prefeito (cópia), e Secretária Municipal de Obras, Habitação e Serviços Públicos à senhora Isabel Fróes Ponce. Solicita os serviços de troca e manutenção da rede elétrica na estrada do Bocaiuval até o matadouro.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Senhor Defensor Público Geral do Estado do Mato Grosso do Sul, Luciano Montalli. Solicitando a disponibilidade de lotação de um Defensor Público na Comarca de Porto Murtinho.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta proposição, e após aprovada segue o expediente, ao Excelentíssimo Senhor Deputado Estadual Coronel David. Solicitando o apoio do Deputado em relação a disponibilidade de lotação de um defensor público na Comarca de Porto Murtinho.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_018-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_018-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Educação Sra. Thais Regina da Silva Cavalheiro Sanches, solicitando a seguinte providência:_x000D_
 •	Que o ônibus escolar entre até a residência dos moradores do “Matadouro” para pegar os alunos, em virtude dos alunos acordarem muito cedo para ficarem esperando o transporte. Enfatizo ainda que por ser uma área afastada da cidade e com muita vegetação em volta os mesmos podem até mesmo serem picados por animais peçonhentos no local.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_019-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_019-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Saúde Sr. Vilson Rolom de Campos, solicitando a seguinte providência:_x000D_
 •	Que os agentes comunitário de saúde e os médicos façam os atendimentos domiciliares aos moradores residentes no “Matadouro”, se possível ao menos uma vez ao mês.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_017-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_017-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, solicitando a seguinte providência:_x000D_
 •	O cascalhamento e o patrolamento na Rua Capitão Cantalice, próximo da 2ª Companhia de Fronteira, bem como também na Rua Francisco de Oliveira do bairro Cohab, em virtude de haver várias crateras localizadas nesses locais.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_jayme_-_012_151.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_jayme_-_012_151.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A COLETA DE ENTULHOS (GALHOS E MÓVEIS VELHOS) JOGADOS NAS RUAS 13 DE JUNHO ENTRE A RUA JOSÉ BONIFÁCIO E 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_jayme_-_013_152.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_jayme_-_013_152.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA:_x000D_
 •	CASCALHAMENTO NA RUA GENERAL DE OLIVEIRA, ENTRE A DOUTOR COSTA MARQUES E 13 DE JUNHO;_x000D_
 •	CASCALHAMENTO NA RUA PEDRO CELESTINO, ENTRE A RUA ANTONIO MARIA COELHO E A RUA PORTO CARREIRO;_x000D_
 •	CASCALHAMENTO NA RUA CORONEL PONCE ENTRE A RUA 13 DE MAIO E RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1174/ind._n._009-2019_rodrigo_Ni44GQp.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1174/ind._n._009-2019_rodrigo_Ni44GQp.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de manutenção da Estrada da Ingazeira, bem como a reposição de manilhas nas proximidades da estação de tratamento de água.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1175/ind._n._010-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1175/ind._n._010-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito com urgência a contratação de caminhão pipa para ser utilizado nas vias públicas da cidade, uma vez que estamos em período de seca com isso aumenta o excesso de poeira.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1176/ind._n._011-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1176/ind._n._011-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de encascalhar e nivelar o prolongamento da Rua 13 de Junho que passa em frente ao Estádio do Bairro Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1177/ind._n._012-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1177/ind._n._012-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de retira das lera de árvores da Rua Projeta do Bairro Vila Célia.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1178/ind.n._24_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1178/ind.n._24_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de manutenção na ponte de madeira do Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1179/ind.n._25_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1179/ind.n._25_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de encascalhar, nivelar e outros na estrada vicinal do Bocaiuval que está localizada em frente a chácara do prof.º Salvador.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1180/ind.n._26_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1180/ind.n._26_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de encascalhar e nivelar o trecho da Rua Dr. Costa Marques nas imediações entre a Rua General de Oliveria e Rua 15 de novembro, sendo que este trajeto da via está com diversos buracos prejudicando a passagem dos moradores.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1181/ind.n._27_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1181/ind.n._27_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de encascalhar, nivelar a Rua Coronel Ponce no trecho entre a Rua 15 de Novembro e General de Oliveira.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1182/ind.n._28_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1182/ind.n._28_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de manutenção da Ponte do Policarpo, pois essa está com diversas madeiras quebradas e sem proteção em ambos os lados.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1183/ind.n._29_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1183/ind.n._29_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de encascalhar todas as vias do Matadouro, uma vez que em períodos de chuvas os moradores daquele local tem muitas dificuldades para se descolar das suas casa até a cidade.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1184/ind.n._30_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1184/ind.n._30_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benites da Graça e ao Representante da Empresa Gimenez Alves. Solicito os serviços instalação de um braço de luminária e lâmpadas no poste de energia elétrica que fica na descida do dique, ou melhor dizendo, na Rua 13 de Junho entrada do Bocaiuval.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1185/ind.n._31_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1185/ind.n._31_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benites da Graça. Solicito os serviços instalação de bueiros na Rua José Bonifácio na imediação entre a Rua 13 de Junho e Rua 13 de Maio, pois os acesso de escoamento de água em frente as residências foram fechadas por causa do aterramento de um lote da via pública.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1186/ind._n._022-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1186/ind._n._022-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti. Solicitando um servidor para realizar a limpeza dos banheiros públicos da cidade.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1187/ind._n._021-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1187/ind._n._021-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação, e após aprovada segue o expediente, ao Excelentíssimo do Governado do Estado, Reinaldo Azambuja, e Excelentíssimo Prefeito, Derlei Delevatti. Solicitando ao Governador do Estado a viabilidade de asfaltamento da MS/195, conhecida como estrada da Colônia Ingazeira no entroncamento com a BR/267 e transformação da mesma em uma rodovia.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_20_-_vereador_sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_20_-_vereador_sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Gerente de Trânsito Sr. Nelson Bernal:_x000D_
 •	Solicitando a instalação de placas de sinalização no tocante a “Placa de Sinalização/Área Escolar e Placas com Limite de Velocidade”, em virtude da proximidade da Escola Thomaz Larangeira.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1189/ind._n._013-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1189/ind._n._013-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a reforma da Praça Thomaz Laranjeira, pois a mesma encontra-se em situação de abandono, são visíveis as avarias, tais como: falta de grama, bancos quebrados, lâmpadas danificadas, pintura desbotada, falta de lixeira entre outras.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1190/ind._n._014-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1190/ind._n._014-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça e a Gerencia de Transito do Município. Solicito a instalação de redutor de velocidade (quebra-molas) e sinalizadores, tais como, faixas amarelas, faixas de pedestre e placas na Rua Dr. Costa Marques entre a Escola Municipal Thomaz Larangeira e Escola Alfa.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1191/ind._n._016-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1191/ind._n._016-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de manutenção (encascalhar e nivelar) a Rua Margarida esquina com a Rua Nelson Ribeiro Feres no Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1192/ind._n._015-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1192/ind._n._015-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a correção do serviço da vala em frente ao estacionamento da Comarca de Porto Murtinho (Fórum), pois a ondulação causada pela vala deixou a via com a mesma altura do meio fio e que dessa forma está dificultando o estacionamento dos veículos.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1193/ind._n._017-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1193/ind._n._017-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de manutenção (encascalhar e nivelar) a Rua Esperança esquina com a Rua Nelson Ribeiro Feres no Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1194/ind.n._32_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1194/ind.n._32_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benites da Graça. Solicito a reforma da guarita do KM-06, uma vez que ela é usada por alunos e moradores na espera do transporte escolar e passageiros.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1195/ind.n._33_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1195/ind.n._33_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benites da Graça. Solicito a reforma da passarela de acesso de pessoas ao Rio Paraguai.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1196/ind.n._35_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1196/ind.n._35_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário de Obras, Habitação e Serviços Públicos, Helton Benites da Graça. Solicito os serviços de encascalhar e patrolar a estrada vicinal de acesso as seguinte chácaras, do senhor Maurílio e da senhora Maria moradores do Bocaiuval.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1197/ind.n._35_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1197/ind.n._35_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (conhecimento) e ao Excelentíssimo Deputado Estadual, Coronel David. Solicito ao Deputado Estadual recursos financeiros de emenda parlamentar para instalação de academia ao ar livre a ser implantada no Estádio do Bairro Nossa Senhora de Caacupê</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1198/ind.n._36_prof.a_marciana_THrH3TH.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1198/ind.n._36_prof.a_marciana_THrH3TH.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (conhecimento) e a Coordenadora da Unidade da SANESUL, professora Rita de Cássia Padilha. Solicito a instalação de rede esgoto na Rua Aroeira em frente ao armazém de grãos do Bairro COHAB.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_jayme_-_014_178.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_jayme_-_014_178.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Empresa Gimenez Alves Serviços – Eireli, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 SOLICITA A TROCA DAS LÂMPADAS QUEIMADAS NA AVENIDA LARANJEIRAS E A CORONEL ALFREDO PINTO.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_jayme_-_015_179.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_jayme_-_015_179.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. Reiterando da Indicação nº 013/2019 do dia 19 de fevereiro de 2019 da minha autoria a qual dispõe sobre a continuidade da troca de lâmpadas queimadas na Rua Doutor Costa Marques._x000D_
 SOLICITA A CONTINUIDADE DO SERVIÇO TROCA DE LÂMPADAS QUEIMADAS NA RUA DOUTOR COSTA MARQUES.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_jayme_-_017_180.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_jayme_-_017_180.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A OPERAÇÃO TAPA BURACO NA:_x000D_
 •	RUA CAPITÃO CANTALICE ENTRE A RUA PORTO CARRERO E A RUA CORUMBÁ;_x000D_
 •	RUA 13 DE JUNHO ENTRE A RUA CORONEL ALFREDO PINTO E A AVENIDA THOMAZ LARANJEIRA.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_021-2019_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_021-2019_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça e ao Secretário Municipal de Juventude Esporte e Lazer, Sr. Wagner Gaúna de Mattos solicitando a seguinte providência:_x000D_
 •	A reforma e a pintura do prédio do Centro de Múltiplas Atividades, em virtude do mesmo se encontrar em péssima condição. Vale acrescentar que o local é utilizado atualmente com Projetos Sociais como Natação, Vôlei e o Futsal.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_022-2019_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_022-2019_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, solicitando a seguinte providência:_x000D_
 •	A reforma da quina e parte do muro do cemitério municipal, pois a rachadura existente no local poderá comprometer a estrutura do mesmo, o qual está localizado ao lado da capela mortuária no início da Rua João Paes de Barros. Bem como a realização da capinagem no local. (Obs. Em caráter de urgência, pois o mesmo está em estado crítico em virtude das rachaduras e do mato que tomam conta do local)</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_023-2019_ver._sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_023-2019_ver._sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça e ao Secretário Municipal de Juventude Esporte e Lazer, Sr. Wagner Gaúna de Mattos solicitando a seguinte providência:_x000D_
 •	A manutenção/reforma geral do prédio público Estádio Walfrido Concha, em virtude do mesmo se encontrar em péssimas condições, pois a reforma se faz necessária de forma urgente para que os usuários deste local possam realizar a prática esportiva com a devida segurança.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1205/ind._n._018-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1205/ind._n._018-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito serviços de nivelamento do prolongamento da Rua Cel Pedro Celestino que passa em frente a vila militar da Marinha, naquele trecho tem um enorme obstáculo que está causando dificuldade para andar na via.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1206/ind._n._019-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1206/ind._n._019-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e a Secretária Municipal de Governo, Isabel Fróes Ponce. Solicito a colocação de cavaletes, cones ou outros obstáculos na via atrás da prefeitura nos finais de semana, uma vez que nesses dias são constantes o movimento de pessoas, inclusive crianças.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1207/ind.n._39_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1207/ind.n._39_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e a Secretária Municipal de Governo, Isabel Fróes Ponce. Solicito ao Prefeito juntamente com a Secretária municipal de Governo que envie expediente a Superintendência Regional Departamento Nacional de Infraestrutura de Transporte – DNIT, indicando a possibilidade de instalação de redutor de velocidade no seguintes trechos da BR-267, em frente à fazenda Anai, KM 06, e entrada da cidade.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1208/ind.n._37_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1208/ind.n._37_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicito os serviços de encascalhar e patrolar a Rua dos Ipês, Bairro COHAB.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1209/ind.n._38_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1209/ind.n._38_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos. Solicito os serviços de construção de coberturas nos seguintes pontos de ônibus da rede de ensino, em frente a chácara do Luiz Paim, Pacheco e KM 06, sendo essa obra importante, pois irá contribuir com os estudantes que fazem o uso daquele lugar no aguardo do ônibus escolar.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1210/ind._n._024-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1210/ind._n._024-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito Tapa Buracos na rua Dr. Costa Marques no trecho entre a Avenida Laranjeiras e Rua Amadeu Santos e Silva, esse trecho está danificado pelos buracos no asfalto e desse modo vem prejudicando a trafegabilidade dos cidadãos.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1211/ind._n._023-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1211/ind._n._023-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e a Secretaria Municipal de Educação, Professora Thais Regina Cavalheiro Sanches. Solicito que as escolas indígenas sejam incluídas para poder participar dos Jogos de Integração Estudantil de Porto Murtinho – JIEPOM, dado que todos os ano às escola das comunidades indígenas não participam desse evento.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1212/ind._n._025-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1212/ind._n._025-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e a Secretária Municipal de Educação, e ao Secretário Municipal de Saúde, Vilson Rolon de campos. Solicito a aquisição de um ônibus com gabinete odontológico para atender os alunos da zona rura e a população em geral.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1213/ind._n._026-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1213/ind._n._026-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a reforma urgente do Prédio Mercado do Produtor, pois aquele lugar é um ponto estratégico para o desenvolvimento econômico, social e cultura da cidade.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_-sergio_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_-sergio_024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Saúde Sr. Vilson Rolom de Campos, solicitando a seguinte providência:_x000D_
 •	Que seja ampliada a imunização da vacinação do Sarampo e da Poliomielite a todos os munícipes, em virtude do surto de sarampo confirmado em vários Estados do Brasil no corrente ano.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_-sergio_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_-sergio_025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Gerente de Trânsito Sr. Nelson Bernal:_x000D_
 •	Solicitando a regularização da placa de sinalização do “PARE” que está mau colocada, deixando dúvida ao motoristas da mão correta, na Rua Amadeu Santos e Silva esquina com a Rua 13 de junho.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_-sergio_026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_-sergio_026.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Educação Sra. Thais Regina da Silva Cavalheiro Sanches, solicitando a seguinte providência:_x000D_
 •	Que seja regularizada a rota do ônibus escolar, para que o mesmo pegue os alunos que residem na “Fazenda Loma”, com a máxima urgência possível, pois os mesmos estão atualmente a 02 (dois) dias sem frequentar a escola.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_no_27_-_vereador_sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_no_27_-_vereador_sergio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, indicam a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Gerente de Trânsito Sr. Nelson Bernal solicitando:_x000D_
 _x000D_
 •	. _x000D_
 A instalação de placas de sinalização que indiquem a rotatória localizada na Av. Laranjeira esquina com a Rua 13 de Junho, bem como de quem tem a preferencial no local pois há dúvidas aos motoristas sobre a mão correta a ser utilizada</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1227/ind._n._028-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1227/ind._n._028-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a possibilidade de fazer com que o estacionamento para veículos das vias Dr. Costa Marques e Travessa Thomaz Larangeira fique no sentido vertical.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1228/ind._n._032-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1228/ind._n._032-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e a Secretária Municipal de Governo, Isabel Fróes Ponce. Reitero a solicitação de reforma do Cine Teatro Ney Machado Mesquita.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1229/ind._n._033-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1229/ind._n._033-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário de Obras Estadual de infraestrutura - (SEINFRA), Murilo Zauith. Solicito os serviços e nivelar a estrada de acesso as Aldeias Alves de Barros e São João.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1230/ind._n._027-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1230/ind._n._027-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito que coloque “lixeira” nas praças públicas da cidade.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1231/ind._n._029-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1231/ind._n._029-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a construção de banheiro público na Praça Thomaz Larangeira.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1232/ind._n._030-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1232/ind._n._030-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a retirada total do lixo residencial, pois segundo moradores tem sobrado resto de lixo que não estão sendo retirados após a coleta.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1233/ind._n._031-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1233/ind._n._031-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal Obras, Habitação e Serviços Públicos, Helton Benitez da Graça, e Coordenadora de Trânsito do Município. Solicito a construção de redutor de velocidade na Rua Dr. Costa Marques bem no início do terreno da Escola Alfa.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1234/ind.n._40_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1234/ind.n._40_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito troca de lâmpadas na rede elétrica da Rua Aroeira, Bairro COHAB.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1235/ind.n._41_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1235/ind.n._41_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Saúde, Vilson Rolon de Campos. Solicito compra de lençóis de camas de uso rotineiro do Hospital Oscar Ramires Pereira.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1236/ind.n._42_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1236/ind.n._42_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Educação, Professora Tais Regina Cavalheiro Sanches, Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a reforma da estrutura física da Escola Municipal Iza Maria Gauna, tais como, pintura e reparos nas alvenarias do prédio.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1237/ind.n._43_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1237/ind.n._43_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Educação, Professora Tais Regina Cavalheiro Sanches, Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a colocação de telas no teto ou outros lugares do ginásio de esporte da Escola Thomaz Laranjeira para evitar a entrada de pombos.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1238/ind.n._44_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1238/ind.n._44_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce, Secretária Municipal de Educação, Professora Tais Regina Cavalheiro Sanches. Solicito a parceria entre público ou privado para oferecer curso de técnico em enfermagem aos cidadãos de Porto Murtinho, alguns anos atrás tivemos uma parceria entre a Administração e um órgão que ofereceu o curso formando mais de 20 pessoas no curso técnico de enfermagem.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1239/ind.n._45_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1239/ind.n._45_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce, Secretário Municipal de Administração, Finanças e Planejamento. Solicito a reforma urgente do Cine Teatro Ney Machado Mesquita.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1240/ind.n._46_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1240/ind.n._46_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito estudo de viabilidade para construção de uma rotatória na Rua 13 de Junho próximo a residência do senhor Félix Alves.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1242/ind._n._020-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1242/ind._n._020-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Saúde, Vilson Rolon de Campos, e Secretária Municipal de Governo, Isabel Fróes Ponce. Solicito a contratação de um fisioterapeuta para atender os idosos o lar São Vicente de Paulo, bem como o público em geral.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1243/ind._n._022-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1243/ind._n._022-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito que providencie o funcionamento do chafariz da Praça do centro da cidade.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1244/ind._n._022-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1244/ind._n._022-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito que coloquem iluminação nas esculturas da cidade, em especial na Praça do Peixe e Praça do Tuiuiú.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1245/ind._n._023-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1245/ind._n._023-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a trocas de lâmpadas da rede elétrica da Avenida Rio Branco nos trecho da 13 de Maio até a 13 de Junho.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços para execução de recuperação das estrada rural que dá acesso a Fazenda Cristo Rei.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1249/ind.n._48_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1249/ind.n._48_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce e Secretária Municipal de Educação, Professora Tais Regina Cavalheiro Sanches. Solicito a construção de uma escola da rede municipal de ensino na Fazenda Cristo Rei.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_jayme_-_018_209.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_jayme_-_018_209.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITO OS SEGUINTES REPAROS NA RUA PEDRO CELESTINO:_x000D_
 •	SERVIÇO DE TAPA BURACO ENTRE A RUA CORONEL ALFREDO PINTO E A AVENIDA LARANJEIRAS;_x000D_
 •	TROCA DE LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_jayme_-_019_218.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_jayme_-_019_218.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITO A RETIRADA DE ENTULHOS NA RUA GENERAL CÂNDIDO MARIANO, ENTRE A RUA 13 DE JUNHO E A RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Professor Jayme, Elbio da Twister</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA O CASCALHAMENTO E O PATROLAMENTO NA RUA DOS IPÊS NO BAIRRO JOCKEY CLUB.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_jayme_-_021_220.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_jayme_-_021_220.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 SOLICITA O CASCALHAMENTO E O PATROLAMENTO NA ÁREA DA RODOVIÁRIA CRUZEIRO DO SUL.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1254/scan_20190918_100105.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1254/scan_20190918_100105.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita que envie expediente ao Prefeito Municipal e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, visando tomar providências no tocante a alta velocidade de veículos automotores que transitam pela Rua 13 de junho com a Avenida Rio Branco.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1255/scan_20190918_095849.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1255/scan_20190918_095849.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, solicitando a seguinte providência:_x000D_
    - A substituição da Ponte de de madeira denominada "Poli Pacheco" por outra de concreto, na região da estrada vicinal a qual interligam a Chácara do Sr. Ramão Acunha e do finado Sr. Poli Pacheco (pai da ex-vereadora Sirley Pacheco), uma vez que grande parte da estrutura da referida ponte está comprometida com diversas madeiras quebradas, colocando em risco iminentes de acidentes o itinerário do transporte escolar. (Obs. com a máxima urgência possível).</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_-_28-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_-_28-2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Saúde Sr. Vilson Rolom de Campos, solicitando a seguinte providência:_x000D_
 •	Que seja ampliada a quantidade dos bancos para os pacientes que aguardam para marcarem a consulta no Posto de Saúde localizado no Centro. Tendo em vista, que quem mais necessita de um pouco de conforto e qualidade na espera são muitas das vezes os idosos, as gestantes, mães com crianças de colo, pessoas com deficiência, lactentes entre outras, as quais ficam um bom tempo aguardando e na grande maioria não há bancos disponíveis para todos.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1260/indicacao_jayme_-_022_224.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1260/indicacao_jayme_-_022_224.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor da Viação Cruzeiro do Sul, Osvaldo César Possari, com cópia ao Executivo Municipal Derlei João Delevatti. Reiterando da Indicação nº 010/2019 do dia 26 de março de 2019 da minha autoria a qual dispõe sobre:_x000D_
 A SOLICITAÇÃO DE UMA NOVA LINHA DIRETA DE ÔNIBUS DA CIDADE DE PORTO MURTINHO À CIDADE DE DOURADOS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_jayme_-_023_225.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_jayme_-_023_225.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A COLETA DE ENTULHOS (GALHOS E MÓVEIS VELHOS) JOGADOS NOS BAIRROS NOSSA SENHORA APARECIDA E CAACUPÊ.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_jayme_-_024_226.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_jayme_-_024_226.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA O CASCALHAMENTO NAS RUAS:_x000D_
 •	RUA PEDRO CELESTINO EM FRENTE À MARINHA DO BRASIL;_x000D_
 •	RUA GENERAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_jayme_-_025_227.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_jayme_-_025_227.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Responsável da Empresa GAINO Milene Gabilan._x000D_
 _x000D_
 SOLICITA A LIMPEZA DO BAIRRO RESIDENCIAL VILA CÉLIA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1264/indicacao_jayme_-_026_228.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1264/indicacao_jayme_-_026_228.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Responsável da Empresa Gimenez Alves Serviços – Eireli._x000D_
 _x000D_
 COLOCAÇÃO DE LÂMPADAS NAS RUAS:_x000D_
 •	CAPITÃO CANTALICE COM ALFREDO PINTO;_x000D_
 •	CORONEL PONCE ENTRE A RUA ALFREDO PINTO E AVENIDA LARANGEIRAS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_jayme_-_027_229.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_jayme_-_027_229.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A OPERAÇÃO TAPA BURACO NA RUA JOÃO PESSOA, ENTRE A RUA DOUTOR COSTA MARQUES E A RUA CORONEL ALFREDO PINTO.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_jayme_-_030_230.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_jayme_-_030_230.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Gerente de Meio Ambiente o senhor José Gomes Sobrinho e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A RETIRADA DE ENTULHOS DO PÓLO UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_jayme_-_031_231.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_jayme_-_031_231.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A OPERAÇÃO TAPA BURACO NA RUA DOUTOR COSTA MARQUES ENTRE AS RUAS AMADEU SANTOS E SILVA E A AVENIDA LARANGEIRAS.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1268/ind._n._024-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1268/ind._n._024-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce e Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a viabilidade de reforma da sede do Centro Comunitário do Bairro COHAB, assim como a utilização do lugar para ações que beneficie as crianças e os moradores do bairro.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1269/ind._n._025-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1269/ind._n._025-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente das suas funções. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente: Ao Excelentíssimo Prefeito, Derlei Delevatti, a Secretária Municipal de Governo, Isabel Fróes Ponce e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de reparos e manutenção na rede de iluminação pública da rua João de Oliveira Garcia (próximo ao Mercado do Adolfo Olmedo), rua Corumbá e rua 13 de Junho (esquina com a 15 de Novembro).</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1270/ind._n._026-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1270/ind._n._026-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente das suas funções. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente: Ao Excelentíssimo Prefeito, Derlei Delevatti, a Secretária Municipal de Governo, Isabel Fróes Ponce e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito os serviços de limpezas das valetas de escoamento de água pluviais na via Coronel Ponce em frente e nas proximidades da garagem da prefeitura.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Professora Marciana , Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1271/ind.n._49_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1271/ind.n._49_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadora e Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce e Secretária Municipal de Educação, Professora Thais Regina, Secretária Municipal de Assistência Social, Aline Costa Soares Dias, Diretores/Diretoras e Coordenação Pedagógica, CEB – Professora, Joicylaine acunha de Oliveira. Solicitamos aos gestores (as) a aplicabilidade do Programa “Estou Presente, Professor” cujo objetivo é evitar qualquer situação de baixa frequência ou abandono da escola.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1272/ind.n._50_prof.a_marciana_fZGuPyW.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1272/ind.n._50_prof.a_marciana_fZGuPyW.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes Ponce e Secretaria Municipal de Meio Ambiente. Solicito a Administração Municipal desenvolver ações, voltadas ao treinamento, informação e divulgação, tendo como proposta a prática de hábitos de consumo sustentável e um conjunto de instrumentos para propiciar o aumento da reciclagem e da reutilização dos resíduos sólidos.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Professora Marciana , Fátima vidotte, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1273/ind.n._51_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1273/ind.n._51_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A Vereadoras e o Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretária Municipal de Governo, Isabel Fróes, Secretário de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicitamos o conserto urgente da ponte de madeira, conhecida como do “Policarpo” da Estrada da Colônia Bocaiuval.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1274/ind._n._038-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1274/ind._n._038-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti e Secretária Municipal de Governo, Isabel Fróes Ponce. Solicito um estudo de viabilidade de um projeto que visa a construção da Marina Municipal, sendo que esse empreendimento pode favorecer o desenvolvimento náutico do Município, assim como gerar empregos e oportunidades com os novos negócios a serem implantados.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1275/ind._n._039-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1275/ind._n._039-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti e Secretária Municipal de Governo, Isabel Fróes Ponce, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito as trocas de todas as lâmpadas amarelas (comuns) da rede elétrica das vias públicas por lâmpadas de LED.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1276/ind._n._040-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1276/ind._n._040-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti e Secretária Municipal de Governo, Isabel Fróes Ponce, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito, primeiramente a instalação de lixeiras no dique, em seguida ampla divulgação do descarte correto do lixo produzidos pelos barcos-hotéis, chalaneiros, turistas e cidadãos.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1277/ind._n._041-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1277/ind._n._041-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti e Secretária Municipal de Governo, Isabel Fróes Ponce, Secretário Municipal de Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. Solicito a instalação de placas de sinalização de trânsito em frente à Escola Municipal Bonifácio Gomes (polo), e redutor de velocidade na proximidade da mesma.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1278/ind._n._042-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1278/ind._n._042-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti e Secretária Municipal de Governo, Isabel Fróes Ponce. Solicito a retirada dos ônibus e carros que estão abandonados na Rua Francisco de Oliveira e demais vias públicas da cidade.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1279/ind._n._043-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1279/ind._n._043-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente ao Excelentíssimo Prefeito, Derlei Delevatti e Secretária Municipal de Governo, Isabel Fróes Ponce e ao Gerente do Meio Ambiente, José Gomes Sobrinho. Solicito que seja aplicado o Serviço de Inspeção Municipal de Porto Murtinho (SIM/POAV).</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1284/zilda_-_indicacao_05_20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1284/zilda_-_indicacao_05_20.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Gerente Executivo do INSS Senhor Joaquim Cândido Teodoro de Carvalho, com cópias ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, Secretária De Assistência Social, Trabalho E Cidadania, a Senhora Aline Costa Soares Dias ao Excelentíssimo Deputado Estadual Senhor Zé Teixeira – DEM e ao Excelentíssimo Governador do Estado de Mato Grosso do Sul, Senhor Reinaldo Azambuja, solicitando a seguinte providência:_x000D_
 	_x000D_
 A VIABILIZAÇÃO DE UMA UNIDADE MÓVEL DE ATENDIMENTO DA PREVIDÊNCIA SOCIAL (PREVMOVEL) PARA PRESTAR ATENDIMENTO AOS MUNÍCIPES DA CIDADE DE PORTO MURTINHO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1285/zilda_-_indicacao_12.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1285/zilda_-_indicacao_12.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Gerente de Meio Ambiente o senhor José Gomes Sobrinho, com cópia ao Excelentíssimo Prefeito Municipal o senhor Derlei João Delevatti e a Secretária Municipal de Infraestrutura Isabel Fróes Ponce._x000D_
 •	SOLICITA A RETIRADA DAS PLANTAS LOCALIZADAS EM CADA EXTREMIDADE DOS CANTEIROS NA AVENIDA LARANJEIRAS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1286/zilda_-_indicacao_13.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1286/zilda_-_indicacao_13.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 SOLICITA NO HOSPITAL OSCAR RAMIRES PEREIRA:_x000D_
 _x000D_
 •	A MANUTENÇÃO DOS ARES-CONDICIONADOS;_x000D_
 •	A INSTALAÇÃO DE VENTILADORES;_x000D_
 •	AQUISIÇÃO DE COPOS DESCARTÁVEIS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1287/zilda_-_indicacao_14.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1287/zilda_-_indicacao_14.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	O CASCALHAMENTO E O PATROLAMENTO NA RUA JOÃO PAES DE BARROS E RUA GENERAL DE OLIVEIRA NO BAIRRO NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1288/zilda_-_indicacao_17.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1288/zilda_-_indicacao_17.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A LIMPEZA DO CAMPINHO DE FUTEBOL NO BAIRRO DOM PEPE EM FRENTE A MERCEARIA DOM PEPE.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1289/zilda_-_indicacao_20.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1289/zilda_-_indicacao_20.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A MANUTENÇÃO E CASCALHAMENTO DA RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1290/zilda_-_indicacao_21.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1290/zilda_-_indicacao_21.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A COLOCAÇÃO DE MANILHAS PARA ESCOAMENTO DE ÁGUA NA AVENIDA LARANJEIRAS EM FRENTE Á ASSOCIAÇÃO DOS SERVIDORES.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1291/zilda_-_indicacao_22.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1291/zilda_-_indicacao_22.pdf</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1292/zilda_-_indicacao_23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1292/zilda_-_indicacao_23.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária De Assistência Social, Trabalho E Cidadania, a Senhora Aline Costa Soares Dias, ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	VISITA DA EQUIPE DA ASSISTÊNCIA SOCIAL PARA ESTUDO SOCIAL AOS MORADORES DO KM6 E O PEDIDO DE CASCALHAMENTO NO LOCAL.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1293/zilda_-_indicacao_23.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1293/zilda_-_indicacao_23.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A COLOCAÇÃO DE MANILHAS PARA ESCOAMENTO DE ÁGUA NA CURVA DO KM6, PERTO DA CHÁCARA DO SENHOR ÁVALOS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacao__no_025-2019-zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacao__no_025-2019-zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Educação Thais Regina da Silva Cavalheiro Sanches, ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A INSTALAÇÃO DE CÂMERAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1295/zilda_-_indicacao_26.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1295/zilda_-_indicacao_26.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça, com cópia ao representante da Empresa Gimenes Alves Serviços Eireli – ME e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	ILUMINAÇÃO E CASCALHAMENTO DESDE O COMEÇO DO DIQUE ATÉ O MATADOURO.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1296/zilda_-_indicacao_27.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1296/zilda_-_indicacao_27.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Saúde Vilson Rolon De Campos, com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	UMA EQUIPE DE SAÚDE PARA A REALIZAÇÃO DE VISITAS MENSAIS COM ATENDIMENTO DOMICILIAR ÁS FAMÍLIAS DO MATADOURO.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1297/zilda_-_indicacao_28.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1297/zilda_-_indicacao_28.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Educação Thais Regina da Silva Cavalheiro Sanches, com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	QUE O ÔNIBUS ESCOLAR ENTRE NA FAZENDA QUEBRACHO PARA PEGAR OS ALUNOS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1298/zilda_-_indicacao_29.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1298/zilda_-_indicacao_29.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
     O PATROLAMENTO DA ESTRADA DA:_x000D_
 •	FAZENDA SANTA CRUZ;_x000D_
 •	FAZENDA SÃO FERNANDO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1299/zilda_-_indicacao_30.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1299/zilda_-_indicacao_30.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para a Senhora Rita De Cássia Padilha, Supervisora da Unidade de Porto Murtinho – SANESUL e a Empresa LOG Engenharia, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 _x000D_
 •	A MANUTENÇÃO DA REDE DE ESGOTO LOCALIZADA NA RUA JOÃO PAES DE BARROS ESQUINA COM A RUA GENERAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1300/zilda_-_indicacao_31.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1300/zilda_-_indicacao_31.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor-Presidente da ENERGISA Marcelo Vinhaes Monteiro com cópia ao representante da Empresa Gimenes Alves Serviços Eireli – ME e ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça.  Reiterando a Indicação nº 010/2019 do dia 26 de março de 2019 da minha autoria a qual dispõe sobre a solicitação:_x000D_
 _x000D_
 •	O REBAIXAMENTO DE REDE E A COLOCAÇÃO DE BASES NOS POSTES PARA A ILUMINAÇÃO NA ÚLTIMA RUA DO BAIRRO DOM PEPE E NA RUA QUE SE ENCONTRA PARALELA AO VALETÃO.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1301/zilda_-_indicacao_32.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1301/zilda_-_indicacao_32.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando._x000D_
 _x000D_
 •	A COLETA DE GALHOS DE ÁRVORES E A RETIRADA DE LERAS DA RUA JOÃO PAES DE BARROS.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1302/zilda_-_indicacao_33.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1302/zilda_-_indicacao_33.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	ESTUDO E LEGALIZAÇÃO DE DOCUMENTOS REFERENTES AOS TERRENOS LOCALIZADOS NA RUA FRANCISCO DE OLIVEIRA, BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1303/zilda_-_indicacao_34.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1303/zilda_-_indicacao_34.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Diretora-Presidente da AGEHAB – Maria do Carmo Avesani Lopez, com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	O AUMENTO DE NÚMERO DE BASES DAS CONSTRUÇÕES DO PROJETO “LOTE URBANIZADO”.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1304/zilda_-_indicacao_35.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1304/zilda_-_indicacao_35.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	REPAROS NA ILUMINAÇÃO DA PRAÇA DO TERERÉ LOCALIZADA AO LADO DA PREFEITURA MUNICIPAL E REINTERAR A INDICAÇÃO PARA A COLOCAÇÃO DO BEBEDOURO.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1305/zilda_-_indicacao_36.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1305/zilda_-_indicacao_36.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A AMPLIAÇÃO DO MURO DO CEMITÉRIO MUNICIPAL NA RUA CEL JOÃO PAES DE BARROS.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1306/zilda_-_indicacao_37.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1306/zilda_-_indicacao_37.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	O CASCALHAMENTO E O PATROLAMENTO NA RUA TUIUIU E EM TODO O BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1307/zilda_-_indicacao_39.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1307/zilda_-_indicacao_39.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	A COLETA DE ENTULHOS JOGADOS NO BAIRRO CHE ROGAMY NA RUA BOM JESUS.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_jayme_-_028_268.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_jayme_-_028_268.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Diretor-Presidente da AGESUL – Luis Roberto Martins de Araújo, Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A MANUTENÇÃO DA PONTE ENTRE A FAZENDA SÃO ROQUE E A FAZENDA SANTA MARIA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_jayme_-_029_269.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_jayme_-_029_269.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO NA ESQUINA DA RUA ALFREDO PINTO ENTRE A RUA PRESIDENTE VARGAS E A RUA TREZE DE JUNHO._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_jayme_-_032_270.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_jayme_-_032_270.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A REVITALIZAÇÃO DA QUADRA DE AREIA DA ESCOLA NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_jayme_-_033_271.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_jayme_-_033_271.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Educação Thais Regina da Silva Cavalheiro e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RESTAURAÇÃO NA INSTITUIÇÃO DE ENSINO, ESCOLA NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_sonia_-_005_272.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_sonia_-_005_272.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia a Secretária de Saúde Evânia Luiza Moreira Da Cunha Freitas e ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn._x000D_
 _x000D_
 SOLICITA UMA AÇÃO CIDADANIA NA ÁREA RURAL E ÁREA URBANA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_sonia_-_006_273.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_sonia_-_006_273.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn, à Secretária de Infraestrutura Isabel Fróes Ponce._x000D_
 SOLICITA O CANCELAMENTO DO CONTRATO COM A EMPRESA DECIMAL ENGENHARIA EIRELI.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_sonia_-_007_274.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_sonia_-_007_274.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia a Secretária de Infraestrutura Isabel Fróes Ponce._x000D_
 SOLICITA A COLOCAÇÃO DE TUBOS NA RUA CAMALOTES NO BAIRRO JOCKEY CLUBE.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_sonia_-_008_275.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_sonia_-_008_275.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia a Secretária de Infraestrutura Isabel Fróes Ponce._x000D_
 SOLICITA O CASCALHAMENTO NAS RUAS CAPITÃO CANTALICE E 14 DE JULHO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_sonia_-_009_276.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_sonia_-_009_276.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Obras e Serviços Urbanos Isabel Fróes Ponce e a Empresa Gimenes Alves Serviço Eireli – ME._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO E A NIVELAÇÃO NA RUA DOS IPÊS NO BAIRRO JOCKEY CLUBE.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1317/indicacao_sonia_-_019_277.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1317/indicacao_sonia_-_019_277.pdf</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1318/brn30055cb0a9c3_038520.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1318/brn30055cb0a9c3_038520.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com Cópia ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 •	Molhar a Rua 13 de junho todos os dias, incluindo finais de semana e ao molhar passar devagar, pois nos dias em que as ruas são molhadas o motorista do caminhão pipa passa em uma velocidade muito acima da qual a seca da citada Rua exige, ficando assim uma molhada muito superficial. (Quadra sem pavimentação asfaltica, Rua da minha residência).</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1319/brn30055cb0a9c3_038521.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1319/brn30055cb0a9c3_038521.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti para que seja realizada a seguinte providência:_x000D_
 •	Analise e conhecimento no que diz respeito à Implantação da Educação Fiscal no Município. Assim sendo, encaminho-vos:_x000D_
 -Decreto Municipal Nº 162/2018, de 04 de setembro de 2018 que institui o               Programa de Educação Fiscal;_x000D_
 -Como implantar em seu município;_x000D_
 -Decreto nº 15.045, de 16 de julho de 2018, que Institui o Programa                Estadual de Educação Fiscal de Mato Grosso do Sul (PEEF/MS);_x000D_
 -Portaria nº 413, de 31 de dezembro de 2002;_x000D_
 -4(quatro) volumes da 4ª Edição de livros para formação do Programa Nacional de Educação Fiscal.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1322/zilda_-_indicacao_38.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1322/zilda_-_indicacao_38.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita que envie expediente ao Excelentíssimo Senhor Prefeito Municipal e ao Secretário Municipal de Administração e Finanças, para que possa viabilizar concurso público para esses cargos no intuito de suprir a falta desses profissionais em seu quadro efetivo solicitando:_x000D_
 _x000D_
 A INCLUSÃO DOS CARGOS DE GUARDA PATRIMONIAL, GUARDA AMBIENTAL E GUARDA DE TRÂNSITO; CRIADOS PELA LEI COMPLEMENTAR Nº 041/2013 NAS VAGAS A SEREM DISPONIBILIZADAS NO CONCURSO PÚBLICO A SER REALIZADO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1323/brn30055cb0a9c3_038912.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1323/brn30055cb0a9c3_038912.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, solicitando as seguintes providências na Vila da Marinha:_x000D_
 _x000D_
 •	Manutenção de todas as Ruas da Vila que se encontram intransitáveis;_x000D_
 •	Roçada dos matos; _x000D_
 •	Iluminação das Ruas, troca das lâmpadas que estão queimadas.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1324/brn30055cb0a9c3_038913.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1324/brn30055cb0a9c3_038913.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Educação Sra. Thais Regina da Silva Cavalheiro , para que seja realizada as seguintes providências:_x000D_
 •	Contratação de A.S.E(Auxiliar de Serviços de Educação), para atender as crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1325/zilda_-_indicacao_40.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1325/zilda_-_indicacao_40.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça, com cópia ao representante da Empresa Gimenes Alves Serviços Eireli – ME e ao Excelentíssimo Prefeito Municipal Derlei João Delevatt solicitando:_x000D_
 _x000D_
 •	QUE SEJA PROVIDENCIADA ILUMINAÇÃO DENTRO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1326/zilda_-_indicacao_41.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1326/zilda_-_indicacao_41.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente Secretário Municipal de Saúde Vilson Rolon De Campos, ao Secretário de Juventude, Esporte e Lazer Wagner Gauna Mattos e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	UMA EQUIPE TÉCNICA DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU) PARA ESTAR PRESENTE EM TODOS OS JOGOS REALIZADOS PELA SECRETARIA DE ESPORTES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1327/zilda_-_indicacao_42.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1327/zilda_-_indicacao_42.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	A CONSTRUÇÃO DE UMA PROTEÇÃO PARA O ATERRO LOCALIZADA NA RUA JOÃO PAES DE BARROS.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1328/zilda_-_indicacao_43.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1328/zilda_-_indicacao_43.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	QUE SEJA FEITA UMA COMPORTA NA RUA CARANDÁ PARA ESCOAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1329/zilda_-_indicacao_44.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1329/zilda_-_indicacao_44.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Chefe da Defesa Civil Municipal, ao Comandante do 14º Subgrupamento de Bombeiros Militar, 1º Ten QOBM Tiago Waldow Teruya, ao Superintendente do Ibama em Mato Grosso do Sul Luiz Carlos Marchetti com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	O RETORNO DO SISTEMA NACIONAL DE PREVENÇÃO E COMBATE AOS INCÊNDIOS FLORESTAIS – PREVFOGO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1330/zilda_-_indicacao_45.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1330/zilda_-_indicacao_45.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário. Seja enviado expediente Reiterando a Indicação de minha autoria nº 002/2018 de 27 de fevereiro de 2018 em virtude da ausência de resposta da referida Indicação, e que a seja encaminhada ao Excelentíssimo Prefeito Derlei João Delevatti e ao Secretário Municipal de Saúde Sr. Vilson Rolon de Campos. Solicito que sejam reativadas as atividades do Núcleo de Apoio à Saúde da Família —- NASF.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1331/zilda_-_indicacao_46.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1331/zilda_-_indicacao_46.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	A realização das manutenções necessárias na Rua Joaquim Murtinho esquina com a Rua Cel. Ponce até a Rua 13 de Junho, em virtude de vários buracos e crateras existente no local. (Obs. a partir da casa da Dona Ricarda até o prolongamento da Rua 13 de junho) .</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1332/zilda_-_indicacao_47.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1332/zilda_-_indicacao_47.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	A realização dos serviços necessários de encascalhamento e retirada dos galhos e entulhos localizados no trecho próximo a Chácara da Dona Eugênia Martinez, localizado no KM 06. (Obs. Já foram realizadas o cascalhamento porém esses trechos citados ficaram sem a devida manutenção)</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_sonia_-_022_291.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_sonia_-_022_291.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn e ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 SOLICITA A RESCISÃO O CONTRATO COM A EMPRESA DECIMAL ENGENHARIA EIRELI.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1343/zilda_-_indicacao_19.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1343/zilda_-_indicacao_19.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça, com cópias a Responsável da Empresa GAINO Milene Gabilan ao Executivo Municipal Derlei João Delevatti._x000D_
 _x000D_
 _x000D_
 •	SOLICITA À EMPRESA COMPETENTE, PARA QUE SEJA REALIZADO O ATO DE LIMPEZA DAS VIAS PÚBLICAS E BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1344/048-2019.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1344/048-2019.docx</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça e ao representante da Empresa Gimenes Alves Eireli-ME com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Vistoria para a realização da substituição da troca das lâmpadas queimadas em toda a cidade. (Obs. pois a deficiência de iluminação pública encontram-se em vários pontos da cidade)</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1345/zilda_-_indicacao_49.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1345/zilda_-_indicacao_49.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Solicita a criação do Conselho Municipal do Idoso no Município de Porto Murtinho-MS.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1353/zilda_-_indicacao_50.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1353/zilda_-_indicacao_50.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	O recapeamento e o tapa buraco na esquina da Rua 13 de Junho esquina com a Rua General de Oliveira, em virtude de haver várias crateras localizadas no local. (Próximo a Hosana Conveniência).</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_029-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_029-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e a Secretária Municipal de Educação a Sra. Thais Regina da Silva Cavalheiro, solicitando:_x000D_
 _x000D_
 •	A inclusão dos alunos da Colônia Ingazeira, Cachoeira e da Faz. São Lourenço para participarem do maior evento esportivo do calendário escolar do município JEPOM.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_030-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_030-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A limpeza ou a troca dos tubos no cruzamento da Rua Capitão Cantalice com a Rua José Bonifácio, pois está acumulando as águas das chuvas que acabam ficando retidas em frente da casa dos moradores em virtude dos tubos estarem entulhados de terras e sujeiras.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_no_031-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_no_031-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A realização do aterramento na Rua 13 de Junho em frente a Antena da VIVO ao lado da casa da Sra. Nilda Corrêa, pois houve a limpeza de entulhos no local mencionado, porém formou-se um buraco na hora da retirada dos entulhos, em virtude disso está acumulando águas das chuvas no referido local.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_no_032-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_no_032-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça e ao Secretário Municipal do Meio Ambiente Sr. José Gomes Sobrinho, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A realização da remoção dos hippies que estão alojados em frente ao antigo cinema para um local mais adequado, onde os mesmos tenham acesso ao banheiro público para se evitar que os mesmos façam suas necessidade em local público evitando assim o constrangimento das pessoas que por ali passam e moram próximo ao local.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1360/brn30055cb0a9c3_039038.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1360/brn30055cb0a9c3_039038.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com Cópia ao Secretário Municipal de Saúde o Sr. Vilson Rolom, para que seja realizada providências no tocante aos aparelhos de Fisioterapia:_x000D_
 _x000D_
 •	Que retorne os aparelhos e equipamentos das suas respectivas manutenções, com a máxima urgência.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_no_033-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_no_033-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Deputado Estadual Felipe Orro - PSDB, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A viabilização de um estudo com corpo técnico para realização da reversão da faixa de domínio das estradas municipais PM-01 que dá acesso as estradas vicinais da região da Colônia Bocaiuval e passam pela Faz. Progresso, Faz Pindorama, 04 Irmão, Faz. São Francisco até a saída da Faz. Amonguijá, efetuando estadualização da referida estrada municipal.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_no_034-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_no_034-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	A criação de uma “Marina Municipal” no âmbito do município de Porto Murtinho-MS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1364/indicacao_jayme_-_034_303.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1364/indicacao_jayme_-_034_303.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. Reiterando da Indicação nº 030/2019 do dia 17 de setembro de 2019 da minha autoria, ao qual:_x000D_
 _x000D_
 SOLICITA A RETIRADA DE ENTULHOS DO PÓLO UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1365/zilda_-_indicacao_52.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1365/zilda_-_indicacao_52.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Saúde o Sr. Vilson Rolom com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Solicita que seja disponibilizada ao pacientes um meio de transporte para a realização de exames em outras cidades. Em virtude dos mesmos terem efetuadas consultas com os médicos nas especialidades em pediatria, dermatologista e ginecologista na data de 28 e 29 de outubro do corrente ano com os médicos da 2ª CIA FRON.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benites da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	O CASCALHAMENTO DE TODA EXTENSÃO DO DIQUE, BEM COMO NAS RAMPAS DE ACESSO.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário de Infraestrutura o Sr. Helton Benitez da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, solicitando os seguintes serviços descritos a seguir:_x000D_
 _x000D_
 1.	A troca da manilha que se encontra parcialmente quebrada, na Rua Luiz de Albuquerque entre a Rua 15 de Novembro no Bairro Residencial Saladeiro;_x000D_
 _x000D_
 2.	Colocação de manilhas na Rua José Bonifácio na esquina do Sr. Ramão Alderete no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_035-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_035-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o Regimento Interno, Indica a Mesa Diretora, para que depois de ouvido o Colendo Plenário, que seja enviado expediente ao Secretário de Estado de Justiça e Segurança Pública Sr. Antônio Carlos Videira ao Superintendente da Polícia Rodoviária Federal Inspetor Sr. Luiz Alexandre Gomes da Silva com cópia ao Excelentíssimo Governador do Estado, Senhor Reinaldo Azambuja, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A implantação de um Posto de fiscalização da Polícia Rodoviária Federal-PRF no KM 10 a BR 267, entroncamento 195/MS a qual dá acesso a Colônia Ingazeira no âmbito do município de Porto Murtinho-MS.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_no_036-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_no_036-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, solicitando a seguinte providência:_x000D_
 _x000D_
 •	O cascalhamento e o patrolamento na esquina da Rua Alfredo Pinto com Cel. Ponce, em virtude de haver várias crateras localizada no local. (Próximo a Escola Thomaz Larangeiras na esquina com a Pizzaria da Meire).</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_no_037-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_no_037-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça e ao Responsável da Empresa Gimenez Alves Serviços-Eireli, solicitando a seguinte providência:_x000D_
 •	As manutenções necessárias como a troca das lâmpadas queimadas ou danificadas na Rua Dr. Costa Marques esquina com a Avenida Laranjeiras em frente à casa da Professora Zilda Contrera.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_no_038-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_no_038-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Senhor Prefeito Municipal Sr. Derlei João Delevatti, solicitando a seguinte providência:_x000D_
 _x000D_
 •	A realização de um estudo sobre a implantação do “Sistema de Gavetas no Cemitério Municipal”.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_no_039-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_no_039-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Infraestrutura Sr. Helton Benites com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Que quando a máquina da patrola estiver prestando serviços próximo a Colônia Ingazeira ou nas pousadas, que a mesma realize a execução de uma rotatória nas proximidades da Chácara Tarumã de propriedade da Sra. Matilde Lima, para que o ônibus possa fazer o retorno. Enfatizo a necessidade da mesma em virtude da área ser afastada aproximadamente 500 metros da estrada.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_no_040-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_no_040-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Infraestrutura Sr. Helton Benites com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando:_x000D_
 _x000D_
 •	Que seja disponibilizado o caminhão pipa para molhar as ruas no período da manhã e da tarde na Rua Capitão Cantalice e nas demais ruas que dão acesso a ela.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_sonia_-_023_313.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_sonia_-_023_313.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA REPAROS NA:_x000D_
 •	RUA 14 DE JULHO COM A RUA GENERAL CANDIDO MARIANO;_x000D_
 •	RUA ANHANGUERA NO BAIRRO SALIM CAFURE.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_sonia_-_024_314.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_sonia_-_024_314.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn e ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 SOLICITA AR-CONDICIONADO 12000 BTUS PARA SALA DO CONSELHO MUNICIPAL DE SAÚDE E UM ARMÁRIO DE ARQUIVOS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_sonia_-_025_315.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_sonia_-_025_315.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA CORONEL PONCE E RUA CANDIDO MARIANO EM FRENTE AO JÄGER PUB.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_sonia_-_026_316.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_sonia_-_026_316.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretário Municipal de Obras Helton Benitez da Graça e a Empresa Gimenes Alves Serviço Eireli – ME. _x000D_
 _x000D_
 SOLICITA REPAROS NA ILUMINAÇÃO DAS:_x000D_
 •	RUA FRANCISCO DE OLIVEIRA, BAIRRO COHAB EM FRENTE A ESCOLA IZA MARIA GAUNA;_x000D_
 •	RUA 13 DE MAIO, EM FRENTE AO SOL CONVENIÊNCIA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_sonia_-_027_317.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_sonia_-_027_317.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO NO KM6 EM FRENTE DOS:_x000D_
 •	SÍTIO CANAÃ;_x000D_
 •	SÍTIO DO MARTIN CONTRERA;_x000D_
 •	CHÁCARA DA JULIANA.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_sonia_-_028_318.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_sonia_-_028_318.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA O CASCALHAMENTO E O PATROLAMENTO NA RUA CORONEL PONCE NA ESQUINA DO COMÉRCIO BONANZA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_sonia_-_029_319.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_sonia_-_029_319.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Coordenadora Municipal de Políticas Públicas da Mulher Elizete Martins Machado e Secretária De Assistência Social, Trabalho E Cidadania, a Senhora Aline Costa Soares Dias._x000D_
 _x000D_
 SOLICITA A CRIAÇÃO DO CONSELHO MUNICIPAL DA MULHER (CMDM) EM PORTO MURTINHO.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_sonia_-_030_320.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_sonia_-_030_320.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA CIRCULE PELAS RUAS DA CIDADE NO PERÍODO MATUTINO E VESPERTINO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_sonia_-_031_321.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_sonia_-_031_321.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 SOLICITA A REABERTURA DO ESF IV NO BAIRRO SALIN CAFURE PARA ATENDER OS MORADORES DA ÁREA RURAL.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_sonia_-_032_322.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_sonia_-_032_322.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A LIMPEZA DO TERRENO BALDIO DO BAIRRO VILA CÉLIA.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_sonia_-_033_323.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_sonia_-_033_323.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA UM MUTIRÃO DE RECOLHIMENTO DE GALHOS DE ÁRVORES QUE SE ENCONTRAM EM FRENTE DE SUAS RESIDÊNCIAS NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_sonia_-_034_324.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_sonia_-_034_324.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Educação Thais Regina da Silva Cavalheiro Sanches e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 _x000D_
 SOLICITA PARA A ESCOLA MUNICIPAL EMEI PRIMEIROS PASSOS:_x000D_
 •	REFORMA DO PÁTIO DA ESCOLA;_x000D_
 •	CONSTRUÇÃO DE MAIS UM BANHEIRO.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_sonia_-_035_325.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_sonia_-_035_325.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS DE ÁRVORES EM FRENTE DAS RESIDÊNCIAS NO BAIRRO JOCKEY CLUB, RUA AMÉRICO COSTA GUERRA.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_sonia_-_036_326.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_sonia_-_036_326.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Educação Thais Regina da Silva Cavalheiro Sanches, Gerente de Trânsito o senhor Nelson Bernal e ao 2° Ten QOPM Edson Ferreira Salustiano, Comandante do 3º Pelotão da 1ª Companhia do 11º Batalhão de Polícia Militar._x000D_
 _x000D_
 SOLICITA CAMPANHAS EDUCATIVAS NAS ESCOLAS MUNICIPAIS PARA O TRÂNSITO.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_sonia_-_037_327.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_sonia_-_037_327.pdf</t>
   </si>
   <si>
     <t>A Vice Presidente desta casa de leis, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário, envie expediente ao presidente da Câmara Municipal de Porto Murtinho Flávio Luiz de Abreu e a mesa diretora do legislativo:	_x000D_
 _x000D_
 INDICA PARA QUE SEJA CRIADA A COMISSÃO ESPECIAL LEGISLATIVA DE SEGURANÇA PÚBLICA DE CONFORMIDADE DO ART. 25º, INCISO II DO REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_sonia_-_038_328.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_sonia_-_038_328.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Coordenadora Municipal de Políticas Públicas da Mulher Orieta Consuelo Fernandes. _x000D_
 _x000D_
 SOLICITA A CRIAÇÃO DO CONSELHO MUNICIPAL DA MULHER (CMDM) EM PORTO MURTINHO.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1391/indicacao_sonia_-_039_329.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1391/indicacao_sonia_-_039_329.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópia ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA QUE O CAMINHÃO-PIPA MOLHE A RUA PEDRO CELESTINO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_sonia_-_040_330.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_sonia_-_040_330.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia ao Secretário de Administração, Planejamento e Finanças Vilmar Silva da Silva e ao Secretário Municipal de Turismo Carlos Alberto Heyn._x000D_
 _x000D_
 INCENTIVAR AS COOPERATIVAS EXISTENTES E APOIAR OS PROJETOS PARA O MICRO CRÉDITO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_sonia_-_041_331.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_sonia_-_041_331.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e a Empresa Gimenes Alves Serviço Eireli – ME. _x000D_
 _x000D_
 SOLICITA REPARO NA ILUMINAÇÃO DA RUA AFONSO PENA ESQUINA COM A RUA CORONEL PONCE AO LADO DA POUSADA TATUAPE.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_sonia_-_042_332.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_sonia_-_042_332.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e Secretário de Administração, Planejamento e Finanças Vilmar Silva da Silva. _x000D_
 _x000D_
 SOLICITA A CONSTRUÇÃO DE UMA COBERTURA COM BANHEIRO NA ORLA DO RIO PARAGUAI.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Sônia Ferreira, Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1395/indicacao_sonia_-_043_com_fatima_333.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1395/indicacao_sonia_-_043_com_fatima_333.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias Secretária De Assistência Social, Trabalho E Cidadania, a Senhora Aline Costa Soares Dias._x000D_
 _x000D_
 ATRAVÉS DESTA INDICAÇÃO GOSTARIA DE INFORMAR A SECRETÁRIA DE ASSISTÊNCIA SOCIAL QUE EXISTE NAS RUAS DA NOSSA CIDADE PESSOAS QUE NECESSITAM COM URGÊNCIA DE UM ATENDIMENTO ESPECIALIZADO EM ABORDAGEM SOCIAL.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_sonia_-_044_334.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_sonia_-_044_334.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA MANUTENÇÃO DA PONTE DE MADEIRA QUE FICA NA AVENIDA LARANJEIRAS NO SENTIDO CENTRO.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 SOLICITA A IMPLANTAÇÃO DO PROGRAMA DE SAÚDE NO CAMPO, PARA ATENDIMENTO AOS MORADORES DA ÁREA RURAL.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_sonia_-_046_336.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_sonia_-_046_336.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário de Juventude, Esporte e Lazer Wagner Gauna Mattos._x000D_
 _x000D_
 SOLICITA A REVITALIZAÇÃO DO CENTRO ESPORTIVO ADOLFO CABRERA E DA PISTA DE ATLETISMO, NO BAIRRO CAACUPE.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_sonia_-_047_337.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_sonia_-_047_337.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária de Educação Thais Regina Cavalheiro Sanches._x000D_
 _x000D_
 SOLICITA A IMPLANTAÇÃO DE BRINQUEDOTECAS E BIBLIOTECAS NAS ESCOLAS MUNICIPAIS E CEINF’S.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_sonia_-_048_338.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_sonia_-_048_338.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretária de Educação Thais Regina Cavalheiro Sanches._x000D_
 _x000D_
 SOLICITA A IMPLANTAÇÃO DE ATENDIMENTO DE FONOAUDIÓLOGOS, PSICOLOGOS, PSICOPEDAGOGOS, TERAPEUTAS OCUPACIONAIS, E ASSISTENTES SOCIAIS PARA ALUNOS DAS REDES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_sonia_-_049_339.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_sonia_-_049_339.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti com cópia ao Secretário Municipal de Turismo Carlos Alberto Heyn. Solicita:_x000D_
 _x000D_
 APOIAR A ASSOCIAÇÃO COMERCIAL NAS SUAS INICIATIVAS PARA O AQUECIMENTO DA ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_sonia_-_050_340.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_sonia_-_050_340.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti com cópia ao Secretário Municipal de Turismo Carlos Alberto Heyn. Solicita:_x000D_
 _x000D_
 IDENTIFICAR, CADASTRAR E INCENTIVAR OS ARTESÕES DE DIFERENTES SEGMENTOS PRODUTIVOS, TAIS COMO OS ARTISTAS DA PINTURA, DA MUSICA, DA ESCRITA, DA DANÇA, DA FOTOGRAFIA, DA ESCULTURA ENTRE OUTROS.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_sonia_-_051_341.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_sonia_-_051_341.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti com cópia a Secretária Municipal de Educação Thais Regina Cavalheiro._x000D_
 _x000D_
 SOLICITA O CONSERTO DO AR-CONDICIONADO DA ESCOLA THOMAZ LARANJEIRAS E FAZER UM LEVANTAMENTO EM TODAS AS ESCOLAS MUNICIPAIS PARA DETECTAREM E VISTORIAREM TODOS OS ARES-CONDICIONADOS QUE NECESSITAM DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_sonia_-_052_342.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_sonia_-_052_342.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS E LIMPEZA NA RUA CARANDÁ E RUA JATOBÁ.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1405/indicacao_sonia_-_053_343.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1405/indicacao_sonia_-_053_343.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos, a Coordenadora da Atenção Básica Lisandra Jimenez Perez._x000D_
 _x000D_
 SOLICITA ESTA INDICAÇÃO PARA QUE SEJA FEITA UMA AGENDA DE PROGRAMAÇÃO EM PROL À SEMANA MUNICIPAL DE ATENÇÃO AO IDOSO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_sonia_-_054_344.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_sonia_-_054_344.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti e ao Gerente de Trânsito o senhor Nelson Bernal._x000D_
 _x000D_
 SOLICITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NA RUA CORONEL ALFREDO PINTO ESQUINA COM A RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_sonia_-_055_345.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_sonia_-_055_345.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópia ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA A OPERAÇÃO DE TAPA BURACO NA RUA CORONEL PONCE ESQUINA COM A RUA CAPITÃO CANTALICE.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_sonia_-_056_346.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_sonia_-_056_346.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópia ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 SOLICITA REPAROS E A OPERAÇÃO DE TAPA BURACO NO FINAL DA RUA 13 DE JUNHO COM 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_sonia_-_057_347.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_sonia_-_057_347.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópia ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 _x000D_
 SOLICITA A LIMPEZA E MANUTENÇÃO NA PRAÇA DOS TUIUIÚS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_sonia_-_058_348.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_sonia_-_058_348.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópia a Senhora Rita De Cássia Padilha, Supervisora da Unidade de Porto Murtinho – SANESUL e ao Secretário Municipal de Obras Helton Benitez da Graça._x000D_
 _x000D_
 _x000D_
 SOLICITA O TRANSPORTE DE ÁGUA POTÁVEL Á MORADORES DO MATADOURO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_sonia_-_059_349.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_sonia_-_059_349.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscrevem, em conformidade com o texto regimental. Solicitam a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópia ao Gerente de Trânsito o senhor Nelson Bernal e a Secretária Municipal de Educação a senhora Thais Regina da Silva Cavalheiro. _x000D_
 _x000D_
 SOLICITAM A INSTALAÇÃO DE QUEBRA-MOLAS E PLACAS DE SINALIZAÇÃO EM FRENTE ÀS ESCOLAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Sônia Ferreira, Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_sonia_-_060_com_jayme_350.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_sonia_-_060_com_jayme_350.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Solicitam a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e a Empresa Gimenes Alves Serviço Eireli – ME._x000D_
 _x000D_
 _x000D_
 SOLICITAM LEVANTAMENTO E REPARO DE TODAS AS LÂMPADAS QUEIMADAS NAS RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_jayme_-_036_351.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_jayme_-_036_351.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti. Reiterando da Indicação nº 013/2019 do dia 16 de abril de 2019 de minha autoria, ao qual:_x000D_
 _x000D_
 SOLICITA O CASCALHAMENTO NA RUA GENERAL DE OLIVEIRA, ENTRE A RUA DOUTOR COSTA MARQUES E RUA 13 DE JUNHO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1416/brn30055cb0a9c3_040031.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1416/brn30055cb0a9c3_040031.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com Cópia à Sr. Maria Cristina de Abreu, Gerente da unidade do  DETRAN-MS de Porto Murtinho, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 •	Colocação de Placas PARE na rotatória da Rua 13 de junho.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1417/brn30055cb0a9c3_040032.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1417/brn30055cb0a9c3_040032.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrura o Sr Helton Benitez da Graça, para que seja realizada as seguintes providências: _x000D_
 _x000D_
 _x000D_
 •	Limpeza e Manutenção de Macrodrenagem e da Rua Carandá.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_no_041-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_no_041-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o Regimento Interno, Indica a Mesa Diretora, depois de ouvido o Colendo Plenário, que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti ou que determine ao setor competente, solicitando a seguinte providência:_x000D_
 •	Que faça prevalecer a Lei Municipal nº 339 de 1971 a qual considera de utilidade pública as estradas do município de Porto Murtinho. Dessa forma solicitamos a reabertura da estrada pública, localizada no sentido da Colônia Ingazeira, passando a ponte denominada como “Água Doce”, com entrada a direita, tendo como referência a dois quilômetro antes da fazenda Piquiri que foi registrada na época do ex-prefeito Luiz Augusto Codorniz mais conhecido como “Sr. Luluca”, com o interesse de beneficiar os pequenos e médios produtores rurais da região. Justifica-se o mesmo tendo em vista que, essa estrada beneficia as fazendas Àgua Doce de propriedade do Sr. Hermes Cano dentre outros morado</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO E PATROLAMENTO NA:_x000D_
 •	RUA CORONEL PONCE, ENTRE A RUA 15 DE NOVEMBRO E RUA TENENTE ANTÔNIO JOÃO;_x000D_
 •	RUA DAS ARARAS, ENTRE A RUA DA PAZ E A RUA ANHANGUERA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_jayme_-_038_356.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_jayme_-_038_356.pdf</t>
   </si>
   <si>
     <t>O Vereador que à presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA O CASCALHAMENTO E O PATROLAMENTO NO FINAL DA AVENIDA THOMAZ LARANGEIRAS.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_jayme_-_039_357.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_jayme_-_039_357.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA CASCALHAMENTO E PATROLAMENTO NA RUA 14 DE JULHO PRÓXIMO A ÁREA MILITAR.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_jayme_-_040_358.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_jayme_-_040_358.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Responsável da Empresa Gimenez Alves Serviços – Eireli._x000D_
 _x000D_
 SOLICITA A REPOSIÇÃO DE LÂMPADAS NA RUA 14 DE JULHO ENTRE A 15 DE NOVEMBRO E RUA JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_no_042-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_no_042-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário que envie expediente ao Secretário Municipal de Infraestrutura Sr. Helton Benites com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando os seguintes serviços descritos a seguir:_x000D_
 •	A colocação de manilhas na Rua Candido Mariano esquina com Rua General Capitão Cantalice e 14 de Julho em virtude da abertura das valetas realizadas no local a qual impossibilita os moradores de adentrarem com seus veículos até as suas residências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_no_043-2019_sergio_bacha.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_no_043-2019_sergio_bacha.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça e ao Responsável da Empresa Gimenez Alves Serviços-Eireli, solicitando a seguinte providência:_x000D_
 •	As manutenções necessárias como a troca das lâmpadas queimadas ou danificadas na Rua Luiz de Albuquerque esquina com a Rua 15 na Vila Célia.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1430/zilda_-_indicacao_58_11-12-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1430/zilda_-_indicacao_58_11-12-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que apresenta e subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Que seja enviado expediente ao Secretário Municipal de Obras Helton Benites da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A limpeza da área próxima ao canal de drenagem localizada na Rua Capitão Cantalice até a Rua José Bonifácio no bairro Nossa Senhora de Caacupê.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1431/zilda_-_indicacao_59_11-12-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1431/zilda_-_indicacao_59_11-12-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário de Infraestrutura o Sr. Helton Benites da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 •	A REINTERAÇÃO DA INDICAÇÃO Nº 013/2019 DE MINHA AUTORIA NO QUAL SOLICITO A RECOLOCAÇÃO/MANUTENÇÃO DO BEBEDOURO LOCALIZADO NA PRAÇA DO TERERÉ.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Que seja enviado expediente ao Comandante do 14º Subgrupamento de Bombeiros Militar 1º Ten. QOBM TIAGO WALDOW TERUYA, solicitando:_x000D_
 •	A presença do Corpo de Bombeiros nos finais de semana na Orla do rio Paraguai, como forma de prevenir acidentes com consequências mais graves a todos os munícipes.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_046-2019.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_046-2019.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário que envie expediente ao Secretário Municipal de Infraestrutura Sr. Helton Benites com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando os seguintes serviços descritos a seguir:_x000D_
 •	A colocação de manilhas na Rua Presidente Vargas onde foram abertas valetas na calçada das residências, impossibilitando os proprietários de terem a liberdade de entrarem e saírem de suas residências com segurança.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_no_047-2019.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_no_047-2019.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário que seja enviado expediente a Secretaria de Governo Sra. Isabel Fróes Ponce e ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e para o Secretário de Saúde Sr. Vilson Rolom de Campos, solicitando:_x000D_
 •	A contratação de um “Médico Legista para o Instituto Médico Legal - IML” do município. Para dar agilidade na liberação do corpo e na maior rapidez na expedição do laudo pelo médico legista._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_048-2019.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_048-2019.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário que envie expediente ao Secretário Municipal de Infraestrutura Sr. Helton Benites com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando os seguintes serviços descritos a seguir:_x000D_
 _x000D_
 •	A realização de limpeza das valas para melhorar o escoamento d’água na Rua Jatobá no Bairro Cohab, com as devidas manutenções necessárias no local. Em virtude da proximidade da época de chuvas.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1456/fatima__n_044-2019__-_indicacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1456/fatima__n_044-2019__-_indicacao.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções. _x000D_
 Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente: Ao _x000D_
 Excelentíssimo Prefeito. Derlei Delevatti, a Secretária Municipal de Governo. Isabel Fróes Ponce _x000D_
 e ao Gerente de Engenharia de Tráfego e Sistema Viários. Nelson Bernal. Indico, que a vias e _x000D_
 logradouros da cidade. sejam identificadas com placas que informam ao cidadão os nomes delas.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao045_fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao045_fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, _x000D_
 Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente: Ao _x000D_
 Excelentíssimo Prefeito. Derlei Delevatti, a Secretária Municipal de Governo, Isabel Fróes Ponce. _x000D_
 Indicando, a revitalização do bem público Cézar Bordallo para ser feito dele o "Centro Turístico _x000D_
 Artesanal de Porto Murtinho ".</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1458/fatima__n_046-2019__-_indicacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1458/fatima__n_046-2019__-_indicacao.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções. _x000D_
 Submete ao Crivo deste Plenário esta Indicaçãoe após aprovada segue o expediente: Ao _x000D_
 Excelentíssimo Prefeito. Derlei Delevatti, a Secretária Municipal de Governo. Isabel Fróes Ponce. _x000D_
 Secretário de Obras. Habitação e Serviços Públicos. Helton Benitez da Graça. Solicitando, os _x000D_
 serviços de manutenção na rede de iluminação pública da Aldeia São João nos arredores da _x000D_
 unidade de saúde e escola.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1459/indicacao047_fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1459/indicacao047_fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções. _x000D_
 Submete ao Crivo deste Plenário esta Indicação e após aprovada segue o expediente: Ao _x000D_
 Excelentíssimo Prefeito. Derlei Delevatti. Secretária Municipal de Governo, Isabel Fróes Ponce. _x000D_
 Solicitando, a administração municipal uma possibilidade de firmar parceria com a comunidade _x000D_
 da Aldeia São João para construção de um "Centro Comunitário".</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1460/fatima__n_048-2019__-_indicacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1460/fatima__n_048-2019__-_indicacao.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções. _x000D_
 Submete ao Crivo deste Plenário esta Indicaçãoe após aprovada segue o expediente: Ao _x000D_
 Excelentissimo Prefeito. Derlei Delevatti. Secretária Municipal de Governo. Isabel Fróes Ponce. _x000D_
 Secretário Municipal de Obras. Habitação e Serviços Públicos. Helton Benitez da Graça, _x000D_
 Solicitando, os serviços de reparos na rede ele iluminação pública da Comunidade Indígena _x000D_
 Kadiweu.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_jayme_-_035.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_jayme_-_035.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SUGERINDO ATRAVÉS DE INDICAÇÃO A MINUTA QUE DA ISENÇÃO DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AO IMÓVEL HABITADO DE CONFORMIDADE COM O ART. 14°, INCISO III DA LEI COMPLEMENTAR Nº 004/2001 – A, POR PORTADOR DE DOENÇA GRAVE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_jayme_-_041_373.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_jayme_-_041_373.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias à Responsável da Empresa Gimenez Alves Serviços – Eireli._x000D_
 _x000D_
 SOLICITA A TROCA DE LÂMPADAS NA RUA AMADEU SANTOS E SILVA, ENTRE A RUA 13 DE JUNHO E A RUA 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_jayme_-_042_374.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_jayme_-_042_374.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao César Riquelme Amarilla Responsável no Município da Empresa M.G Segurança – LTDA e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA A PERMANÊNCIA DAS LUZES NO PARQUINHO FLORESTAL NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_sonia_-_061_375.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_sonia_-_061_375.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Obras Helton Benitez da Graça e a Empresa Gimenes Alves Serviço Eireli – ME. _x000D_
 _x000D_
 SOLICITA REPARO NA ILUMINAÇÃO DA RUA CORONEL PONCE PRÓXIMO A ESCOLA EMEI PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_sonia_-_062_376.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_sonia_-_062_376.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA RECOLHIMENTO DE GALHOS NA RUA CORONEL PONCE, BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_sonia_-_063.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_sonia_-_063.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITA ENCASCALHAMENTO NA RUA TEN. PORTO CARREIRO ESQUINA COM A 13 DE JUNHO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_sonia_-_064.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_sonia_-_064.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITANDO COM URGÊNCIA O SERVIÇO DE CASCALHAMENTO DA ESTRADA DA COLÔNIA INGAZEIRA, EXATAMENTE NO TRECHO DO INICIO DA CAIXA D’ÁGUA ATÉ O DESTACAMENTO DA INGAZEIRA.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_sonia_-_065_379.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_sonia_-_065_379.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Obras Helton Benitez da Graça e ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 _x000D_
 SOLICITANDO A COSNTRUÇÃO DE PASSARELA – PARA VIA DE ACESSO DOS MORADORES DAS RUAS CAPITÃO CANTALICE E BONIFÁCIO GOMES.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Sônia Ferreira, Professor Jayme, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_sonia_-_066_380.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_sonia_-_066_380.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti com cópia ao Secretário Municipal de Turismo Carlos Alberto Heyn. _x000D_
 SOLICITA QUE SEJA INSTITUIDO NO CALENDÁRIO DE COMEMORAÇÕES E EVENTOS OFICIAIS ANUAIS DO MUNICÍPIO DE PORTO MURTINHO O "AGITA MURTINHO", A SER REALIZADO NO MÊS DE OUTUBRO.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_sonia_-_015.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_sonia_-_015.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias a Secretário Municipal de Saúde Vilson Rolon De Campos. _x000D_
 SOLICITA QUE O CARRO FUMACÊ DE COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE, A FEBRE CHIKUNGUYA E O ZIKA VÍRUS PARA FAZER A PULVERIZAÇÃO EM TODOS OS BAIRROS E RUAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_-056_zilda_2019_04-03-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_-056_zilda_2019_04-03-2020.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que apresentam e subscrevem, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Que seja enviado expediente ao Secretário Municipal de Obras Helton Benites da Graça com cópia ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando:_x000D_
 _x000D_
 _x000D_
 •	A limpeza do terreno baldio localizado na Rua Dr. Costa Marques entre a Rua General de Oliveira esquina com a Rua 15 de Novembro no bairro Nossa Senhora de Aparecida. (Obs. Ao lado da casa da Professora Ana Paula Cardoso)</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no__057_-_ver._zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no__057_-_ver._zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Que seja enviado expediente ao Presidente da Empresa de telefonia (VIVO), Ao Presidente da Empresa de Telefonia (OI) e ao Presidente de Telefonia da Anatel e ao Ministério Público com intuito de solicitar maior qualidade do sinal de telefonia móvel e fixa no município de Porto Murtinho/MS em virtude da falta/má qualidade de sinal.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1702/resposta_da_indicacao_no_044-2019-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1702/resposta_da_indicacao_no_044-2019-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, para que seja realizada a seguinte providência: • A viabilidade de um estudo para a realização de asfalto nos bairros Jockey Club e na Cohab.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1703/indicacao_no_045-2019-sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1703/indicacao_no_045-2019-sergio.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, Gerente de Trânsito Sr. Nelson Bernal com cópia ao Excelentíssimo Senhor Sr. Derlei João Delevatti para que seja realizada a seguinte providência: • A colocação de manilhas sobre o dique de contenção, como forma de coibir o tráfego intenso de caminhões pesados na contenção e na parte superior, bem como também no contorno do mesmo. Enfatizo de que esse procedimento acelera a deterioração do mesmo, e conforme as normas da empresa que construiu o dique esse procedimento é extremamente proibido.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao__no_055-2019-zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao__no_055-2019-zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que apresenta e subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Que seja enviado expediente para a Sra. Rita de Cássia Padilha, Supervisora da Unidade de Porto Murtinho- Sanesul e a Empresa Log Engenharia,  para que seja realizada a seguinte providência: A manutenção da rede de esgoto localizada na Rua João Pães de Barros esquina com a Rua General de Oliveira sentido Dom Pepe, local este que atualmente tem apenas um cone protegendo o local.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1705/indicacao_no_034-2019_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1705/indicacao_no_034-2019_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da constituição federal - CF/88, lei orgânica do município - LOM e regimento interno "Resolução n°. 27/1990". submete ao crivo deste plenario esta indicação,  e apos aprovada  segue o expediente, ao exelentissimo  prefeito, Derlei Delevatti, Secretaria Municipal de governo, Isabel Fróes  Ponce e secretaria municipal de educação, professora Thais Regina. Solicito a construção ou ampliação do  alojamento que melhor acomode os professores e a cozinheira da sala de aula extensão da escola São Lourenço.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1706/indicaca_no_035-2019_-_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1706/indicaca_no_035-2019_-_fatima.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário Municipal Obras, Habitação e Serviços Públicos, Helton Benitez da Graça. solicito a constru.ção da estrada que vai ligar a aldeia Tomásia á Alves de Barros</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1707/indicaca_no_036-2019_-_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1707/indicaca_no_036-2019_-_fatima.pdf</t>
   </si>
   <si>
     <t>As vereadoras que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário esta indicação, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretariaria municipal de governo Thais Regina e secretaria municipal da Assistência Social Aline Costa Soares Dias. Solicitamos da administração municipal por meio de suas secretarias, o desenvolvimento de ações de promoção a saúde mental durante a campanha nacional setembro amarelo.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1708/indicacao049fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1708/indicacao049fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A possibilidade de desenvolver um programa  de atenção as drogas por meio de parcerias  com Órgãos públicos ou privados, afim de atender as despesas com a "recuperação e o tratamento" de jovens e adultos usuários de drogas.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao051fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao051fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça e ao Gerente de Transito Sr.  Nelson Bernal  com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providências:• A instalação de um redutor de velocidade na Rua General De oliveira em frente a igreja " Nossa Senhora Caacupê", bem como também em frente a "Escola Nossa Senhora da Caacupê" na Rua Luiz de Albuquerque.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao052fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao052fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência: • A colocação de terra ou cascalho  no interior da escola  Nossa Senhora da Caacupe, em virtude que o local fica inundado de água ao redor em épocas de chuvas.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao053fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao053fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência: • A realização do concerto da ponte de madeira a qual da aceso ao dom pepe, pois existem buracos na cabeceira da referida ponte, dessa forma oferecendo risco de desabamento, uma vez que a época de chuvas se aproximam.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao054fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao054fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência: • Um Estudo de viabilidade para a construção de um parquinho infantil no bairro Nossa Senhora da Caacupe, para beneficiar o bairro, bem como os seus adjacentes para crianças para as crianças terem um lugar onde possam ficar com segurança.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao055fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao055fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Secretário de Infraestrutura Sr. Helton Benitez da graça com cópia ao Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência: • um estudo de viabilidade para a construção de uma praça no salim cafuré, para beneficiar todos seus bairros adjacentes para os munícipes obterem um lugar para o lazer com suas famílias onde possam ficar com segurança devido a distancia da praça mais próxima do local.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao056fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao056fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Governador do estado de Mato Grosso do Sul, Senhor Reinaldo Azambuja, ao Secretario de estado de infraestrutura de Mato Grosso do Sul- SEINFRA, Sr. Murilo Zauith, diretor presidente  da AGEHAB- Sra. Maria do Carmo Avesani  Lopez  e ao executivo municipal Derlei Delevatti solicitando a seguinte providencia • A viabilidade da construção de casas populares nas aldeia Tomásia  localizado no município de Porto Murtinho, em razão de que as famílias estão morando em moradias precárias.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao057fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao057fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo  Prefeito Municipal Derlei João Delevatti e ao Secretario municipal de desenvolvimento a local, Sr. Carlos Alberto Heyn, Solicitando  a seguinte providencia: • A promoção de cursos profissionalizantes" aos condutores  de turismo de pesca e os guias de pesca".Visando a qualificação da mão de obra especializada para a contratação destes profissionais.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao058fatima_vidotte_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao058fatima_vidotte_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti solicitando a seguinte providência: • A criação de uma comissão para a preservação/compensão Ambiental a ser representada pelos secretários de cultura, meio ambiente, Educação, poder Legislativos, assistentes sociais, bem como dos representantes da comunidade. tendo como missão fomentar e executar programas de pesquisa, proteção, preservação e conservação da bio diversidade ambiental e de sua proteção.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao___no_006-2019-_milton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao___no_006-2019-_milton.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e a Secretária Municipal de Educação a Sra. Thais Regina da Silva Cavalheiro, solicitando as seguintes providências: • Vistorias e manutenção dos reparos necessários dos ares condicionados e ventiladores em todas as escolas municipais, em especial a Escola Thomaz Larangeiras em virtude da falta de funcionamento de amos os aparelhos em algumas salas. Enfatizamos de que ainda temos os serviços disponibilizados pela Empresa especializada para atender a demanda acima solicitada, conforme o Pregão Presencial em vigor nº 034/2019.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Professor Jayme, Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1224/mocao_de_aplausos_jayme_-_001_001.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1224/mocao_de_aplausos_jayme_-_001_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO AO:_x000D_
 •	CORONEL PM WALDIR RIBEIRO ACOSTA – COMANDANTE DA POLICIA MILITAR DO ESTADO DE MATO GROSSO DO SUL;_x000D_
 •	TENENTE CORONEL PM EDSON FURTADO DE OLIVEIRA – DIRETOR DA DIRETORIA DE POLICIA COMUNITÁRIA E DIREITOS HUMANOS (DPCOM);_x000D_
 •	3º SARGENTO PM RAMÃO ORTEGA LOPES JUNIOR – INTRUTOR DO PROERD;_x000D_
 •	3º SARGENTO PM NIVALDO RODRIGUES DOS SANTOS DO PROERD._x000D_
 _x000D_
 	O Vereador que apresente e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSO aos senhores CORONEL PM WALDIR RIBEIRO ACOSTA; TENENTE CORONEL PM EDSON FURTADO DE OLIVEIRA; 3º SARGENTO PM RAMÃO ORTEGA LOPES JUNIOR E AO 3º SARGENTO PM NIVALDO RODRIGUES DOS SANTOS DO PROERD.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t xml:space="preserve">Sônia Ferreira, Elbio da Twister, Fátima vidotte, Miltinho Abrão , Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1225/mocao_de_aplausos_sonia_-_001_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1225/mocao_de_aplausos_sonia_-_001_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A PROFESSORA FERNANDA LOISE VILLA OVELAR E AOS ALUNOS RAFAEL A. MOREL, DENZEL W. R. YARZON E SAMILLY G. PALÁCIO._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSOS a PROFESSORA FERNANDA LOISE VILLA OVELAR E AOS ALUNOS RAFAEL A. MOREL, DENZEL W. R. YARZON E SAMILLY G. PALÁCIO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1226/mocao_de_aplausos_sonia_-_002_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1226/mocao_de_aplausos_sonia_-_002_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO DIRETOR ALESSANDRO LUIZ PEREIRA E A ESCOLA MUNICIPAL CLÁUDIO DE OLIVEIRA._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSOS ao DIRETOR ALESSANDRO LUIZ PEREIRA E A ESCOLA MUNICIPAL CLÁUDIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1427/mocao_aplauso_sonia_-_003_004.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1427/mocao_aplauso_sonia_-_003_004.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A ESCOLA ESTADUAL JOSÉ BONIFÁCIO._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSOS a ESCOLA ESTADUAL JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO PROFESSOR MATHEUS FRANCISCO SILVESTRE BENITEZ SALINAS._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSOS ao MATHEUS FRANCISCO SILVESTRE BENITEZ SALINAS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>Sônia Ferreira, Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1502/mocao_de_aplauso_sonia_-_005_006.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1502/mocao_de_aplauso_sonia_-_005_006.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A 2ª COMPANHIA DE FRONTEIRA “COMPANHIA SOLDADO SIMEÃO FERNANDES”._x000D_
 _x000D_
 	A Vereadora que apresenta e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, solicita que seja expedida MOÇÃO DE APLAUSOS a 2ª COMPANHIA DE FRONTEIRA “COMPANHIA SOLDADO SIMEÃO FERNANDES”.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Sônia Ferreira, Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/992/sonia_-_mocao_de_pesar_01_01.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/992/sonia_-_mocao_de_pesar_01_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DO SENHOR WALFRIDO FERREIRA BICA</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Sirley Pacheco, Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_pesar_sonia_-_002.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_pesar_sonia_-_002.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DO SENHOR BRAZ RAMÃO IBANHEZ.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_pesar_n._001-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_pesar_n._001-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora concede moção de pesar a família de Ninfa Gayoso.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1503/mocao_de_pesar__sonia_-_003.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1503/mocao_de_pesar__sonia_-_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DO SENHOR VALTER ROMÃO._x000D_
 _x000D_
 _x000D_
 	A Vereadora que apresente e subscreve, em conformidade com o texto regimental, depois de ouvido o soberano Plenário, consternado solicita que seja expedida a MOÇÃO DE PESAR pelo passamento do Senhor VALTER ROMÃO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_a_lei_organica_n.001-2019_000204.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_a_lei_organica_n.001-2019_000204.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do dispositivo da Lei Orgânica Municipal de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1566/projeto_de_emenda_lom-2019_2.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1566/projeto_de_emenda_lom-2019_2.pdf</t>
   </si>
   <si>
     <t>Inclui a Subseção I À Seção II do Capítulo V da Lei Orgânica Municipal de Porto Murtinho para instituir o Orçamento Impositivo.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Derlei João Delevatti</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_n._001-2019_000225.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_n._001-2019_000225.pdf</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_n._002-2019_000219_Kcb1r9i.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_n._002-2019_000219_Kcb1r9i.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de loja Free Shops no Município de Porto Murtinho como mecanismo de desenvolvimento local e regional.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_n._003-2019_000227.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_n._003-2019_000227.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Públicos Municipais do grupo do Magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_n._004-2019_000244.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_n._004-2019_000244.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o crédito adicional suplementar no orçamento de 2019 do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>Concede revisão salarial aos Servidores Públicos Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Dispõe sobre alterações à Lei 1662/2018 que dispõe sobre orçamento anual do exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1067/ldo-2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1067/ldo-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentária para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_n._008-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_n._008-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimento para autorização de recebimento de doação de bens, serviços pela administração pública municipal.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1280/pl_n.009-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1280/pl_n.009-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 7 da 1.499/2012 que dispõe sobre o valor do incentivo financeiro aos Diretores do Hospital Oscar Ramires Pereira".</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei_n._010-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei_n._010-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar lote de terreno que específica à Fundação Nacional de Saúde - FUNASA.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_n._011-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_n._011-2019.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_n._012-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_n._012-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações ao Orçamento Anual do Exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_013-2019_refis.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_013-2019_refis.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Recuperação de Créditos Fiscais e Judiciais da Fazenda Pública do Município de Porto Murtinho de 2019/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_014-2019_-_loa_2020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_014-2019_-_loa_2020.pdf</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_n._015-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_n._015-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a dor lotes de terreno de sua propriedade aos beneficiários de Programas de Interesse Social.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1349/projeto_de_lei_n._016-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1349/projeto_de_lei_n._016-2019.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Social de Porto Murtinho e estabelece critérios para a sua execução e dá outras providências.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_n._017-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_n._017-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder com doação da sobra referente à área desmembrada de imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_n._018-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_n._018-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta a organização social que menciona, ao item 32 do anexo I da Lei 1651/2018.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_019-2020..pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_019-2020..pdf</t>
   </si>
   <si>
     <t>Cria cargo e vaga, alterando a Lei Municipal n°. 1448/2010 e suas alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1515/projeto_de_lei_n._020-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1515/projeto_de_lei_n._020-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação do domínio público e a doação do imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n._021-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n._021-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_n._021-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_n._021-2019.pdf</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_n._22-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_n._22-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reparcelar débitos oriundos do consumo de energia elétrica junto ao GRUPO ENERGISA de Mato Grosso do Sul S/A e dá outras providências.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_n._023-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_n._023-2019.pdf</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_lei_n_024-2019_b.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_lei_n_024-2019_b.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder com doação de imóveis localizado em lotes urbanos que específica.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_n_026-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_n_026-2019.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo da Lei Municipal n°. 1664/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_lei_025-2019-_poder_executivo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_lei_025-2019-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com doação da sobra referente à área desmembrada de imóvel que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_complementar__000217.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_complementar__000217.pdf</t>
   </si>
   <si>
     <t>Define Débito ou Obrigação de Pequeno Valor no Âmbito do Município de Porto Murtinho - MS, e dá outras providências</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_complementar_n._002-2019_KiQS00H.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_complementar_n._002-2019_KiQS00H.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Benefício Econômico Social, e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1069/plc-2019_reurb.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1069/plc-2019_reurb.pdf</t>
   </si>
   <si>
     <t>Institui nos termos da Lei Federal n°. 13.465 11 de julho de 2017 o Programa de Regularização Fundiária de Interesse Social (Reurb-S) e Programa de Regularização Fundiária de Interesse Específico (Reurb-E), no Município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1352/codigo_sanitario_de_porto_murtinho.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1352/codigo_sanitario_de_porto_murtinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Sanitário Municipal de Porto Murtinho, Estado de Mato Grosso do Sul, relativo a Proteção à Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_complementar_n_005-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_complementar_n_005-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, para adequar-se ás normas gerais de liberdade econômica estabelecidas pela Lei Federal n 13.874 de 20 de Setembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_n._001-2019_pl-_salarios.__000182.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_n._001-2019_pl-_salarios.__000182.pdf</t>
   </si>
   <si>
     <t>Concede revisão salarial de igual índice a todos os Servidores Efetivos e Comissionados do Poder Legislativo de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_n._002-2019_pl-_colo_do_utero.__000184.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_n._002-2019_pl-_colo_do_utero.__000184.pdf</t>
   </si>
   <si>
     <t>Institui o dia da conscientização e prevenção do Câncer do Colo do Útero, e dá outras providências.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>Fátima vidotte, Professora Donizete, Professora Marciana , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_lei_n._003_feira_livre.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_lei_n._003_feira_livre.pdf</t>
   </si>
   <si>
     <t>Institui sobre a regulamentação da feira livre do comércio nela realizado e do uso da área pública  para tal fim no âmbito do Município de Porto Murtinho-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_n._004-2019_casas_de_bombas_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_n._004-2019_casas_de_bombas_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do bem público Casa de Bombas com o nome Carolino Soares da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n._005-2019_ved._nomeacao_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n._005-2019_ved._nomeacao_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de nomeação para cargos em comissão de pessoas que tenham sido condenadas pela Lei Federal n°. 11.340, no âmbito do Município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1083/projeto_de_lei_n._006-2019_dengue_nas_escolas_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1083/projeto_de_lei_n._006-2019_dengue_nas_escolas_.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Porto Murtinho o “Projeto Dengue nas Escolas” e dá outras providências</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1552/projeto_de_lei_n._007-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1552/projeto_de_lei_n._007-2019.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a obrigatoriedade de afixação e aviso sobre os direitos da gestante e acompanhante durante o trabalho de pré-parto, parto e pós-parto no âmbito do Município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1553/projeto_de_lei_n._008-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1553/projeto_de_lei_n._008-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o"Dia de Combate ao Feminicídio" e a "Semana Municipal de Combate ao Feminicídio" no Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1554/projeto_de_lei_n._009-2019_pl.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1554/projeto_de_lei_n._009-2019_pl.pdf</t>
   </si>
   <si>
     <t>Institui a campanha "Agosto Lilás" visando sensibilizar a sociedade sobre a violência doméstica e familiar contra a mulher no âmbito do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t xml:space="preserve">Elbio da Twister, Professora Marciana </t>
   </si>
   <si>
     <t>Declara de utilidade pública a Colônia dos Pescadores Artesanais - de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Porto Murtinho - MS, o prêmio aluno esportista do ano, e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1576/projeto_de_lei.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1576/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de exames de avaliação oftalmológicas para os alunos das séries iniciais da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_015-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_015-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao artigo 1º (grifei) e ao artigo 2º o inciso V na Lei Municipal n°. 1.510 de 20 de março de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>Institui a semana municipal de prevenção, conscientização e combate ao uso de drogas no âmbito do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>Oficializa a realização de eventos Cinema e Musica nas praças, segundo o calendário de eventos do Município de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Educação de Trânsito no Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de incentivo a prática de Futebol Feminino no Âmbito do Municipio de Porto Murtinho-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso do cachimbo conhecido como NARGUILÉ, em locais públicos e também a comercialização aos menores de idade no âmbito do Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1600/projeto_de_lei_n._021_-_2019_elbio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1600/projeto_de_lei_n._021_-_2019_elbio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de sanções aos atos de crueldade praticados contra animais, independente de punições prevista em outros dispositivos legais, e dá outras providências.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1603/projeto_de_lei_n_023-2020_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1603/projeto_de_lei_n_023-2020_rodrigo.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n°. 1.637 de 24 de novembro de 2017.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>Institui a Semana de apresentações de Bandas e Fanfarras e Orquestras de Violão em Porto Murtinho, e dá outras providências.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1605/projeto_de_lei.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1605/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o Sarau Gospel no Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1677/resolucao_n._001-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1677/resolucao_n._001-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece os nomes dos parlamentares que ocuparam os cargos de presidente, relator e membros das Comissões Permanentes do Poder Legislativo.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_001-2019_27022019_082725.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_001-2019_27022019_082725.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	Em caráter de urgência a cópia do Plano Diretor - 2019, para obtermos informações relevantes, pois o mesmo é o mecanismo legal que visa orientar a ocupação do solo urbano, tomando por base um lado de interesses coletivos e difusos tais como a preservação da natureza e da memória, e de outro os interesses particulares de seus moradores.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_001-2019-donizete_000960_27022019_092312.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_001-2019-donizete_000960_27022019_092312.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal Sr. Derlei João Delevatti com cópia a Secretária Municipal de Saúde Sra. Evânia Luiza Moreira da Cunha Freitas, reiterando a Indicação nº 030 de 30/10/2018 da minha autoria juntamente com Requerimento nº 003/2018 da autoria do Vereador Sérgio Bacha, segue em anexo cópia das referidas proposições.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/953/req._n._001-2019_fatima_vidotte_000191.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/953/req._n._001-2019_fatima_vidotte_000191.pdf</t>
   </si>
   <si>
     <t>A vereadora requer as informações sobre o Plano Diretor de Turismo.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no_003-ver._elbio_12032019_083352.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no_003-ver._elbio_12032019_083352.pdf</t>
   </si>
   <si>
     <t>O vereador requer o Processo Administrativo n°. 148-2018.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, requerendo as seguintes informações:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante a autorização dos documentos e de como foi aplicada a doação realizada pela Vice-Prefeita Sra. Maria Lúcia Barbosa Ribeiro, com o valor aproximadamente de R$ 150.000,00 (cento e cinquenta mil reais) destinadas para a recuperação dos monumentos públicos.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no_002-2019_maria_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no_002-2019_maria_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn, requerendo a seguinte informação:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante de onde foi utilizado o valor de R$ 161.384,17 (cento e sessenta e um mil trezentos e oitenta e quatro reais e dezessete centavos) devolvidos pelo Poder Legislativo ao Poder Executivo.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no_003-_maria_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no_003-_maria_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário de Finanças o Sr. Carlos Alberto Heyn, requerendo informações sobre as férias, progressão funcional e sobre o Projeto de Lei do Piso Nacional dos Professores da Rede Municipal de Ensino deste Município, em virtude da data base ser no dia 01 de janeiro, conforme determina o  5º da Lei nº 11.738, de 16 de julho de 2008, que até o presente momento não deu entrada nesta Casa de Leis.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no_004-2019_maria_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no_004-2019_maria_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo  Presidente da ASSOMASUL o Sr.º, Pedro Arlei Caravina requerendo as seguintes informações:_x000D_
 •	Quais são os nomes dos representantes da ASSOMASUL que foram indicados para compor o CECA (Conselho Estadual de Controle Ambiental) no ano de 2018;_x000D_
 •	O tema Cota Zero foi discutido em alguma reunião na qual os representantes da ASSOMASUL estiveram presentes;_x000D_
 •	Cópia da ata de reunião onde o tema Cota Zero foi tratado.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_no_005-2019_maria_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_no_005-2019_maria_donizete.pdf</t>
   </si>
   <si>
     <t>para que depois de ouvido o soberano plenário, que envie expediente para a Fiscal de Vigilância Sanitária Sr.ª Ana Carolina Poleto, requerendo a seguinte providência:_x000D_
 _x000D_
 •	Que seja feita a fiscalização por parte da Vigilância Sanitária com relação ao esgoto do município, para que assim possa notificar a empresa responsável. (Obs. Rua Capitão Cantalice esquina com a Avenida Laranjeira próximo ao Sindicato Rural.).</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no_006-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no_006-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, requerendo as seguintes informações:_x000D_
 _x000D_
 _x000D_
 •	Quais critérios foram observados para a realização do Leilão das Sucatas;_x000D_
 •	Se foi dado às baixa no Patrimônio Público;_x000D_
 •	Quais foram os valores obtidos no Leilão e;_x000D_
 •	Onde foram investidos os montantes arrecadados.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no_007-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no_007-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para a Fiscal de Vigilância Sanitária Sr.ª Ana Carolina Poleto, requerendo a seguinte informação:_x000D_
 _x000D_
 •	Relatório de vistoria realizada na residência do Sr. Hermes da Silva (in memoriam), localizada na Rua João Pessoa 281, Centro (antiga lavanderia do Rigoberto), cujo responsável por tal é o Sr. Edelcy A. da Silva.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no_008-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no_008-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito, Sr Derlei João Delevatti e ao representante da Empresa Decimal Engenharia Eireli - EPP, requerendo:_x000D_
 _x000D_
 Que seja realizado um laudo técnico dos serviços de asfaltamento e drenagem de águas pluviais das vias públicas executados pela Empresa Decimal Engenharia Eireli - EPP, na cidade de Porto Murtinho - MS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no_002-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no_002-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, requerendo as seguintes informações:_x000D_
 •	Informações das ruas sem denominações próprias dos Residenciais Dom Pepe I e II, Vila Célia, Cohab (e outras que estiveram na mesma situação).</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_009-2019_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_009-2019_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária de Educação Sra. Thais Regina da Silva Cavalheiro, requerendo:_x000D_
 _x000D_
 •	Cópia da Portaria de Nomeação dos Diretores municipais, bem como o percentual de gratificação/representação do cargo.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no_010-2019_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no_010-2019_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária de Educação Sra. Thais Regina da Silva Cavalheiro, requerendo:_x000D_
 _x000D_
 •	Cópia da Portaria de Nomeação da Coordenadoria do Polo Acadêmico do Município.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no_011-2019_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no_011-2019_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, requerendo a seguinte informação:_x000D_
 _x000D_
  Um cronograma dos procedimentos que serão realizados para a execução das manutenções nas vias públicas do município, bem como da limpeza dos bairros e da iluminação pública.(Quadro de informação/planejamento).</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no_012-2019_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no_012-2019_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça e ao Engenheiro do município - Sr Fábio Marques Ribeiro, requer a seguinte providência:_x000D_
 _x000D_
 A realização de um "Laudo Técnico" no tocante aos serviços de asfaltamento e drenagem das águas pluviais das vias públicas executados pela empresa Decimal Engenharia Eireli-EPP, na cidade de Porto Murtinho - MS. ( Obs. em caráter de urgência).</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1015/req._n_006-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1015/req._n_006-2019.pdf</t>
   </si>
   <si>
     <t>Requeiro as informações se a Secretária Municipal de Cultura, Turismo e Desenvolvimento Econômico tem procurado receber incentivos financeiros oriundos de alguma Lei que possibilite o Município receber tais recursos para fomento.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no_013-2019_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no_013-2019_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Secretário Municipal de Saúde, Sr. Vilson Rolôm de Campos requerendo:_x000D_
 _x000D_
 Prioridade no atendimento Oftalmológico, aos alunos da Rede Municipal de Ensino deste Município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1023/req._n_007-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1023/req._n_007-2019.pdf</t>
   </si>
   <si>
     <t>Requeiro com urgência os serviços de tapa buracos na Rua 13 de Junho, Rua São Francisco e Dr. Costa Marques.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_no_014-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_no_014-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, com cópia ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn, requerendo:_x000D_
 _x000D_
 •	O cronograma com as respectivas datas de pagamentos, referente ao acordo firmado no dia 22/04 juntamente com a comissão de negociação salarial.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_n_015_-_2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_n_015_-_2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente a Secretária Municipal de Assistência Social, senhora Aline Costa Soares, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Cópia do contrato de locação do imóvel/Termo de Cooperação onde funcionam os Projetos Sociais do Município (Matriz da Igreja Católica).</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>Professora Donizete, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no_016-2019_donizete.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no_016-2019_donizete.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que o presente subscreve, em conformidade com o texto regimental, requerem a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao representante da Empresa Rubens Antonio Gaino-ME, Senhor Rubens Antônio Gaíno, Requerendo:_x000D_
 	_x000D_
 •	A relação de todos os nomes dos funcionários que prestam serviços na Empresa Gaino e quais são os serviços executados pelos funcionários;_x000D_
 •	Cópia da Carteira de Trabalho de cada funcionário, (folha onde consta o registro dos mesmos).</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>Professor Jayme, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1049/jayme_-_requerimento_01_com_zilda_24.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1049/jayme_-_requerimento_01_com_zilda_24.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Senhor Walter Benedito Carneiro Junior, Diretor-presidente da SANESUL de Mato Grosso do Sul._x000D_
 REQUERENDO UM RELATÓRIO DE CONTROLE DE QUALIDADE DA ÁGUA NO MUNICÍPIO DE PORTO MURTINHO</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1050/jayme_-_requerimento_02_25.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1050/jayme_-_requerimento_02_25.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário Municipal de Saúde Vilson Rolon De Campos._x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE A FARMÁCIA BÁSICA NOS POSTOS DE SAÚDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1058/sonia_-_requerimento_01_26.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1058/sonia_-_requerimento_01_26.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn. _x000D_
 _x000D_
 REQUERENDO INFORMAÇÃO DO CONTRATO DE LOCAÇÃO DE MAQUINÁRIOS E A QUANTIDADE, CÓPIA DO CONTRATO DA ATA DE LICITAÇÃO E DA NOTAS DE EMPENHO COM A EMPRESA GERALDO ALENCAR – EPP.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1070/digitalizar0017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1070/digitalizar0017.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia para a Secretária de Governo Sra. Isabel Fróes Ponce, requerendo as seguintes informações:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante a relação dos materiais recebidos por meio de doações ao município pelo Hotel dos Camalotes.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1072/req._n._009-elbio_balta_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1072/req._n._009-elbio_balta_.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Obras, Habitação e Serviços Públicos, senhor Helton Benitez da Graça. Requeremos os serviços de encascalhar e nivelamento da Rua Francisco de Oliveira, os serviços de tapa buracos da Rua Capitão Cantalice, e por fim encascalhar e nivelar todas as ruas do Bairro Dom Pepe.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1077/digitalizar0021.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1077/digitalizar0021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Educação Sra. Thais Regina da Silva Cavalheiro, requerendo as seguintes informações e reiterando o Requerimento de número 009/2019: _x000D_
 _x000D_
 •	Cópia do Parecer Jurídico para pagamentos efetuados, referente às férias de todos os Diretores Municipais do período de Janeiro à Fevereiro de 2019._x000D_
 •	Cópia da Portaria de Nomeação dos Diretores Municipais, bem como o percentual de gratificação/representação do cargo. (segue em anexo cópia do referido Requerimento).</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1086/requerimento_04-_sergio.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1086/requerimento_04-_sergio.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti ou que determine ao setor competente, requerendo as seguintes informações: _x000D_
 •	Informações precisas e detalhadas com discriminações dos aparelhos condicionadores de ar, freezer, refrigeradores e bebedouros, instalados e distribuídos nos setores das repartições públicas do município de Porto Murtinho, observados as potências, marcas e números de controle patrimonial</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1090/req._n_009-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1090/req._n_009-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti e ao Secretário Municipal de Administração, Finanças e Planejamento, senhor Carlos Heyn. Requerendo o Contrato Administrativo com a Empresa MARPAV, notas de empenho, os comprovantes de prestação efetiva dos serviços executados, bem como o valor que foram pagos a empresa que fez o recapeamento da Avenida Laranjeira e demais vias públicas do Município.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1102/req._n._002-2019_rodrigo_froes_acosta_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1102/req._n._002-2019_rodrigo_froes_acosta_.pdf</t>
   </si>
   <si>
     <t>As vereadoras e o vereadores que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica Municipal – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este requerimento e após aprovada segue o expediente ao Excelentíssimo Prefeito (cópia), Secretária Municipal de Governo (cópia) e Secretário Municipal de Administração, Finanças e Planejamento e Secretário Municipal de Obras, Habitação e Serviços Urbanos. Requeremos da Administração que seja feito a notificação aos proprietário de todos os terrenos da área urbana do Município que estão em estado de abandono,</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>Sônia Ferreira, Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_sonia_e_donizete_-_002_34.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_sonia_e_donizete_-_002_34.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia ao Secretário de Administração, Planejamento e Finanças Carlos Alberto Heyn. _x000D_
 REQUERENDO CÓPIAS DAS NOTAS FISCAIS PAGOS À EMPRESA DECIMAL ENGENHARIA EIRELI, ESPECIFICANDO CADA CONTRATO COM A PREFEITURA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Zilda Duré, Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_zilda_e_flavio_-_001_35.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_zilda_e_flavio_-_001_35.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretario Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti._x000D_
 REQUERENDO INFORMAÇÕES REFERENTES AO RECURSO DO DEPUTADO MANDETTA PARA A REALIZAÇÃO DE UMA ÁREA DE LAZER NO SALIM CAFURE.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1128/digitalizar0026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1128/digitalizar0026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn, requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante ao Projeto Executivo da empresa que prestou serviços de pavimentação asfáltica e recapeamento - Decimal Engenharia Eireli na cidade de Porto Murtinho - MS, bem como também das Planilhas físico-financeira das obras, Projetos de pavimentação, Mapas de localização, vista parcial detalhada da execução das obras com nomes das ruas que foram licitadas para a realização desses serviços oriundos desse repasse, Memorial descritivo de pavimentação asfáltica e drenagem juntamente com as anotações de responsabilidades técnicas (Parecer técnico) da obra.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1129/digitalizar0027.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1129/digitalizar0027.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites e ao Secretário do Meio Ambiente Sr. José Gomes Sobrinho, requerendo:_x000D_
 •	Informações precisas e detalhadas sobre o critério adotado para cortar a árvore localizada na BR 267, pois a sombra da mesma era ocupada por alunos e pelos munícipes para esperarem o ônibus da Viação Murtinhense e o Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1130/digitalizar0028.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1130/digitalizar0028.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental, indicam a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti ou que determine ao setor competente:_x000D_
 •	Que regularize os terrenos localizados no Matadouro situado na cidade de Porto Murtinho, para que possam proceder a regularização fundiária urbana prevista na Lei Federal nº 13.465/2017, bem como que seja entregue a escritura dos mesmos, infraestrutura adequada no local, saneamento básico e a demarcação dos terrenos.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1132/req._n_004-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1132/req._n_004-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretária Municipal de Obras, Habitação e Serviços Públicos, senhora Isabel Fróes Ponce. Requeiro os serviços de manutenção da Rua Bom Jesus do Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1136/req._n._001-2019_rodrigo.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1136/req._n._001-2019_rodrigo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este requerimento, e após aprovada segue o expediente a Diretora Administrativa do Hospital Municipal, Dirleine Luckemeyer Guimarães e a Presidente do Conselho Municipal de Saúde, senhora Orieta Consuelo Fernandes. Requeiro as informações sobre o fato relatado pela senhora Elba Gonzales Avalos na rede social Facebook, nele a cidadã relata um fato ocorrido com um médico que estava de plantão.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1138/req._n._004-2019_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1138/req._n._004-2019_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti com cópia, a Secretária Municipal de Governo, Isabel Fróes Ponce e ao Secretário Municipal de Administração Finanças e Planejamento, Carlos Alberto Heyn. A vereadora Requer o Contrato das Partes, Município de Porto Murtinho – MS e empresa Rubens Antonio Gaino – ME, inclusive todos os seus aditivos.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1139/req._n._004-2019_prof.a_marciana_1.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1139/req._n._004-2019_prof.a_marciana_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti com cópia, a Secretária Municipal de Governo, Isabel Fróes Ponce e ao Secretário Municipal de Saúde, Vilson Rolon de Campos. A vereadora Requer, que os funcionários que ocupam os cargos de recepcionistas, psicólogos e motoristas da saúde também façam jus ao recebimento do adicional de insalubridade de acordo com a justificativa a seguir.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1140/req._n._005-2019_prof.a_marciana_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1140/req._n._005-2019_prof.a_marciana_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), a Secretária Municipal de Governo, Isabel Fróes Ponce (cópia) e ao Secretário Municipal de Saúde, Vilson Rolon de Campos. A vereadora Requer informações por meio de relatório dos serviços clínicos hospitalar da empresa Clínica Médica Odontológica PRIETO, no período de 01 de maio a 01 de junho.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1141/req._n_008-2019_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1141/req._n_008-2019_fatima.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada pelo Plenário segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia) e a Secretária Municipal de Assistência Social, Aline Costa Soares. Requeiro informações se existe algum estudo social que venha abrigar as famílias que talvez possam ser desapropriadas por conta da construção do anel viário que irá dar acesso aos portos de exportação e importação.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1147/req._n._007-2019_fatima_vidotte_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1147/req._n._007-2019_fatima_vidotte_.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada pelo Plenário segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti. Requeiro que seja elaborado o Plano Diretor, uma vez que o Município está se desenvolvendo economicamente e socialmente, desse modo é necessário que Administração Pública possa crescer de forma organizada.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1157/req._n._004-2019_elbio_balta_.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1157/req._n._004-2019_elbio_balta_.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretário Municipal de Administração, Planejamento e Finanças, Carlos Alberto Heyn (cópia), e ao senhor Márcio Aparecido Bartoloti ocupante do cargo de Chefe de Divisão de Patrimônio e Rubens Azuaga Fleitas ocupante do cargo de Coordenador de Gerenciamento, Fiscalização de Patrimônio e Frota de veículos dos quais requeiro a resposta.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1158/req._n_001-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1158/req._n_001-2019.pdf</t>
   </si>
   <si>
     <t>O vereador requer informações sobre o valor arrecadados do COSIP de 2018.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia) e ao Secretário Municipal de Saúde, senhor Vilson Rolon de Campos. A vereadora Requer: Os relatórios por meio de informações “Especificas e Detalhadas”, sobre as programações voltadas ao Projeto/Atividade 2085 – Farmácia Básica.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia) e ao Secretário Municipal de Saúde, senhor Vilson Rolon de Campos. A vereadora Requer:  Os relatórios por meio de informações “Especificas e Detalhadas”, dos recursos financeiros do Repasse do FIS – Saúde, tais como valor (R$) certo e liquido da quantia repassada pelo Governo do Estado, e onde esses recursos estão sendo usados.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretária Municipal de Saúde, senhora Evânia Luiza Moreira da Cunha Freitas e da Presidente do Conselho Municipal de Saúde, senhora Orieta Consuelo Fernandes requerendo a prestação de contas dos meses de setembro, outubro, novembro e dezembro de 2018.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1166/req._n_003-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1166/req._n_003-2019.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada pelo Plenário segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti (cópia), Secretária Municipal de Saúde, senhora Evânia Luiza Moreira da Cunha Freitas de quem espero a resposta sobre os atendimentos médicos que foram realizados por profissionais estrangeiro no âmbito do Município.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1167/req._n_004-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1167/req._n_004-2019.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_no_021-doni.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_no_021-doni.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn, requerendo:_x000D_
 _x000D_
 •	Que seja efetuado o pagamento referente aos 15 dias do mês de julho dos professores lotados na área rural por meio de folha complementar. (Obs. com a máxima urgência possível)</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1214/req._n_010-2019_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1214/req._n_010-2019_fatima.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e a Secretária Municipal de Educação, Professora Thais Regina Cavalheiro Sanches. Requeiro informações em relação à forma que se encontra o Projeto de Construção da Escola Municipal da Aldeia Campinas.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1218/requerimento_-donizete_022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1218/requerimento_-donizete_022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Diretor-Presidente da AGRAER-MS o Sr. André Nogueira Borges e ao Secretário Municipal de Infraestrutura o Sr. Helton Benitez da Graça, requerendo as seguintes informações:_x000D_
 _x000D_
 •	Relatório de uso da Patrulha Mecanizada o qual foi uma Emenda Parlamentar do Deputado Zeca do PT, destinado para desenvolvimento da agricultura familiar da Colônia Ingazeira.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1219/requerimento_-donizete_023.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1219/requerimento_-donizete_023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn, reiterando o requerimento de N°018/2019 de minha autoria no qual requeiro:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante ao Projeto Executivo da empresa que prestou serviços de pavimentação asfáltica e recapeamento – Decimal Engenharia Eireli na cidade de Porto Murtinho – MS, bem como também Planilhas físico-finaceira das obras, Projetos de pavimentação, Mapas de localização, vista parcial detalhada da execução das obras com nomes das ruas que foram licitadas para a realização desses serviços oriundos desse repasse, Memorial descritivo de pavimentação asfáltica e drenagem juntamente com as anotações de responsabilidades técnicas (parecer técnico) da obra.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_-donizete_024.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_-donizete_024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Secretário Municipal de Saúde o Sr. Vilson Rolom de Campos, Requerendo as seguintes informações:_x000D_
 _x000D_
 •	Relação de todos os profissionais – MÉDICOS, com suas respectivas especialidades, bem como a escala e locais onde atuam.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_-donizete_025.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_-donizete_025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, requerendo:_x000D_
 _x000D_
 _x000D_
 •	A execução do Projeto para rede de baixa tensão para colocação de lâmpadas na travessa da Rua 15 de novembro no bairro Dom Pepe I após a ponte de madeira no sentido Dom Pepe II na primeira e na última Rua, bem como na Rua Mate das Laranjeiras no Bairro Cohab.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_-donizete_026.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_-donizete_026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Infraestrutura o Sr. Helton Benites da Graça, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Estudos de Viabilidade Técnica acerca da substituição das lâmpadas florescentes ou similares atuais, para lâmpadas LED.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1246/req._n._006-2019_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1246/req._n._006-2019_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, Secretário Municipal de Saúde, Vilson Rolon de Campos. A vereadora Requer informações dos valores financeiros gastos com médicos anestesista desde janeiro de 2019 até o presente momento.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1247/req._n._007-2019_prof.a_marciana.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1247/req._n._007-2019_prof.a_marciana.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e Secretária Municipal de Governo, Isabel Fróes Ponce. A vereadora Requer informação sobre quem foi o servidor da Administração municipal nomeado fiscal do contrato da obra de asfaltamento da via pública Coronel Alfredo Pinto, e Quatorze de Julho.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1256/scan_20190918_100105.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1256/scan_20190918_100105.pdf</t>
   </si>
   <si>
     <t>Requeiro do Excelentíssimo Senhor Prefeito Municipal, senhor Derlei João Delevatti que seja encaminhado a esta Casa de Leis, Projeto de Lei de iniciativa do Executivo Municipal referente ao Plano Diretor do Município de Porto Murtinho - MS, para análise e discussões dos termos e a criação de Comissão Especial para acompanhamento da elaboração do Plano Diretor e criar um link de acesso direto com o Governo Estadual e Federal para possível suporte técnico e especializado no tocante a criação plano.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1257/scan_20190918_100034.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1257/scan_20190918_100034.pdf</t>
   </si>
   <si>
     <t>Requeiro do Excelentíssimo Senhor Prefeito municipal, senhor Derlei João Delevatti, a visita técnica da equipe da Educação Fiscal - SEFAZ, para apresentar às secretarias de Finanças e Educação para a implantação do Projeto de Educação Fiscal no Município de Porto Murtinho - MS, e a implantação da Nota Fiscal Premiada Murtinhense.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_-_05-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_-_05-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Assistência Social Sra. Aline Costa Soares, requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante a quantidade das famílias beneficiadas pelo “Programa Bolsa Família” no início do ano, solicito também que seja encaminhada a esta Casa de Leis quantas famílias perderam o referido benefício do mês de janeiro até setembro.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1320/brn30055cb0a9c3_038522.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1320/brn30055cb0a9c3_038522.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Secretário Municipal de Saúde o Sr. Vilson Rolom de Campos, REITERANDO o requerimento de nº 024/2019 de minha autoria no qual requeiro as seguintes informações:_x000D_
 _x000D_
 •	Relação de todos os profissionais – MÉDICOS, com suas respectivas especialidades, bem como a escala e locais onde atuam.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1321/brn30055cb0a9c3_038523.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1321/brn30055cb0a9c3_038523.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Prestação referente à Reforma do Banheiro da Escola Municipal Thomaz Laranjeiras (detalhamentos, valores gastos), bem como de que maneira foi feito essa reforma.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>Zilda Duré, Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento__no_02_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento__no_02_-_zilda.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscrevem, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti, requerendo._x000D_
 _x000D_
 •	INFORMAÇÕES SOBRE A ARRECADAÇÃO DO ISS PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento__no_03_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento__no_03_-_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretario Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	INFORMAÇÕES SOBRE AS PROVIDÊNCIAS TOMADAS REFERENTE ÀS FAMILIAS QUE ESTÃO COM INSTRUMENTO DE PERMISSÃO DE USO “MATADOURO”.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento__no_04_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento__no_04_-_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	A RENOVAÇÃO DO INSTRUMENTO DE PERMISSÃO DE USO DO “MATADOURO”.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento__no_05_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento__no_05_-_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, ao Secretário Municipal de Saúde Vilson Rolon De Campos, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	A MANUTENÇÃO MECÂNICA E ELÉTRICA DO VEÍCULO PLACA HQH-0341, QUE PERTENCE A FUNASA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento__no_06_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento__no_06_-_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	INFORMAÇÕES DOS EQUIPAMENTOS EXISTENTES NO MERCADO DO PRODUTOR NA ÉPOCA DE SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento__no_07_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento__no_07_-_zilda.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, ao Responsável pela Empresa F. Andrei Neto, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti. Reiterando o Requerimento nº 004/2018 do dia 14 de agosto de 2017 da autoria do Vereador Milton Abrão a qual dispõe sobre a solicitação requerendo:_x000D_
 _x000D_
 •	UM CRONOGRAMA DE EXECUÇÃO DA OBRA, DO “ESTALEIRO” CONFORME DOAÇÃO NA LEI MUNICIPAL Nº 1637, DE 24 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento__no_08_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento__no_08_-_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Carlos Alberto Heyn, e a Secretária de Educação Thais Regina Cavalheiro Sanches, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	INFORMAÇÕES SOBRE O TRANSPORTE FLUVIAL DE CONDUÇÃO DOS ALUNOS DA ILHA E CIDADE DE CARMELO PERALTA.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento__no_09_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento__no_09_-_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Sr. Vilmar Silva da Silva, a Secretária de Educação Thais Regina Cavalheiro Sanches, com cópia ao Chefe do Executivo Municipal Derlei João Delevatti reiterando o “Requerimento de nº 08/2019” de minha autoria no qual requeiro: _x000D_
 _x000D_
 •	INFORMAÇÕES PRECISA E DETALHADAS SOBRE OS VALORES PAGOS A EMPRESA VENCEDORA DO CERTAME QUE REALIZA O TRANSPORTE FLUVIAL DA CONDUÇÃO DOS ALUNOS DA ILHA E DA CIDADE DE CARMELO PERALTA.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1354/requerimento__no_10_-_zilda.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1354/requerimento__no_10_-_zilda.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Sr. Vilmar Silva da Silva, ao Secretário de Saúde Sr. Vilson Rolom de Campos com cópia ao Excelentíssimo Senhor Prefeito Municipal Sr. Derlei João Delevatti, requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas o sobre o valor do salário dos Diretores Clínicos, Técnicos e Administrativos do Hospital Municipal Oscar Ramires, bem como também a quantidade de todos esses profissionais.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_no_002-ver_milton.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_no_002-ver_milton.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário que envie expediente ao Excelentíssimo Senhor Presidente da Empresa JBS Sr. Gilberto Tomazoni requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas no tocante a falta do fornecimento correto da carne bovina as empresas do município de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1361/brn30055cb0a9c3_039039.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1361/brn30055cb0a9c3_039039.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente à Secretária de Educação a Sra. Thais Regina da Silva Cavalheiro, requerendo:_x000D_
 _x000D_
 _x000D_
 A regularização da rota do transporte escolar da área rural das seguintes fazendas: Faz. Santa Cruz, Mirante, São Miguel, Cristina, Santa Cecília, São Manoel, Nossa Senhora Apa.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário para que envie expediente ao Secretário Municipal de Administração, Planejamento e Finanças Sr. Vilmar Silva da Silva com cópia ao Excelentíssimo Senhor Prefeito Municipal Sr. Derlei João Delevatti, reiterando o Requerimento nº 005/2019 da autoria de todos os vereadores, requerendo as seguintes providências:_x000D_
 _x000D_
 •	Que seja encaminhada a esta Casa de Leis os demonstrativos através de planilhas detalhadas, indicando a viabilidade e proporcionalidade técnica entre contratar serviços terceirizados de Guardas Municipais e Patrimoniais e incluir as vagas em concurso público em conformidade com a Lei Complementar nº 041/2013, de 09 de setembro de 2013.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_006-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_006-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Secretário de Finanças Sr. Vilmar Silva da Silva, Secretaria de Governo Sra. Isabel Fróes Ponce com cópia ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, requerendo as seguintes informações:_x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre quais foram as medidas adotadas pelo Poder Executivo no tocante as alterações realizadas na Lei nº 1.669, de 10 de Junho de 2019 a qual dispõe sobre o “Nepotismo no âmbito da Administração Pública”.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1410/requerimento_no_007-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1410/requerimento_no_007-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente a Secretária de Estado de Direitos Humanos, Assistência Social e Trabalho, Sra. Elisa Cleia Pinheiro Rodrigues e a Coordenadora do Vale Renda, Sra. Roseli Lopes Santana, requerendo:_x000D_
 _x000D_
 •	Informações de quais são os critérios adotados para a seleção dos beneficiários do “Programa Vale Renda”. Enfatizo de que muitas famílias dependiam unicamente do referido benefício. Contudo e do nosso conhecimento de que alguns foram simplesmente cortados sem uma justificativa plausível.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1418/brn30055cb0a9c3_040033.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1418/brn30055cb0a9c3_040033.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Representante da Empresa Sanesul, requerendo:_x000D_
 _x000D_
 _x000D_
 •	Uma bomba d’água flutuante com voltagens 220 para a captação de água do Reservatório d’água da Colônia Ingazeira.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1419/brn30055cb0a9c3_040034.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1419/brn30055cb0a9c3_040034.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, requer a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para a Fiscal de Vigilância Sanitária Sr.ª Ana Carolina Poleto, com Copia à Supervisora da Sanesul, a Sr.ª Rita de Cássia Padilha requerendo a seguinte providência:_x000D_
 _x000D_
 •	Que seja feita a fiscalização por parte da Vigilância Sanitária com relação ao esgoto do município, para que assim possa notificar a empresa responsável. (Obs. Rua Capitão Cantalice esquina com a Avenida Laranjeira próximo ao Sindicato Rural, Rua B Bairro Dom Pepe II, próximo ao segundo acesso do bairro).</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1429/requerimento_sonia_-_003_85.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1429/requerimento_sonia_-_003_85.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie ao Chefe do Executivo Municipal Derlei João Delevatti, com cópia ao Secretário Municipal de Saúde Vilson Rolon De Campos. _x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE A CONSTRUÇÃO DO ESF (ESTRATÉGIA DE SAUDE DA FAMILIA) NO BAIRRO NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1504/requerimento_jayme_-_003_86.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1504/requerimento_jayme_-_003_86.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti, com cópias ao Secretário de Administração, Planejamento e Finanças Vilmar Silva da Silva, ao Secretário Municipal de Obras Helton Benitez da Graça e ao Responsável pela Empresa Nippa Engenharia._x000D_
 _x000D_
 REQUERENDO INFORMAÇÕES SOBRE A OPERAÇÃO TAPA BURACO FEITAS PELA EMPRESA NIPPA ENGENHARIA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve em conformidade com o Regimento Interno, indica a Mesa Diretora, depois de ouvido o Colendo Plenário,  que seja enviado expediente ao Excelentíssimo Senhor prefeito Municipal requerendo as seguintes informações: Sobre o inicio do aterro sanitário.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento__no_009-2019_-_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento__no_009-2019_-_fatima.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este requerimento, e após aprovada segue o expediente, ao Excelentíssimo Prefeito, Derlei Delevatti, e ao Secretário de Turismo, Sr. Carlos Alberto Heyn, requerendo:_x000D_
 Informações precisas e detalhadas da Secretaria , se de fato recebeu a emenda do Sr. Vander Loubet e do Sr. Zeca do PT no valor de R$ 500.000,00 (quinhentos mil reais)</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1722/fatima__n_011-2019__-_requerimento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1722/fatima__n_011-2019__-_requerimento.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve a partir do desempenho plenamente de suas funções submete ao crivo deste plenário este requerimento, e após aprovada segue expediente, ao presidente dos trabalhadores rurais de Porto Murtinho e o  presidente da cooperativa agropecuária integrada Sr. Fernando Marques, convidando-o para prestar informações sobre as atividades desenvolvidas por meio dos cursos já realizados e os demais que serão oferecidos entre parceria com o SENAR.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1723/fatima__n_012-2019__-_requerimento.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1723/fatima__n_012-2019__-_requerimento.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada pelo Plenário segue o expediente, Secretário de Saúde o Sr. Vilson Rolon de Campos e ao Excelentíssimo Prefeito, Derlei Delevatti. Requerendo informações a respeito da situação que se encontra o prédio que vai funcionar como unidade de saúde rural, sendo esse construído no Bairro Salim Cafure.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada pelo Plenário segue o expediente, Secretária de Municipal de Governo, Sra Isabel Fróes Ponce, Requerendo as seguintes informações se as construções, ou reformas nas áreas urbanas e expansão urbanas estão de acordo com as normas legais, se os agentes de fiscalização estão fiscalizando essas execuções.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve a partir do desempenho plenamente de suas funções, de acordo com os dispositivos da Constituição Federal – CF/88, Lei Orgânica do Município – LOM e Regimento Interno “Resolução n°. 027/1990”. Submete ao Crivo deste Plenário este Requerimento, e após aprovada pelo Plenário segue o expediente, ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti ou que determine ao setor competente, requerendo a seguinte providência:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -7364,67 +7364,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2509/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2514/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2517/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2507/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2508/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2512/emenda_modificativa_004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2513/emenda_modificativa_005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2516/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2519/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2525/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2526/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2510/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2511/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2515/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2518/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/923/ind._n._001-2019_prof.a_marciana__000185.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/924/ind._n._001-2019_rodrigo__000186.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_no_001-2019_27022019_082725.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_001-2019_27022019_090336.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_01-2019_27022019_091559.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_02-2019_27022019_082436.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_002-2019_27022019_085910.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_01-2019_zilda_08.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/937/ind._n._001-2019_fatima_vidotte_000187.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/938/ind._n._002-2019_fatima_vidotte_000188.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/939/ind._n._001-2019_elbio_balta_000189.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n._003-2019_elbio_balta_000190.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/941/jayme_-_indicacao_01_13.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/942/jayme_-_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/943/jayme_-_indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/944/jayme_-_indicacao_04_16.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/945/jayme_-_indicacao_05_17.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/946/sonia_-_01_indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/947/sonia_-_indicacao_02_19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/949/zilda_-_06_indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_zilda_no_002-2019_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n._002-2019_elbio_balta_000193.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n._004-2019_elbio_balta_000194.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/954/ind._n._002-2019_prof._000195.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/955/ind._n._003-2019_prof..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_no_003-2019_12032019_095946.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_zilda_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_zilda_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_003-maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_004-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_no_002-2019_milton_abrao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_no_004-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_no_005-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_no_003-2019_milton_abrao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/973/ind._n._005-2019_elbio_balta_000212.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/974/ind._n._006-2019_elbio_balta_000213.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/975/ind._n._007-2019_elbio_balta_000214.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/976/ind._n._008-2019_elbio_balta_000215.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/977/ind._n._009-2019_elbio_balta_000216.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_no_005-doni.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/988/jayme_-_indicacao_06_44.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/989/jayme_-_indicacao_07_45.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/990/jayme_-_indicacao_08_46.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/991/jayme_-_indicacao_10_47.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/993/sonia_-_indicacao_04_48.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/994/sonia_-_indicacao_03_49.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/995/sonia_-_indicacao_10_50.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/996/sonia_-_indicacao_11_51.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/997/sonia_-_indicacao_12_52.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_no_006-doni.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_no_007-doni.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_no_008-doni.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_no_009-doni.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_no_010-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_no_011-2019_sergio_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_no_012-2019_sergio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1016/ind._n._006-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1017/ind._n._006-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1018/ind._n._007-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1019/ind._n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1020/ind._n._009-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n._010-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1024/ind._n._010-2019_elbio_balta_000237.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1025/ind._n._011-2019_elbio_balta_000238.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1026/ind._n._012-2019_elbio_balta_000239.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1027/ind._n._013-2019_elbio_balta_000240.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1028/ind._n._014-2019_elbio_balta_000241.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_no_010-doni.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_no_011-doni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_no_012-doni.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_no_013-doni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_no_013-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao-001_sirley.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_no_014-doni.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_no_015-doni.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_14-sergio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_15-sergio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_16-sergio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1048/jayme_-_indicacao_16_68.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1051/sonia_-_indicacao_13_87.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1052/sonia_-_indicacao_14_88.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1053/sonia_-_indicacao_16_89.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1054/sonia_-_indicacao_17_90.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1055/sonia_-_indicacao_18_91.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1057/sonia_-_indicacao_21_93.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_zilda_-_018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1061/zilda_-_indicacao_07_96.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1062/zilda_-_indicacao_08_97.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1063/zilda_-_indicacao_09_98.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1064/zilda_-_indicacao_15_99.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1065/zilda_-_indicacao_16_100.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1071/digitalizar0018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1073/ind._012_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1074/ind._13_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1075/ind._17_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1076/ind._18_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1079/digitalizar0023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1088/ind._n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1089/ind._n._013-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1091/ind._n._007-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n._015-2019_elbio_balta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1093/ind._n._016-2019_elbio_balta.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1095/ind._n._015-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1096/ind._20_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1097/ind._21_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1098/ind._22_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1099/ind._18_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n._002-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1101/ind._n._003-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1103/ind._001-2019_todos_bancada_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1104/ind._n._004-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1105/ind._n._005-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_zilda_-_010_124.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_zilda_-_011_125.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_jayme_-_009_126.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_jayme_-_011_127.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1131/digitalizar0029.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1133/ind._n._021-2019_elbio_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1134/ind._n._007-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1135/ind._n._006-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1137/ind._23_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1142/ind._n._019-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1144/ind._n._017-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1145/ind._n._018-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1146/ind._n._020-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1148/ind._n._016-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1151/ind._n._009-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1152/ind._n._010-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1153/ind._n._014-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1154/ind._n._015-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1155/ind._n._016-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1156/ind._n._004-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1159/ind._n._004-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1160/ind._n._005-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_018-sergio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_019-sergio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_017-doni.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_jayme_-_012_151.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_jayme_-_013_152.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1174/ind._n._009-2019_rodrigo_Ni44GQp.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1175/ind._n._010-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1176/ind._n._011-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1177/ind._n._012-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1178/ind.n._24_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1179/ind.n._25_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1180/ind.n._26_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1181/ind.n._27_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1182/ind.n._28_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1183/ind.n._29_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1184/ind.n._30_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1185/ind.n._31_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1186/ind._n._022-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1187/ind._n._021-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_20_-_vereador_sergio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1189/ind._n._013-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1190/ind._n._014-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1191/ind._n._016-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1192/ind._n._015-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1193/ind._n._017-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1194/ind.n._32_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1195/ind.n._33_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1196/ind.n._35_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1197/ind.n._35_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1198/ind.n._36_prof.a_marciana_THrH3TH.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_jayme_-_014_178.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_jayme_-_015_179.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_jayme_-_017_180.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_021-2019_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_022-2019_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_023-2019_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1205/ind._n._018-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1206/ind._n._019-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1207/ind.n._39_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1208/ind.n._37_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1209/ind.n._38_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1210/ind._n._024-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1211/ind._n._023-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1212/ind._n._025-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1213/ind._n._026-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_-sergio_024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_-sergio_025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_-sergio_026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_no_27_-_vereador_sergio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1227/ind._n._028-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1228/ind._n._032-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1229/ind._n._033-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1230/ind._n._027-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1231/ind._n._029-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1232/ind._n._030-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1233/ind._n._031-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1234/ind.n._40_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1235/ind.n._41_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1236/ind.n._42_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1237/ind.n._43_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1238/ind.n._44_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1239/ind.n._45_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1240/ind.n._46_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1242/ind._n._020-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1243/ind._n._022-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1244/ind._n._022-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1245/ind._n._023-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1249/ind.n._48_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_jayme_-_018_209.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_jayme_-_019_218.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_jayme_-_021_220.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1254/scan_20190918_100105.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1255/scan_20190918_095849.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_-_28-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1260/indicacao_jayme_-_022_224.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_jayme_-_023_225.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_jayme_-_024_226.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_jayme_-_025_227.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1264/indicacao_jayme_-_026_228.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_jayme_-_027_229.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_jayme_-_030_230.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_jayme_-_031_231.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1268/ind._n._024-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1269/ind._n._025-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1270/ind._n._026-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1271/ind.n._49_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1272/ind.n._50_prof.a_marciana_fZGuPyW.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1273/ind.n._51_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1274/ind._n._038-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1275/ind._n._039-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1276/ind._n._040-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1277/ind._n._041-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1278/ind._n._042-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1279/ind._n._043-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1284/zilda_-_indicacao_05_20.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1285/zilda_-_indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1286/zilda_-_indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1287/zilda_-_indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1288/zilda_-_indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1289/zilda_-_indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1290/zilda_-_indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1291/zilda_-_indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1292/zilda_-_indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1293/zilda_-_indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacao__no_025-2019-zilda.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1295/zilda_-_indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1296/zilda_-_indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1297/zilda_-_indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1298/zilda_-_indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1299/zilda_-_indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1300/zilda_-_indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1301/zilda_-_indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1302/zilda_-_indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1303/zilda_-_indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1304/zilda_-_indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1305/zilda_-_indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1306/zilda_-_indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1307/zilda_-_indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_jayme_-_028_268.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_jayme_-_029_269.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_jayme_-_032_270.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_jayme_-_033_271.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_sonia_-_005_272.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_sonia_-_006_273.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_sonia_-_007_274.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_sonia_-_008_275.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_sonia_-_009_276.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1317/indicacao_sonia_-_019_277.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1318/brn30055cb0a9c3_038520.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1319/brn30055cb0a9c3_038521.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1322/zilda_-_indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1323/brn30055cb0a9c3_038912.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1324/brn30055cb0a9c3_038913.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1325/zilda_-_indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1326/zilda_-_indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1327/zilda_-_indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1328/zilda_-_indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1329/zilda_-_indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1330/zilda_-_indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1331/zilda_-_indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1332/zilda_-_indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_sonia_-_022_291.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1343/zilda_-_indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1344/048-2019.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1345/zilda_-_indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1353/zilda_-_indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_029-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_030-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_no_031-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_no_032-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1360/brn30055cb0a9c3_039038.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_no_033-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_no_034-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1364/indicacao_jayme_-_034_303.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1365/zilda_-_indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_035-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_no_036-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_no_037-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_no_038-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_no_039-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_no_040-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_sonia_-_023_313.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_sonia_-_024_314.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_sonia_-_025_315.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_sonia_-_026_316.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_sonia_-_027_317.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_sonia_-_028_318.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_sonia_-_029_319.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_sonia_-_030_320.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_sonia_-_031_321.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_sonia_-_032_322.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_sonia_-_033_323.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_sonia_-_034_324.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_sonia_-_035_325.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_sonia_-_036_326.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_sonia_-_037_327.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_sonia_-_038_328.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1391/indicacao_sonia_-_039_329.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_sonia_-_040_330.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_sonia_-_041_331.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_sonia_-_042_332.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1395/indicacao_sonia_-_043_com_fatima_333.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_sonia_-_044_334.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_sonia_-_046_336.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_sonia_-_047_337.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_sonia_-_048_338.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_sonia_-_049_339.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_sonia_-_050_340.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_sonia_-_051_341.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_sonia_-_052_342.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1405/indicacao_sonia_-_053_343.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_sonia_-_054_344.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_sonia_-_055_345.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_sonia_-_056_346.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_sonia_-_057_347.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_sonia_-_058_348.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_sonia_-_059_349.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_sonia_-_060_com_jayme_350.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_jayme_-_036_351.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1416/brn30055cb0a9c3_040031.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1417/brn30055cb0a9c3_040032.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_no_041-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_jayme_-_038_356.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_jayme_-_039_357.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_jayme_-_040_358.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_no_042-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_no_043-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1430/zilda_-_indicacao_58_11-12-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1431/zilda_-_indicacao_59_11-12-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_046-2019.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_no_047-2019.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_048-2019.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1456/fatima__n_044-2019__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao045_fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1458/fatima__n_046-2019__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1459/indicacao047_fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1460/fatima__n_048-2019__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_jayme_-_035.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_jayme_-_041_373.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_jayme_-_042_374.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_sonia_-_061_375.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_sonia_-_062_376.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_sonia_-_063.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_sonia_-_064.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_sonia_-_065_379.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_sonia_-_066_380.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_sonia_-_015.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_-056_zilda_2019_04-03-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no__057_-_ver._zilda.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1702/resposta_da_indicacao_no_044-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1703/indicacao_no_045-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao__no_055-2019-zilda.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1705/indicacao_no_034-2019_fatima.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1706/indicaca_no_035-2019_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1707/indicaca_no_036-2019_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1708/indicacao049fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao051fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao052fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao053fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao054fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao055fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao056fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao057fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao058fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao___no_006-2019-_milton.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1224/mocao_de_aplausos_jayme_-_001_001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1225/mocao_de_aplausos_sonia_-_001_002.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1226/mocao_de_aplausos_sonia_-_002_003.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1427/mocao_aplauso_sonia_-_003_004.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1502/mocao_de_aplauso_sonia_-_005_006.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/992/sonia_-_mocao_de_pesar_01_01.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_pesar_sonia_-_002.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_pesar_n._001-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1503/mocao_de_pesar__sonia_-_003.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_a_lei_organica_n.001-2019_000204.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1566/projeto_de_emenda_lom-2019_2.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_n._001-2019_000225.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_n._002-2019_000219_Kcb1r9i.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_n._003-2019_000227.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_n._004-2019_000244.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1067/ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1280/pl_n.009-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei_n._010-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_n._011-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_n._012-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_013-2019_refis.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_014-2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_n._015-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1349/projeto_de_lei_n._016-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_n._017-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_n._018-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_019-2020..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1515/projeto_de_lei_n._020-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n._021-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_n._021-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_n._22-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_n._023-2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_lei_n_024-2019_b.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_lei_025-2019-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_complementar__000217.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_complementar_n._002-2019_KiQS00H.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1069/plc-2019_reurb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1352/codigo_sanitario_de_porto_murtinho.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_complementar_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_n._001-2019_pl-_salarios.__000182.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_n._002-2019_pl-_colo_do_utero.__000184.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_lei_n._003_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_n._004-2019_casas_de_bombas_.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n._005-2019_ved._nomeacao_.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1083/projeto_de_lei_n._006-2019_dengue_nas_escolas_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1552/projeto_de_lei_n._007-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1553/projeto_de_lei_n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1554/projeto_de_lei_n._009-2019_pl.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1576/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1600/projeto_de_lei_n._021_-_2019_elbio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1603/projeto_de_lei_n_023-2020_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1605/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1677/resolucao_n._001-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_001-2019_27022019_082725.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_001-2019-donizete_000960_27022019_092312.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/953/req._n._001-2019_fatima_vidotte_000191.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no_003-ver._elbio_12032019_083352.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no_002-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no_003-_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no_004-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_no_005-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_009-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no_010-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no_011-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no_012-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1015/req._n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no_013-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1023/req._n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_no_014-2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_n_015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no_016-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1049/jayme_-_requerimento_01_com_zilda_24.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1050/jayme_-_requerimento_02_25.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1058/sonia_-_requerimento_01_26.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1070/digitalizar0017.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1072/req._n._009-elbio_balta_.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1077/digitalizar0021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1086/requerimento_04-_sergio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1090/req._n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1102/req._n._002-2019_rodrigo_froes_acosta_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_sonia_e_donizete_-_002_34.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_zilda_e_flavio_-_001_35.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1128/digitalizar0026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1129/digitalizar0027.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1130/digitalizar0028.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1132/req._n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1136/req._n._001-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1138/req._n._004-2019_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1139/req._n._004-2019_prof.a_marciana_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1140/req._n._005-2019_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1141/req._n_008-2019_fatima.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1147/req._n._007-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1157/req._n._004-2019_elbio_balta_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1158/req._n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1166/req._n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1167/req._n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_no_021-doni.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1214/req._n_010-2019_fatima.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1218/requerimento_-donizete_022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1219/requerimento_-donizete_023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_-donizete_024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_-donizete_025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_-donizete_026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1246/req._n._006-2019_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1247/req._n._007-2019_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1256/scan_20190918_100105.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1257/scan_20190918_100034.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_-_05-2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1320/brn30055cb0a9c3_038522.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1321/brn30055cb0a9c3_038523.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento__no_02_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento__no_03_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento__no_04_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento__no_05_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento__no_06_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento__no_07_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento__no_08_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento__no_09_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1354/requerimento__no_10_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_no_002-ver_milton.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1361/brn30055cb0a9c3_039039.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1410/requerimento_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1418/brn30055cb0a9c3_040033.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1419/brn30055cb0a9c3_040034.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1429/requerimento_sonia_-_003_85.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1504/requerimento_jayme_-_003_86.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento__no_009-2019_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1722/fatima__n_011-2019__-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1723/fatima__n_012-2019__-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2509/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2514/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2517/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2507/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2508/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2512/emenda_modificativa_004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2513/emenda_modificativa_005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2516/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2519/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2525/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2526/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2510/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2511/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2515/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2518/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/923/ind._n._001-2019_prof.a_marciana__000185.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/924/ind._n._001-2019_rodrigo__000186.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_no_001-2019_27022019_082725.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_001-2019_27022019_090336.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_01-2019_27022019_091559.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_02-2019_27022019_082436.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_002-2019_27022019_085910.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_01-2019_zilda_08.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/937/ind._n._001-2019_fatima_vidotte_000187.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/938/ind._n._002-2019_fatima_vidotte_000188.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/939/ind._n._001-2019_elbio_balta_000189.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/940/ind._n._003-2019_elbio_balta_000190.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/941/jayme_-_indicacao_01_13.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/942/jayme_-_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/943/jayme_-_indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/944/jayme_-_indicacao_04_16.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/945/jayme_-_indicacao_05_17.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/946/sonia_-_01_indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/947/sonia_-_indicacao_02_19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/949/zilda_-_06_indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_zilda_no_002-2019_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/951/ind._n._002-2019_elbio_balta_000193.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/952/ind._n._004-2019_elbio_balta_000194.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/954/ind._n._002-2019_prof._000195.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/955/ind._n._003-2019_prof..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_no_003-2019_12032019_095946.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_zilda_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_zilda_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no_003-maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_no_004-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_no_002-2019_milton_abrao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_no_004-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_no_005-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_no_003-2019_milton_abrao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/973/ind._n._005-2019_elbio_balta_000212.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/974/ind._n._006-2019_elbio_balta_000213.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/975/ind._n._007-2019_elbio_balta_000214.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/976/ind._n._008-2019_elbio_balta_000215.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/977/ind._n._009-2019_elbio_balta_000216.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_no_005-doni.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/988/jayme_-_indicacao_06_44.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/989/jayme_-_indicacao_07_45.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/990/jayme_-_indicacao_08_46.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/991/jayme_-_indicacao_10_47.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/993/sonia_-_indicacao_04_48.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/994/sonia_-_indicacao_03_49.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/995/sonia_-_indicacao_10_50.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/996/sonia_-_indicacao_11_51.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/997/sonia_-_indicacao_12_52.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_no_006-doni.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_no_007-doni.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_no_008-doni.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_no_009-doni.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_no_010-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_no_011-2019_sergio_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_no_012-2019_sergio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1016/ind._n._006-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1017/ind._n._006-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1018/ind._n._007-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1019/ind._n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1020/ind._n._009-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1022/ind._n._010-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1024/ind._n._010-2019_elbio_balta_000237.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1025/ind._n._011-2019_elbio_balta_000238.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1026/ind._n._012-2019_elbio_balta_000239.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1027/ind._n._013-2019_elbio_balta_000240.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1028/ind._n._014-2019_elbio_balta_000241.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_no_010-doni.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_no_011-doni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_no_012-doni.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_no_013-doni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_no_013-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao-001_sirley.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_no_014-doni.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_no_015-doni.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_14-sergio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_15-sergio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_16-sergio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1048/jayme_-_indicacao_16_68.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1051/sonia_-_indicacao_13_87.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1052/sonia_-_indicacao_14_88.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1053/sonia_-_indicacao_16_89.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1054/sonia_-_indicacao_17_90.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1055/sonia_-_indicacao_18_91.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1057/sonia_-_indicacao_21_93.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_zilda_-_018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1061/zilda_-_indicacao_07_96.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1062/zilda_-_indicacao_08_97.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1063/zilda_-_indicacao_09_98.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1064/zilda_-_indicacao_15_99.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1065/zilda_-_indicacao_16_100.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1071/digitalizar0018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1073/ind._012_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1074/ind._13_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1075/ind._17_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1076/ind._18_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1079/digitalizar0023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1088/ind._n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1089/ind._n._013-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1091/ind._n._007-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1092/ind._n._015-2019_elbio_balta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1093/ind._n._016-2019_elbio_balta.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1095/ind._n._015-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1096/ind._20_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1097/ind._21_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1098/ind._22_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1099/ind._18_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1100/ind._n._002-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1101/ind._n._003-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1103/ind._001-2019_todos_bancada_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1104/ind._n._004-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1105/ind._n._005-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_zilda_-_010_124.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_zilda_-_011_125.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_jayme_-_009_126.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_jayme_-_011_127.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1131/digitalizar0029.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1133/ind._n._021-2019_elbio_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1134/ind._n._007-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1135/ind._n._006-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1137/ind._23_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1142/ind._n._019-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1144/ind._n._017-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1145/ind._n._018-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1146/ind._n._020-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1148/ind._n._016-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1151/ind._n._009-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1152/ind._n._010-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1153/ind._n._014-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1154/ind._n._015-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1155/ind._n._016-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1156/ind._n._004-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1159/ind._n._004-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1160/ind._n._005-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_018-sergio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_019-sergio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_017-doni.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_jayme_-_012_151.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_jayme_-_013_152.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1174/ind._n._009-2019_rodrigo_Ni44GQp.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1175/ind._n._010-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1176/ind._n._011-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1177/ind._n._012-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1178/ind.n._24_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1179/ind.n._25_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1180/ind.n._26_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1181/ind.n._27_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1182/ind.n._28_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1183/ind.n._29_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1184/ind.n._30_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1185/ind.n._31_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1186/ind._n._022-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1187/ind._n._021-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_20_-_vereador_sergio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1189/ind._n._013-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1190/ind._n._014-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1191/ind._n._016-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1192/ind._n._015-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1193/ind._n._017-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1194/ind.n._32_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1195/ind.n._33_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1196/ind.n._35_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1197/ind.n._35_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1198/ind.n._36_prof.a_marciana_THrH3TH.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_jayme_-_014_178.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_jayme_-_015_179.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_jayme_-_017_180.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_021-2019_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_022-2019_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_023-2019_ver._sergio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1205/ind._n._018-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1206/ind._n._019-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1207/ind.n._39_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1208/ind.n._37_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1209/ind.n._38_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1210/ind._n._024-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1211/ind._n._023-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1212/ind._n._025-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1213/ind._n._026-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_-sergio_024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_-sergio_025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_-sergio_026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_no_27_-_vereador_sergio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1227/ind._n._028-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1228/ind._n._032-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1229/ind._n._033-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1230/ind._n._027-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1231/ind._n._029-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1232/ind._n._030-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1233/ind._n._031-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1234/ind.n._40_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1235/ind.n._41_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1236/ind.n._42_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1237/ind.n._43_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1238/ind.n._44_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1239/ind.n._45_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1240/ind.n._46_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1242/ind._n._020-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1243/ind._n._022-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1244/ind._n._022-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1245/ind._n._023-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1249/ind.n._48_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_jayme_-_018_209.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_jayme_-_019_218.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_jayme_-_021_220.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1254/scan_20190918_100105.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1255/scan_20190918_095849.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_-_28-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1260/indicacao_jayme_-_022_224.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_jayme_-_023_225.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_jayme_-_024_226.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_jayme_-_025_227.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1264/indicacao_jayme_-_026_228.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_jayme_-_027_229.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_jayme_-_030_230.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_jayme_-_031_231.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1268/ind._n._024-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1269/ind._n._025-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1270/ind._n._026-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1271/ind.n._49_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1272/ind.n._50_prof.a_marciana_fZGuPyW.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1273/ind.n._51_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1274/ind._n._038-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1275/ind._n._039-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1276/ind._n._040-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1277/ind._n._041-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1278/ind._n._042-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1279/ind._n._043-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1284/zilda_-_indicacao_05_20.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1285/zilda_-_indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1286/zilda_-_indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1287/zilda_-_indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1288/zilda_-_indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1289/zilda_-_indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1290/zilda_-_indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1291/zilda_-_indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1292/zilda_-_indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1293/zilda_-_indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacao__no_025-2019-zilda.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1295/zilda_-_indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1296/zilda_-_indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1297/zilda_-_indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1298/zilda_-_indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1299/zilda_-_indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1300/zilda_-_indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1301/zilda_-_indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1302/zilda_-_indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1303/zilda_-_indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1304/zilda_-_indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1305/zilda_-_indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1306/zilda_-_indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1307/zilda_-_indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_jayme_-_028_268.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_jayme_-_029_269.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_jayme_-_032_270.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_jayme_-_033_271.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_sonia_-_005_272.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_sonia_-_006_273.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_sonia_-_007_274.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_sonia_-_008_275.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_sonia_-_009_276.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1317/indicacao_sonia_-_019_277.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1318/brn30055cb0a9c3_038520.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1319/brn30055cb0a9c3_038521.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1322/zilda_-_indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1323/brn30055cb0a9c3_038912.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1324/brn30055cb0a9c3_038913.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1325/zilda_-_indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1326/zilda_-_indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1327/zilda_-_indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1328/zilda_-_indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1329/zilda_-_indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1330/zilda_-_indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1331/zilda_-_indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1332/zilda_-_indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_sonia_-_022_291.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1343/zilda_-_indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1344/048-2019.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1345/zilda_-_indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1353/zilda_-_indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_029-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_030-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_no_031-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_no_032-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1360/brn30055cb0a9c3_039038.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_no_033-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_no_034-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1364/indicacao_jayme_-_034_303.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1365/zilda_-_indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_035-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_no_036-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_no_037-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_no_038-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_no_039-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_no_040-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_sonia_-_023_313.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_sonia_-_024_314.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_sonia_-_025_315.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_sonia_-_026_316.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_sonia_-_027_317.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_sonia_-_028_318.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_sonia_-_029_319.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_sonia_-_030_320.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_sonia_-_031_321.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_sonia_-_032_322.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_sonia_-_033_323.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_sonia_-_034_324.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_sonia_-_035_325.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_sonia_-_036_326.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_sonia_-_037_327.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_sonia_-_038_328.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1391/indicacao_sonia_-_039_329.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_sonia_-_040_330.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_sonia_-_041_331.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_sonia_-_042_332.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1395/indicacao_sonia_-_043_com_fatima_333.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_sonia_-_044_334.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_sonia_-_046_336.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_sonia_-_047_337.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_sonia_-_048_338.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_sonia_-_049_339.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_sonia_-_050_340.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_sonia_-_051_341.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_sonia_-_052_342.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1405/indicacao_sonia_-_053_343.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_sonia_-_054_344.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_sonia_-_055_345.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_sonia_-_056_346.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_sonia_-_057_347.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_sonia_-_058_348.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_sonia_-_059_349.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_sonia_-_060_com_jayme_350.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_jayme_-_036_351.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1416/brn30055cb0a9c3_040031.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1417/brn30055cb0a9c3_040032.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_no_041-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_jayme_-_038_356.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_jayme_-_039_357.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_jayme_-_040_358.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_no_042-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_no_043-2019_sergio_bacha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1430/zilda_-_indicacao_58_11-12-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1431/zilda_-_indicacao_59_11-12-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_046-2019.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_no_047-2019.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_no_048-2019.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1456/fatima__n_044-2019__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao045_fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1458/fatima__n_046-2019__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1459/indicacao047_fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1460/fatima__n_048-2019__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_jayme_-_035.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_jayme_-_041_373.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_jayme_-_042_374.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_sonia_-_061_375.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_sonia_-_062_376.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_sonia_-_063.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_sonia_-_064.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_sonia_-_065_379.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_sonia_-_066_380.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_sonia_-_015.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_-056_zilda_2019_04-03-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1539/indicacao_no__057_-_ver._zilda.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1702/resposta_da_indicacao_no_044-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1703/indicacao_no_045-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao__no_055-2019-zilda.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1705/indicacao_no_034-2019_fatima.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1706/indicaca_no_035-2019_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1707/indicaca_no_036-2019_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1708/indicacao049fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1710/indicacao051fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1711/indicacao052fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao053fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao054fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao055fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao056fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao057fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao058fatima_vidotte_2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1726/indicacao___no_006-2019-_milton.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1224/mocao_de_aplausos_jayme_-_001_001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1225/mocao_de_aplausos_sonia_-_001_002.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1226/mocao_de_aplausos_sonia_-_002_003.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1427/mocao_aplauso_sonia_-_003_004.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1502/mocao_de_aplauso_sonia_-_005_006.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/992/sonia_-_mocao_de_pesar_01_01.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_pesar_sonia_-_002.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_pesar_n._001-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1503/mocao_de_pesar__sonia_-_003.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/962/emenda_a_lei_organica_n.001-2019_000204.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1566/projeto_de_emenda_lom-2019_2.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_n._001-2019_000225.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_n._002-2019_000219_Kcb1r9i.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_n._003-2019_000227.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_n._004-2019_000244.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1067/ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1280/pl_n.009-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei_n._010-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_n._011-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_n._012-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_013-2019_refis.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_014-2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_n._015-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1349/projeto_de_lei_n._016-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_n._017-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_n._018-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_019-2020..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1515/projeto_de_lei_n._020-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_n._021-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1531/projeto_de_lei_n._021-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1532/projeto_de_lei_n._22-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1534/projeto_de_lei_n._023-2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_lei_n_024-2019_b.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2436/projeto_de_lei_025-2019-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_complementar__000217.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_complementar_n._002-2019_KiQS00H.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1069/plc-2019_reurb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1352/codigo_sanitario_de_porto_murtinho.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/2056/projeto_de_lei_complementar_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_n._001-2019_pl-_salarios.__000182.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_n._002-2019_pl-_colo_do_utero.__000184.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_lei_n._003_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_n._004-2019_casas_de_bombas_.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n._005-2019_ved._nomeacao_.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1083/projeto_de_lei_n._006-2019_dengue_nas_escolas_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1552/projeto_de_lei_n._007-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1553/projeto_de_lei_n._008-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1554/projeto_de_lei_n._009-2019_pl.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1576/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_015-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1600/projeto_de_lei_n._021_-_2019_elbio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1603/projeto_de_lei_n_023-2020_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1605/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1677/resolucao_n._001-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no_001-2019_27022019_082725.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_001-2019-donizete_000960_27022019_092312.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/953/req._n._001-2019_fatima_vidotte_000191.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no_003-ver._elbio_12032019_083352.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no_002-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no_003-_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no_004-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_no_005-2019_maria_donizete.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no_009-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no_010-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no_011-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no_012-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1015/req._n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no_013-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1023/req._n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_no_014-2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_n_015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no_016-2019_donizete.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1049/jayme_-_requerimento_01_com_zilda_24.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1050/jayme_-_requerimento_02_25.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1058/sonia_-_requerimento_01_26.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1070/digitalizar0017.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1072/req._n._009-elbio_balta_.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1077/digitalizar0021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1086/requerimento_04-_sergio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1090/req._n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1102/req._n._002-2019_rodrigo_froes_acosta_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_sonia_e_donizete_-_002_34.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_zilda_e_flavio_-_001_35.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1128/digitalizar0026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1129/digitalizar0027.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1130/digitalizar0028.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1132/req._n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1136/req._n._001-2019_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1138/req._n._004-2019_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1139/req._n._004-2019_prof.a_marciana_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1140/req._n._005-2019_prof.a_marciana_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1141/req._n_008-2019_fatima.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1147/req._n._007-2019_fatima_vidotte_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1157/req._n._004-2019_elbio_balta_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1158/req._n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1166/req._n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1167/req._n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_no_021-doni.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1214/req._n_010-2019_fatima.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1218/requerimento_-donizete_022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1219/requerimento_-donizete_023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_-donizete_024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_-donizete_025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_-donizete_026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1246/req._n._006-2019_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1247/req._n._007-2019_prof.a_marciana.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1256/scan_20190918_100105.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1257/scan_20190918_100034.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_-_05-2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1320/brn30055cb0a9c3_038522.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1321/brn30055cb0a9c3_038523.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento__no_02_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento__no_03_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento__no_04_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento__no_05_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento__no_06_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento__no_07_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento__no_08_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento__no_09_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1354/requerimento__no_10_-_zilda.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_no_002-ver_milton.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1361/brn30055cb0a9c3_039039.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1410/requerimento_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1418/brn30055cb0a9c3_040033.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1419/brn30055cb0a9c3_040034.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1429/requerimento_sonia_-_003_85.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1504/requerimento_jayme_-_003_86.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento__no_009-2019_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1722/fatima__n_011-2019__-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/1723/fatima__n_012-2019__-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H567"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="158.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>