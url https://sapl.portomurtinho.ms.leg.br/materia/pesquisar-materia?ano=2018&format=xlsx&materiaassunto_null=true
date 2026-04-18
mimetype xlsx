--- v0 (2025-11-12)
+++ v1 (2026-04-18)
@@ -54,4206 +54,4206 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Marciana </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E SECRETÁRIA MUNICIPAL DE GOVERNO. SOLICITANDO OS SERVIÇOS DE TROCAS DE LÂMPADAS DA REDE DE ILUMINAÇÃO PÚBLICA DA RUA CORONEL PONCE PRÓXIMO AO MERCADO JULIANE.  </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E SECRETÁRIA DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITA QUE OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA GENERAL DE OLIVEIRA SEJA PROLONGADO ATÉ O ACESSO DO BAIRRO DOM PEPE. </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E AO SECRETÁRIO DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO. SOLICITO AO CHEFE DO EXECUTIVO QUE ENVIE O PROJETO DE AUMENTO SALARIAL DOS SERVIDORES DO MAGISTÉRIO. </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL E A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS PÚBLICAS PARA QUE POSSA REALIZAR CASCALHAMENTO, NIVELAMENTO E RETIRADA DE ENTULHOS DA RUA JATOBÁ NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	QUE SEJA REALIZADA A RECUPERAÇÃO E O PATROLAMENTO DAS ESTRADAS VICINAIS MUNICIPAIS DE PORTO MURTINHO, AS QUAIS INTERLIGAM NO PRIMEIRO TRECHO O BOCAIUVAL, RUMO A FAZENDA CARANDÁ DE GALHO, MAIS A FAZENDA SANTO ANTÔNIO ATÉ A FAZENDA PORTO CONCEIÇÃO SENTIDO FAZENDA TERERÉ; E NO SEGUNDO TRECHO TEMOS A FAZENDA CRISTINA, FAZENDA PIRIZAL ATÉ A FAZENDA 04 IRMÃOS._x000D_
 </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A COLOCAÇÃO DE MANILHAS NA RUA 15 DE NOVEMBRO ESQUINA COM A RUA DR. COSTA MARQUES - BAIRRO NOSSA SENHORA APARECIDA. (EM FRENTE À ANTIGA ESCOLA ALFA)_x000D_
 </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 &amp;#8226;	A DISPONIBILIZAÇÃO DE UM CARRO FUMACÊ PARA O COMBATE DO MOSQUITO TRANSMISSOR DA DENGUE, A FEBRE CHIKUNGUNYA E O ZICA VÍRUS, PARA A REALIZAÇÃO DA PULVERIZAÇÃO EM NOSSO MUNICÍPIO;_x000D_
 &amp;#8226;	A REALIZAÇÃO DE UMA CAMPANHA DE VACINAÇÃO DA FEBRE AMARELA (ANTI-AMARÍLICA), NESTA CIDADE A QUAL ESTÁ DISPONÍVEL NA REDE PÚBLICA GRATUITAMENTE. (REITERANDO A INDICAÇÃO Nº 002/2017 DE AUTORIA DO VEREADOR QUE A PRESENTE SUBSCREVE)._x000D_
 </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, PARA QUE SEJA REALIZADO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REALIZAÇÃO DA LIMPEZA DA VIA PÚBLICA DA RUA PROJETADA ESQUINA COM A RUA ALFREDO PINTO NO BAIRRO JOCKEY CLUB._x000D_
 </t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE MEIO AMBIENTE THIAGO SORROCHE BERTO COM CÓPIAS A SECRETÁRIA DE INFRAESTRUTURA ISABEL FRÓES PONCE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 REQUEIRO INFORMAÇÕES SOBRE A DATA QUE SERÁ REALIZADA A RETIRADA DE ENTULHOS E PATROLAMENTO DAS VIAS NO BAIRRO COHAB. (FOTO EM ANEXO)_x000D_
 </t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL FRÓES PONCE, COM CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA DE MANEIRA URGENTE QUE SEJA REALIZADA A MANUTENÇÃO DA VIA DE ACESSO Á COLÔNIA BOCAIUVAL E ADJACÊNCIAS, COM CASCALHAMENTO EM TODA SUA EXTENSÃO OU QUE SEJA COLOCADO CASCALHO NOS BURACOS._x000D_
 </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t xml:space="preserve">Elbio da Twister, Professora Marciana </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE ESTADO DE JUSTIÇA E SEGURANÇA PÚBLICA JOSÉ CARLOS BARBOSA E CÓPIAS AO EXCELENTÍSSIMO GOVERNADOR REINALDO AZAMBUJA E AO DELEGADO GERAL DA POLÍCIA CIVIL DOUTOR MARCELO VARGAS LOPES._x000D_
 SOLICITA A PERMANÊNCIA DE UM DELEGADO NA CIDADE DE PORTO MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A GERENTE DE TRÂNSITO MARCELA QUIÑONES, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL FRÓES PONCE E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A INSTALAÇÃO DA PLACA DE SINALIZAÇÃO PARE (PARADA OBRIGATÓRIA) NA RUA 13 DE JUNHO ESQUINA COM A RUA TIRADENTES_x000D_
 </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE MEIO AMBIENTE THAIGO SORROCHE BERTO, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL FRÓES PONCE E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A LIMPEZA E MANUTENÇÃO DA PRAÇA DO TUIUÍU E DO PARQUINHO DA ORLA_x000D_
 </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE SAÚDE. SOLICITO QUE SEJAM REATIVADAS AS ATIVIDADES DO NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA &amp;#8211; NASF.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE CO O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL, A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS PÚBLICAS E AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE PARA QUE POSSA REALIZAR MANUTENÇÃO E LIMPEZA DO PÁTIO DA ESCOLA MUNICIPAL SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITO QUE SEJAM REALIZADOS OS SERVIÇOS DE CASCALHAMENTO DE TODAS AS RUAS DO BAIRRO DO DOM PEPE. </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITO QUE SEJAM REALIZADOS OS SERVIÇOS DE LIMPEZA DO VALETÃO E CONSERTOS DAS PONTES DE MADEIRAS DA AVENIDA LARANJEIRA. </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE SAÚDE. SOLICITA A POSSIBILIDADE DE CONTRATAÇÃO DOS PROFISSIONAIS DAS SEGUINTES ÁREAS, FISIOTERAPIA E FONOAUDIOLOGIA. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A IMEDIATA RECUPERAÇÃO DA ESTRADA VICINAL DO MUNICÍPIO DE PORTO MURTINHO, A QUAL INTERLIGA O ENTRONCAMENTO DA BR 267-MS,O TRECHO QUE COMPREENDE A ESTRADA DA FAZ. MONGUIJÁ, FAZ. SÃO FRANCISCO, FAZ. CURIANGO, FAZ. SANTO ANTÔNIO ATÉ A FAZ. 04 IRMÃO._x000D_
 </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DERLEI JOÃO DELEVATTI COM CÓPIA AO REPRESENTANTE DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, SOLICITANDO AS MANUTENÇÕES NECESSÁRIAS E AS TROCAS DAS LÂMPADAS DA REDE ELÉTRICA, ENTRE A RUA TIRADENTES (EM FRENTE À CASA DA SRA. BALBINA CASTILHO), ESQUINA COM A RUA ABERVAL DE CARVALHO,BAIRRO FLORESTAL.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA AOS NOBRES DEPUTADOS ESTADUAIS PAULO CORRÊA, GERALDO RESENDE, AOS DEPUTADOS FEDERAIS ZECA DO PT, VANDER LOUBET E AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO REINALDO AZAMBUJA, GARANTIR EMENDA PARLAMENTAR ORÇAMENTÁRIA NO INTUITO REALIZAR REFORMA GERAL EM TODAS AS ALAS DO HOSPITAL OSCAR RAMIRES PEREIRA PARA MELHOR ATENDER AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A SECRETÁRIA DE INFRAESTRUTURA DO MUNICÍPIO ISABEL FRÓES PONCE E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADAS AS SEGUINTES REIVINDICAÇÕES ABAIXO:_x000D_
 _x000D_
 	&amp;#8226; CASCALHAMENTO EM TODA A EXTENSÃO DO DIQUE;_x000D_
 	&amp;#8226; COLOCAÇÃO DE TERRA OU CASCALHO NO BURACO QUE EXISTE EM FRENTE À POUSADA NOSSA SENHORA DE APARECIDA.  _x000D_
 </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL E A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS PÚBLICAS PARA QUE VIABILIZE O MAIS URGENTE POSSÍVEL, A MANUTENÇÃO E O RECAPEAMENTO ASFÁLTICA DA RUA 13 DE MAIO DE ACESSO A IGREJA MATRIZ E AO FÓRUM, DESDE O INICIO DA AVENIDA LARANJEIRAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO, A SECRETÁRIA DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS E A SECRETÁRIA DE ASSISTÊNCIA SOCIAL, TRABALHO E CIDADANIA. SOLICITO OS SERVIÇOS DE FORÇA TAREFA NOS BAIRROS DE PORTO MURTINHO, TAIS COMO COLETA DE LIXO (MUTIRÃO), RETIRADAS DOS ENTULHOS E ENTRE OUTROS. </t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E A EMPRESA GIMENEZ ALVES. SOLICITA OS SERVIÇOS DE INSTALAÇÕES DE LUMINÁRIA E TROCAS DE LÂMPADAS DA REDE DE ILUMINAÇÃO PÚBLICA DA COLÔNIA BOCAIUVAL.  </t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS E EMPRESA GIMENEZ ALVES. SOLICITO QUE SEJAM REALIZADOS OS SERVIÇOS DE DIMINUIÇÃO DOS POSTES DE ILUMINAÇÃO PÚBLICA DO DIQUE BEM COMO SERVIÇOS DE CONSERTO, TROCAS DE LÂMPADAS DOS MESMOS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITO QUE SEJAM REALIZADOS OS SERVIÇOS DE TAPA BURACO NO DIQUE DA CIDADE. PRIORITARIAMENTE NA &amp;#8220;ORLA&amp;#8221;.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SUPERVISORA DA SANESUL/LOCAL. SOLICITO OS SERVIÇOS DE REPAROS NA BOMBA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t xml:space="preserve">Edicarlos Oliveira  </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SEVIÇOS EIRELI - ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO PREFEITO MUNICIPAL. _x000D_
 SOLICITA A TROCA DE LÂMPADAS NA RUA SÃO RAMÃO NO BAIRRO SALIM CAFURÊ._x000D_
 </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO DIRETOR INSTITUCIONAL DA OI/MS JOÃO HENRIQUE DE ABREU. _x000D_
 SOLICITA A MANUTENÇÃO NOS CABEAMENTOS DE TELEFONE NAS SEGUINTES RUAS: RUA CORONEL PONCE, RUA ANTÔNIO MARIA COELHO, RUA JOÃO PESSOA._x000D_
 </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES, COM CÓPIA AO PREFEITO MUNICIPAL. _x000D_
 SOLICITA A RECUPERAÇÃO E CASCALHAMENTO DA RUA CORONEL ALFREDO PINTO E DA MS-458 PRÓXIMO A FAZENDA PORTO CARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO DIRETOR-PRESIDENTE DA EMPRESA ENERGISA MARCELO VINHAES MONTEIRO. _x000D_
 SOLICITA A PODA DE TODAS AS ÁRVORES QUE ESTEJAM ATRAPALHANDO A PASSAGEM DE REDE ELÉTRICA._x000D_
 </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE MEIO AMBIENTE THIAGO SORROCHE BERTO, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE ESPORTE ROSANA AUGUSTA DELVALLE E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A LIMPEZA DOS LOCAIS PÚBLICOS DE PRÁTICAS ESPORTIVAS DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES, COM CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A LIMPEZA DO CANAL DE MICRODRENAGEM NA AVENIDA LARANJEIRA E DA RUA CAPITÃO CANTALICE._x000D_
 </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES, COM CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A COLOCAÇÃO DA TAMPA DA BOCA DE LOBO LOCALIZADA NA RUA CERAFIM MAGIONE NO BAIRRO SALIM CAFURÊ._x000D_
 </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI &amp;#8211; ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA MANUTENÇÃO E TROCA DAS LÂMPADAS QUEIMADAS NO BAIRRO SALIM CAFURÊ._x000D_
 </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇO EIRELI &amp;#8211; ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A TROCA DAS LÂMPADAS QUEIMADAS NA RUA AFONSO PENA BAIRRO NOSSA SENHORA DE APARECIDA._x000D_
 </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A DEPUTADA FEDERAL TEREZA CRISTINA._x000D_
 _x000D_
 							SOLICITANDO 400 CESTAS BÁSICAS 							PARA OS MORADORES DE PORTO 								MURTINHO-MS._x000D_
 </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>AS VEREADORAS QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REMENTAL, SOLICITAM AO DEPUTADO FEDERAL ZECA DO PT E VANDER LOUBET PARA QUE POSSA INTERVIR JUNTO A SUPERINTENDÊNCIA DO INCRA DO ESTADO HUMBERTO CÉSAR MOTA MACIEÇ, COM INTUITO DE ENCAMINHAR AO MUNICÍPIO DE PORTO MURTINHO UMA EQUIPE TÉCNICA PARA REALIZAR LEVANTAMENTOS DA ATUAL SITUAÇÃO FUNDIÁRIA DAS COLÔNIAS CACHOEIRAS , INGAZEIRA E BOCAIUVAL.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Fátima vidotte, Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">AS VEREADORAS QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM AO DEPUTADO FEDERAL ZECA DO PT E VANDER LÇOUBET PARA QUE POSSA INTERVIR JUNTO A SUPERINTENDÊNCIA ESTADUAL DO INCRA DO ESTADO HUMBERTO CÉSAR MOTA MACIEL, COM INTUITO DE ENCAMINHAR AO MUNICÍPIO DE PORTO MURTINHO UMA EQUIPE TÉCNICA PARA REALIZAR LEVANTAMENTOS DA ATUAL SITUAÇÃO FUNDIÁRIA DA COLÔNIAS CACHOEIRA, INGAZEIRA E BOCAIUVAL. </t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Fátima vidotte, Edicarlos Oliveira  , Elbio da Twister, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O COLENDO PLENÁRIO, PARA QUE SEJA ENVIADO ABAIXO ASSINADO DA POPULAÇÃO MURTINHENSE EM FAVOR DA REABERTURA DO FRIGORÍFICO MARFRIG, AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO REINALDO AZAMBUJA, AO DEPUTADO FEDERAL ZECA DO PT, AO DEPUTADO FEDERAL VANDER LOUBET, A DEPUTADA FEDERAL TEREZA CRISTINA, AO DEPUTADO FEDERAL GERALDO RESENDE E AO DEPUTADO ESTADUAL PAULO CORRÊA E AO PREFEITO MUNICIPAL DERLEI JOÃO DELEVATTI, PARA QUE POSSAM INTERVIR JUNTO AO DONO DA EMPRESA FRIGORÍFICO MARFRIG ALIMENTOS S.A., NO INTUITO DE REABRIR O FRIGORÍFICO DA UNIDADE DO MUNICÍPIO DE PORTO MURTINHO - MS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A RETIRADA DO ENTULHO DA VIA PÚBLICA QUE SE ENCONTRA EM FRENTE AO PORTÃO DOS FUNDOS DO FÓRUM DA COMARCA DE PORTO MURTINHO, NA RUA ALFREDO PINTO, CENTRO, A FIM DE PROPORCIONAR MAIOR SEGURANÇA AOS PEDESTRES QUE TRAFEGAM PELO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, PARA QUE SEJA REALIZADO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	O LEVANTAMENTO DA RUA; A REALIZAÇÃO DE VALAS PARA O ESCOAMENTO D&amp;#8217;ÁGUA; REBAIXAR O LOCAL DE DRENAGEM; MANTER LIMPA A RUA JATOBÁ NO BAIRRO COHAB, COM AS DEVIDAS MANUTENÇÕES NECESSÁRIAS NO LOCAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Sérgio Bacha , Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O REGIMENTO INTERNO, INDICA A MESA DIRETORA, DEPOIS DE OUVIDO O COLENDO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DE JUSTIÇA E SEGURANÇA PÚBLICA JOSÉ CARLOS BARBOSA; COMANDANTE GERAL DA POLÍCIA MILITAR DE MATO GROSSO DO SUL - QOPM WALDIR RIBEIRO ACOSTA COM  CÓPIA AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO, SENHOR REINALDO AZAMBUJA, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	QUE SEJA REALIZADA BARREIRA DE FORMA PERIODICAMENTE;_x000D_
 &amp;#8226;	INFORMAÇÕES DO POR QUE A POLÍCIA MILITAR NÃO PODE REALIZAR BARREIRAS &amp;#8220;INOPINADAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Sérgio Bacha , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA SANESUL O SR. LUIZ CARLOS DA ROCHA LIMA E PARA A SUPERVISORA DA SANESUL A SRA. RITA DE CÁSSIA PADILHA, SOLICITANDO À SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REALIZAÇÃO DE FISCALIZAÇÕES JUNTO A EMPRESA TERCEIRIZADA LOG ENGENHARIA LTDA, EM VIRTUDE DAS INÚMERAS RECLAMAÇÕES DOS MUNÍCIPES NO TOCANTE A REALIZAÇÃO DOS SERVIÇOS PRESTADOS JUNTO À POPULAÇÃO, BEM COMO DA DEMORA NA REALIZAÇÃO DA PRESTAÇÃO DE SERVIÇOS, O QUAL EM VÁRIAS OCASIÕES NEM CHEGAM A EXECUTÁ-LOS, COM ISSO DEIXAM A POPULAÇÃO MUITAS VEZES EM UM VERDADEIRO ESTADO DE CONSTRANGIMENTO E DESCASO, EM ESPECIAL AOS BAIRROS SALIM CAFURE E A COHAB._x000D_
 </t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Sérgio Bacha , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA SANESUL O SR. LUIZ CARLOS DA ROCHA LIMA E PARA A SUPERVISORA DA SANESUL A SRA. RITA DE CÁSSIA PADILHA, SOLICITANDO À SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REALIZAÇÃO DE FISCALIZAÇÃO NA REDE DE ESGOTO, NO SENTIDO DE VERIFICAR AS INTERLIGAÇÕES CLANDESTINAS QUE JOGAM AS ÁGUAS FLUVIAIS NA REDE DE ESGOTO DO MUNICÍPIO, DESSA FORMA COIBINDO A REALIZAÇÃO ILEGAL DESSE PROCEDIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Professora Donizete, Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO GERENTE EXECUTIVO DO INSS, SENHOR JOAQUIM CÂNDIDO TEODORO DE CARVALHO, COM CÓPIA AO  EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI  E AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO DO SUL, SENHOR REINALDO AZAMBUJA, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A VIABILIZAÇÃO DE UMA CARRETA DE ATENDIMENTO DO INSS AOS MUNÍCIPES DA CIDADE DE PORTO MURTINHO/MS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	QUE SEJA REALIZADO O PATROLAMENTO E O CASCALHAMENTO DA VIA PÚBLICA DA RUA PROJETADA (EM FRENTE AO ANTIGO MOTEL), E TAMBÉM EM SEU PROLONGAMENTO O QUAL DÁ ACESSO AO BOCAIUVAL, PRÓXIMO AS CHÁCARAS DO SR. CARLOS HEYN E DA SRA. MARLENE MEAURIO._x000D_
 </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, PARA QUE SEJA REALIZADO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A LIMPEZA DO BUEIRO, LOCALIZADO NA RUA ADERBAL DE CARVALHO ESQUINA COM A RUA AMADEO SANTO E SILVA NO BAIRRO FLORESTAL (PRÓXIMO À CASA DO SR. DANIEL FERNANDEZ)._x000D_
 </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. MARCO ANDREI GUIMARÃES E AO COORDENADOR DE CONTROLE DE VETORES O SR. ARISTEU GREGÓRIO BENITEZ, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	AÇÕES NO SENTIDO DE ELIMINAR E DE COLETAR OS CARAMUJOS QUE TOMAM CONTA DA CIDADE, DE MODO A EVITAR A PROLIFERAÇÃO DO CARAMUJO AFRICANO EM TODA A CIDADE, TRANSMISSOR DE INÚMERAS DOENÇAS MALÉFICAS AO SER HUMANO, ALÉM DE CONTAMINAREM TAMBÉM AS HORTAS E ÁRVORES FRUTÍFERAS, SOLICITAMOS TAMBÉM A REALIZAÇÃO DE CAMPANHAS EDUCATIVAS PARA O CONTROLE DESTA PRAGA QUE AFLINGE A POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REABERTURA DA VALETA NA RUA JATÓBA, BAIRRO NOVO HABITAR, PARA QUE A ÁGUA NÃO SE ACUMULE E POSSA FLUIR LIVREMENTE._x000D_
 </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA AGESUL, SR. EMERSON ANTÔNIO MARQUES PEREIRA, SOLICITANDO À SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	A REALIZAÇÃO DO PROSSEGUIMENTO DO PATROLAMENTO E DO CASCALHAMENTO DA FAZ. LONDRINA ATÉ A COLÔNIA INGAZEIRA._x000D_
 </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA SANESUL O SR. LUIZ CARLOS DA ROCHA LIMA E PARA A SUPERVISORA DA SANESUL A SRA. RITA DE CÁSSIA PADILHA, SOLICITANDO À SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REALIZAÇÃO DA ELEVAÇÃO DA CAIXA DE ESGOTO, EM ESPECIAL AO BAIRRO NOVO HABITAR NA COHAB._x000D_
 </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A SECRETÁRIA DE INFRAESTRUTURA DO MUNICÍPIO ISABEL FRÓES PONCE E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADAS AS SEGUINTES REIVINDICAÇÕES ABAIXO:_x000D_
 _x000D_
 	&amp;#8226; PATROLAMENTO NO FINAL DA RUA DO DOM PEPE 2;_x000D_
 	&amp;#8226; MANUTENÇÃO DA PONTE DE ACESSO DO DOM PEPE 2.  _x000D_
 </t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES, COM CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A COLOCAÇÃO DA TAMPA DE BUEIRO NA RUA CORONEL PONCE EM FRENTE À RELOJOARIA RUBI._x000D_
 </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t xml:space="preserve">Flávio Abreu, Professora Marciana </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O REGIMENTO INTERNO. INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO SENHOR DERLEI JOÃO DELEVATTI, E COM CÓPIA PARA GERENTE DE ENGENHARIA DE TRÁFEGO E SISTEMA VIÁRIOS SENHORA MARCELA QUIÑONES, RESPONSÁVEL PELA UNIDADE DO DETRAN-PORTO MURTINHO/MS, SENHORA MARIA CRISTINA DE ABREU. SOLICITA A RETIRADA DAS CARRETAS CARREGADAS DE GRÃOS DA RUA TIRADENTES, RUA 13 DE JUNHO, RUA CAP. CANTALICE. </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O REGIMENTO INTERNO. INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO SENHOR DERLEI JOÃO DELEVATTI, E COM CÓPIA A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS À SENHORA ISABEL FRÓES PONCE. SOLICITA ABERTURA DE UMA VALETA PARA O ESCOAMENTO DA ÁGUA ACUMULADA NA RUA CARANDÁ DO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O REGIMENTO INTERNO. INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, SENHOR DERLEI JOÃO DELEVATTI, CÓPIA PARA SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS, SENHORA ISABEL FRÓES PONCE. SOLICITA O RECAPEAMENTO DAS RUAS DA CIDADE E CASCALHAMENTO DA ESTRADAS DO BOCAIUVAL, EM ESPECIAL A QUE PASSA EM FRENTE A CHÁCARA DO SENHOR MAURILIO E LÚCIO AJALA, BEM COMO DA ESTRADA NA PROXIMIDADE DA CHÁCARA DA SENHORA ANA LEON QUE NO MOMENTO NECESSITAM URGENTEMENTE DESSE SERVIÇO.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO SENHOR THIAGO CARIM BUCKER, SUPERINTENDENTE DO DNIT EM MATO GROSSO DO SUL, SOLICITANDO À SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REITERAÇÃO DA INDICAÇÃO Nº 021 DE 24/10/2017 DE MINHA AUTORIA NO TOCANTE A INSTALAÇÃO DA BALANÇA PARA A FISCALIZAÇÃO DO LIMITE DO PESO EM CARGAS DOS CAMINHÕES QUE TRAFEGAM NA BR 267 ENTRE JARDIM E PORTO MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA DE EDUCAÇÃO, COM CÓPIA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA TROCA DE VIDROS DAS JANELAS QUE SE ENCONTAM QUEBRADAS, TROCA DE FECHADURAS MANUTENÇÃO DA CAIXA D&amp;#8217;ÁGUA DA ESCOLA MARIA DALVA GARAHI NA COLÔNIA CACHOEIRA._x000D_
 </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A SUPERVISORA DA SANESUL RITA DE CÁSSIA PADILHA, COM CÓPIA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA A LIMPEZA E REPAROS NA CAIXA D&amp;#8217;ÁGUA DA COLÔNIA CACHOEIRA. _x000D_
 </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GAINO, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A RETIRADA DE ENTULHOS NOS BAIRROS RESIDENCIAL VILA CÉLIA E JOCKEY CLUB._x000D_
 </t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO NA RUA ALFREDO PINTO E NO BAIRRO JOCKEY CLUB._x000D_
 </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	A REITERAÇÃO DA INDICAÇÃO Nº 0028 DE 21/11/2017 DA MINHA AUTORIA QUE DISPÕE SOBRE A MANUTENÇÃO DE UMA CRATERA LOCALIZADA NA RUA CAPITÃO CANTALICE ESQUINA COM A AVENIDA LARANJEIRA PRÓXIMO AO SINDICATO RURAL._x000D_
 </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO SENHOR ROBERTO HASHIOKA SOLER, DIRETOR DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE MATO GROSSO DO SUL-DETRAN/MS:_x000D_
 &amp;#8226;	REITERO A INDICAÇÃO Nº 003 DE 16/05/2017 DA AUTORIA DOS VEREADORES FLÁVIO ABREU E ZILDA DURÉ, QUE DISPÕE SOBRE A SOLICITAÇÃO DOS EXAMES MÉDICOS SEREM REALIZADOS NA CIDADE DE PORTO MURTINHO/MS._x000D_
 </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA ENERGISA SR. MARCELO VINHAES MONTEIRO, SOLICITANDO QUE SEJA REALIZADA A COLOCAÇÃO DA REDE DE ENERGIA ELÉTRICA  E TAMBÉM DOS POSTES DE ENERGIA NA EXTENSÃO DA RUA JOÃO PAES DE BARROS ESQUINA COM A RUA TIRADENTES, SENTIDO AO AUTO POSTO MURTINHENSE, NO BAIRRO FLORESTAL.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	QUE SEJA REALIZADA A IMPLANTAÇÃO DE ENERGIA ELÉTRICA E A MANUTENÇÃO DO PARK CARANDÁ LOCALIZADO NA RUA FRANCISCO DE OLIVEIRA AO LADO DO CEMITÉRIO NOVO NO BAIRRO COHAB.  _x000D_
 </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A MANUTENÇÃO DAS LUMINÁRIAS NA RUA DR. COSTA MARQUES PRÓXIMO AO POSTO DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A GERENTE DE TRÂNSITO MARCELA QUIÑONES._x000D_
 SOLICITA UM PEDIDO DE ESTUDO DA SITUAÇÃO DO CAIS._x000D_
 </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GAINO, COM CÓPIAS A SECRETÁRIA DE INFRAESTRUTURA E AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA LIMPEZA E PODA DAS ÁRVORES NA PRAÇA DA BANDEIRA._x000D_
 </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  A SECRETÁRIA DE INFRAESTRUTURA COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADA AS SEGUINTES REIVINDICAÇÕES ABAIXO:_x000D_
 _x000D_
 	&amp;#8226; PATROLAMENTO E CASCALHAMENTO NA RUA BOCAIÚVA;_x000D_
 	&amp;#8226; TROCA DO BUEIRO QUE ESTÁ QUEBRADO NA RUA A CIMA MENCIONADA_x000D_
 </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS, À SENHORA ISABEL FRÓES PONCE, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PREFEITO, DERLEI JOÃO DELEVATTI. SOLICITA A LIMPEZA DO TERRENO LOCALIZADO ENTRE AS RUAS ANHANGUERA E DA PAZ, OS SERVIÇOS DE REPAROS DA ILUMINAÇÃO PÚBLICA DAQUELE LOCAL, BEM COMO O CASCALHAMENTO DA RUA ANHANGUERA.  </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS, À SENHORA ISABEL FRÓES PONCE, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PREFEITO, DERLEI JOÃO DELEVATTI. SOLICITA O CASCALHAMENTO DA RUA JOÃO PAES DE BARROS E RUA ESPERANÇA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS, À SENHORA ISABEL FRÓES PONCE, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PREFEITO, DERLEI JOÃO DELEVATTI. SOLICITA A TROCA DE LÂMPADAS DA REDE DE ILUMINAÇÃO PÚBLICA DA RUA DR. CORRÊA EM FRENTE A CASSEMS. </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA ENERGISA SR. MARCELO VINHAES MONTEIRO, SOLICITANDO QUE SEJA REALIZADA A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA FRANCISCO DE OLIVEIRA ESQUINA COM A RUA BOCAIÚVA A QUAL DÁ ACESSO A AO PARK CARANDÁ NO BAIRRO COHAB, NO SENTIDO DA ESCOLA ISA MARIA GAÚNA.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA OS SERVIÇOS DE CASCALHAMENTO E PATROLAMENTO NO BAIRRO DOM PEPÊ._x000D_
 </t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GAINO, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A RETIRADA DE ENTULHOS NO BAIRRO SALIM CAFURÊ._x000D_
 </t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇO EIRELI &amp;#8211; ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A TROCA DAS LÂMPADAS QUEIMADAS NA RUA DOUTOR COSTA MARQUES PRÓXIMO AO MUSEU E A ANTIGA ESCOLA ALFA._x000D_
 </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA LIMPEZA EM TODA EXTENSÃO DA VALA NA RUA BARAÚNAS E O SERVIÇO DE CASCALHAMENTO DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO DEPUTADO FEDERAL FÁBIO TRAD._x000D_
 _x000D_
 SOLICITA TREZENTOS MIL REAIS PARA CUSTEIO DA TENSÃO MÉDIA E ALTA COMPLEXIDADE DO HOSPITAL MUNICIPAL OSCAR RAMIRES DE PORTO MURTINHO - MS._x000D_
 </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA QUE SEJA FEITO UM LEVANTAMENTO DE TODAS AS LÂMPADAS QUE SE ENCONTRAM APAGADAS NO BAIRRO DOM PEPE._x000D_
 </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA MANUTENÇÃO DAS LUMINÁRIAS NA RUA CORONEL ALFREDO PINTO EM FRENTE À RESIDÊNCIA DA DONA MARIA DORA._x000D_
 </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE  AO RESPONSÁVEL PELA EMPRESA NO MUNICÍPIO CÉZAR AMARILHA COM CÓPIA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA UM VIGILANTE PERMANENTE NA ORLA DO RIO PARAGUAI._x000D_
 </t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO CEMITÉRIO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE OBRAS DO ESTADO HELIANEY PAULO SILVA, COM CÓPIAS AO GOVERNADOR DO ESTADO E AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA MELHORIAS NA ESTRADA DA ALDEIA ALVES DE BARROS._x000D_
 </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA MANUTENÇÃO NAS LUMINÁRIAS DAS RUAS PRÓXIMAS A PONTE DO BAIRRO DOM PEPE._x000D_
 </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO NA RUA PORTO CARREIRO (ENTRE AS RUAS 13 DE MAIO E CORONEL PONCE)._x000D_
 </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	A REALIZAÇÃO DA LIMPEZA E CARPINAGEM NA AV. LARANJEIRAS - CENTRO PRÓXIMO AO MERCADO NOVA COMERCIAL._x000D_
 </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Sérgio Bacha , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O REGIMENTO INTERNO, INDICA A MESA DIRETORA, DEPOIS DE OUVIDO O COLENDO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI OU QUE DETERMINE AO SETOR COMPETENTE, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REABERTURA DA ESTRADA PÚBLICA, LOCALIZADA NO SENTIDO COLÔNIA INGAZEIRA, PASSANDO A PONTE DENOMINADA COMO &amp;#8220;ÁGUA DOCE&amp;#8221;, COM ENTRADA A DIREITA, TENDO COMO REFERÊNCIA A DOIS QUILÔMETRO ANTES DA FAZENDA PIQUIRI. QUE FOI REGISTRADA NA ÉPOCA DO EX-PREFEITO LUIZ AUGUSTO CODORNIZ MAIS CONHECIDO COMO &amp;#8220;SR. LULUCA&amp;#8221;, COM O INTERESSE DE BENEFICIAR OS PEQUENOS E MÉDIOS PRODUTORES RURAIS DA REGIÃO. JUSTIFICA-SE TENDO EM VISTA QUE, ESSA ESTRADA BENEFICIA AS FAZENDAS POTRERO E TUPI DE PROPRIEDADE DO SR. HERMES CANO DENTRE OUTROS MORADORES QUE RESIDEM EM FAZENDAS PRÓXIMAS. NOTICIA-SE QUE O FECHAMENTO DA REFERIDA ESTRADA OCORREU APROXIMADAMENTE A TRÊS MESES DE MANEIRA IRREGULAR E AUTORITÁRIA PELOS PROPRIETÁRIOS DA FAZENDA PIQUIRI, OCASIONANDO ASSIM ENORMES TRANSTORNOS A TODOS AQUELES QUE DEPENDEM DESSA ESTRADA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA AO ASSESSOR JURÍDICO DR. ABEL NUNES PROENÇA JUNIOR, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	A POSSIBILIDADE DE UM ESTUDO SOBRE A MUDANÇA DA NOMENCLATURA DO CARGO DE AGENTE DE SAÚDE PÚBLICA PARA AGENTES DE COMBATE ÀS ENDEMIAS NA LEI Nº 1.448 DE 12 DE JULHO DE 2010 A QUAL DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS - PCCV, DO PODER EXECUTIVO EM VIRTUDE DAS FUNÇÕES DIÁRIAS DOS CARGOS SEREM SIMILARES._x000D_
 </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E AO EXECUTIVO MUNICIPAL PARA QUE POSSA REALIZAR SERVIÇO DE MANUTENÇÃO E CASCALHAMENTO NAS SEGUINTE RUAS:_x000D_
 1.	TRECHO COMPREENDIDO ENTRE A RUA 13 DE JUNHO, ESQUINA COM A AVENIDA RIO BRANCO AO LADO DO HOSPITAL MUNICIPAL ATÉ A ESQUINA DA RUA CANDIDO MARIANO;_x000D_
 2.	TRECHO COMPREENDIDO ENTRE A RUA JOÃO PAES DE BARROS NO BAIRRO FLORESTAL, ESQUINA DA AVENIDA LARANJEIRAS ATÉ O ENTRONCAMENTO COM O DIQUE DE CONTENSÃO NO BAIRRO CHE ROGA MI.  _x000D_
 </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A EMPRESA GIMENES E ALVES EIRELI LTDA, COM CÓPIA AO EXCELENTÍSSIMO  PREFEITO MUNICIPAL, A COLOCAÇÃO DE LÂMPADA NOS POSTES DE ILUMINAÇÃO PÚBLICA NA EXTENSÃO DA RUA DA PAZ AO LADO DA CAPELA SAGRADA FAMÍLIA NO BAIRRO SALIM CAFURE. </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	A COLOCAÇÃO DA REDE DE ENERGIA ELÉTRICA E TAMBÉM DOS POSTES DE ENERGIA NA EXTENSÃO DA RUA JOÃO PAES DE BARROS ESQUINA COM A RUA TIRADENTES, SENTIDO AO AUTO POSTO MURTINHENSE, NO BAIRRO FLORESTAL;_x000D_
 &amp;#8226;	A COLOCAÇÃO DE POSTES DE ENERGIA ELÉTRICA NA TRAVESSA DA RUA 15 DE NOVEMBRO NO BAIRRO DOM PEPE I APÓS A PONTE DE MADEIRA NO SENTIDO DOM PEPE II NA PRIMEIRA RUA E NA ÚLTIMA RUA; _x000D_
 &amp;#8226;	A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA FRANCISCO DE OLIVEIRA ESQUINA COM A RUA BOCAIÚVA A QUAL DÁ ACESSO A AO PARK CARANDÁ NO BAIRRO COHAB, NO SENTIDO DA ESCOLA ISA MARIA GAÚNA._x000D_
 </t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REALIZAÇÃO DA LIMPEZA E ROÇAGEM DO CAMPINHO DE FUTEBOL LOCALIZADO NO FINAL DA RUA 15 DE NOVEMBRO PRÓXIMO A PONTE QUE INTERLIGA AO DOM PEPE._x000D_
 </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A DELEGACIA DE IMIGRAÇÃO DA POLICIA FEDERAL - DELEMIG, VISANDO UMA CARAVANA OU "FORÇA TAREFA" NO INTUITO DE ATENDER OS ESTRANGEIROS RESIDENTES NO MUNICÍPIO DE PORTO MURTINHO - MS, COM A REGULARIZAÇÃO DE SUAS PERMANÊNCIAS E/OU EXPEDIÇÃO DE NOVAS PERMANÊNCIAS. </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Sérgio Bacha , Elbio da Twister, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO COORDENADOR DA DEFESA CIVIL DO ESTADO DE MATO GROSSO DO SUL, SR. TENENTE-CORONEL BM FÁBIO SANTOS COELHO CATARINELI PARA QUE SEJA REALIZADA EM CARÁTER DE URGÊNCIA UM LEVANTAMENTO SOBRE TODO O PERCURSO DO DIQUE, COM A FINALIDADE DE VERIFICAR SE HÁ INFILTRAÇÕES E EROSÕES AS QUAIS POSSAM COMPROMETER O DIQUE DE CONTENÇÃO A QUAL CIRCUNDA O MUNICÍPIO, UMA VEZ QUE É DO NOSSO CONHECIMENTO QUE O RIO PARAGUAI TEVE UM AUMENTO GRADATIVO EM VIRTUDE DAS CHUVAS RECENTES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A DIRETORA PRESIDENTE DA AGEHAB - AGÊNCIA DE HABITAÇÃO DE MATO GROSSO DO SUL, QUE SEJA DISPONIBILIZADO AGENDAMENTO PARA REALIZAÇÃO DE UMA AUDIÊNCIA PUBLICA A SER REALIZADA NAS DEPENDÊNCIAS DESTA CASA DE LEIS SOB RESPONSABILIDADE DA AGEHAB PARA TRATAR SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA PREVISTA NA LEI FEDERAL Nº. 13.465/2017, COM INTUITO DE REGULARIZAÇÃO DAS PROPRIEDADES DOS IMÓVEIS DO LOTEAMENTO "CHE ROGA MI E SALIM CAFURE I, II E III QUE TOTALIZA 138 UNIDADES HABITACIONAIS E QUE DESDE O ANO DE 2005 ESTÁ PENDENTE DE REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL FRÓES PONCE, COM CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA OS SERVIÇOS DE CASCALHAMENTO NA COLÔNIA BOCAIUVAL PRÓXIMO AO SENHOR NELSON E DONA VIRGÍNIA._x000D_
 </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A RETIRADA DO ENTULHO DA VIA PÚBLICA QUE SE ENCONTRA NA ESQUINA DA KABANA'S PIZZARIA NA RUA CORONEL ALFREDO PINTO COM A RUA CORONEL PONCE - CENTRO, AFIM DE PROPORCIONAR MAIOR SEGURANÇA AOS PEDESTRES QUE TRAFEGAM PELO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO E COLOCAÇÃO DE TUBOS NA RUA JOSÉ BONIFÁCIO ENTRE A RUA JOÃO PAES DE BARROS E LUÍS DE ALBUQUERQUE_x000D_
 </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA MEDIDAS NECESSÁRIAS A FIM DE DETERMINAR A CONSTRUÇÃO DE UMA ESCOLA DE ENSINO FUNDAMENTAL NA ALDEIA CAMPINAS._x000D_
 </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO DIRETOR-PRESIDENTE DA ENERGISA MARCELO VINHAES MONTEIRO, COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA COLOCAÇÃO DE POSTES DE LUZ NA RUA JOÃO PAES DE BARROS COM A TIRADENTES. (PRÓXIMO AO AUTO POSTO MURTINHENSE)_x000D_
 </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO DIRETOR-PRESIDENTE DA ENERGISA MARCELO VINHAES MONTEIRO, COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA COLOCAÇÃO DE POSTES DE LUZ NAS RUAS LATERAIS DO BAIRRO DOM PEPÊ NO MUNICÍPIO DE PORTO MURTINHO &amp;#8211; MS._x000D_
 </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA COM URGÊNCIA REPAROS NAS PRINCIPAIS VIAS DA CIDADE: RUA CÂNDIDO MARIANO (PRÓXIMO A CONVÊNIENCIA CORUJÃO ESQUINA COM A RUA DR. COSTA MARQUES), RUA 13 DE JUNHO, RUA 13 DE MAIO (EM FRENTE AO FÓRUM) RUA ALFREDO PINTO (EM FRENTE AO DETRAN) E NA RUA JOAQUIM MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO NO BAIRRO RESIDENCIAL VILA CÉLIA._x000D_
 </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Sônia Ferreira, Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO GOVERNADOR DO ESTADO REINALDO AZAMBUJA, COM CÓPIA A SECRETÁRIA DE EDUCAÇÃO DO ESTADO MARIA CECÍLIA AMENDOLA._x000D_
 SOLICITA A DOAÇÃO DE 400 CONJUNTOS DE MESAS E CADEIRAS E A INSTALAÇÃO DE 15 ARES-CONDICIONADOS NAS SALAS DE AULA DA ESCOLA ESTADUAL JOSÉ BONIFÁCIO._x000D_
 </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA QUE O CAMINHÃO-PIPA  MOLHE A RUA 15 DE NOVEMBRO NO BAIRRO DOM PEPÊ PRÓXIMO A PAVIMENTAÇÃO ASFÁLTICA._x000D_
 </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA REPAROS NAS PONTES DE MADEIRAS LOCALIZADAS NA AVENIDA LARAJEIRA DE ACESSO AOS BAIRROS JOCKEY CLUB E O BAIRRO COHAB E NA PONTE DO BAIRRO NOSSA SENHORA DE CAACUPÊ. _x000D_
 </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA AO EXECUTIVO MUNICIPAL E A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS PÚBLICOS PARA QUE FAÇA A LIMPEZA DO CANAL DE DRENAGEM (VALETÃO) LOCALIZADO NO BAIRRO DOM PEPE, COMO TAMBÉM SE REALIZE LIMPEZA GERAL DO CANAL.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AVEREADORA QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI, SOLICITANDO QUE ATRAVÉS DO EXECUTIVO SEJA REALIZADO UM AGENDAMENTO COM TODOS OS SECRETÁRIOS DO MUNICÍPIO PARA COMPARECER NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA, COM CÓPIA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA OS SERVIÇOS DE CASCALHAMENTO E PATROLAMENTO EM TODAS AS RUAS DO BAIRRO DOM PEPÊ._x000D_
 </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI  COM CÓPIA A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS, SRA. ISABEL FRÓES PONCE SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	A POSSIBILIDADE  DA  VIABILIZAÇÃO  DE DOAÇÕES DE  TERRENOS PARA A CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA NO FGTS, PARA SERVIDORES PÚBLICOS ESTADUAL E MUNICIPAL, ATENDENDO  OS SERVIDORES  PÚBLICOS MUNICIPAIS QUE POSSUEM  RENDA FAMILIAR ENTRE R$ 1.600,00 A R$ 2.700,00._x000D_
 </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Elbio da Twister, Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A COLOCAÇÃO DE BRAÇOS COM LUMINÁRIAS NOS POSTES DO PROGRAMA HABITACIONAL SUB-50 (RESIDENCIAL DOM PEPÊ)._x000D_
 </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE , EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE SEJA ENVIADO EXPEDIENTE AOS NOBRES DEPUTADOS ESTADUAIS BETO PEREIRA E FELIPE ORRO, SOLICITANDO DOAÇÕES PARA O PROJETO ORQUESTRA DE VIOLÕES CLAVE DE SOL DA ESCOLA MUNICIPAL THOMAS LARANGEIRA OS SEGUINTES MATERIAS</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 _x000D_
 REITERO A INDICAÇÃO Nº 015/2018 ENCAMINHADA EM 19 DE JUNHO DE 2018.  SOLICITANDO A COLOCAÇÃO DE BRAÇOS COM LUMINÁRIAS NOS POSTES DO PROGRAMA HABITACIONAL SUB-50 (RESIDENCIAL DOM PEPÊ)._x000D_
 </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE MINISTRO DA SECRETARIA DA PRESIDÊNCIA DA REPÚBLICA CARLOS MARUN, COM CÓPIA AO COORDENADOR REGIONAL DA FUNAI PAULO RIOS JÚNIOR._x000D_
 SOLICITA EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UMA ESCOLA NA ALDEIA CAMPINAS (CONFORME PLANTA EM ANEXO)._x000D_
 </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Professora Donizete, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA ENERGISA SR. MARCELO VINHAES MONTEIRO, SOLICITANDO QUE SEJA REBAIXADA A REDE DE ENERGIA ELÉTRICA NA TRAVESSA DA RUA 15 DE NOVEMBRO DO BAIRRO DOM PEPE I, PÓS A PONTE DE MADEIRA NA PRIMEIRA E NA ÚLTIMA RUA DO CITADO BAIRRO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, COM CÓPIAS A SECRETARIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A TROCA DAS LÂMPADAS QUEIMADAS NA RUA CARANDÁ NO BAIRRO COHAB. _x000D_
 </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES COM CÓPIAS AO RESPONSÁVEL DA EMPRESA GAINO E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A COLETA DE GALHOS E ENTULHOS NO BAIRRO SALIM CAFURÊ._x000D_
 </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA OS SERVIÇOS DE REPAROS NAS PASSARELAS QUE LIGA OS BAIRROS JOCKEY CLUB E COHAB._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO RESPONSÁVEL DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI &amp;#8211; ME, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A COLOCAÇÃO DE LÂMPADAS NA RUA FRANCISCO DE OLIVEIRA E NO PARQUINHO DO BAIRRO COHAB E MANUTENÇÃO DO MESMO._x000D_
 </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS, AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E AO EXECUTIVO MUNICIPAL, PARA QUE SEJA REALIZADA COM MAIS URGENTE POSSÍVEL, SERVIÇOS DE RECOLHIMENTO DE ANIMAIS SOLTOS EM VIAS PÚBLICAS DENTRO DO MUNICÍPIO DE PORTO MURTINHO, NO INTUITO DE PREVENIR ACIDENTES COM CONDUTORES DE VEÍCULOS AUTOMOTORES.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE AO COMANDANTE DA 2ª COMPANHIA DE FRONTEIRA, PARA QUE SEJA DIRIGIDA UMA FORÇA TAREFA SE FOR POSSÍVEL COM O AUXILIO DO PODER EXECUTIVO MUNICIPAL, NO INTUITO DE REALIZAR LIMPEZAS NA ÁREA DE SUA PROPRIEDADE LADO BAIRRO NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE PATROLAMENTO NO TERRENO DA ESCOLA MUNICIPAL BONIFÁCIO GOMES PÓLO E EXTENSÕES - SALA MARIA DALVA GARAHI._x000D_
 </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA OS SERVIÇOS DE CASCALHAMENTO E LIMPEZA GERAL NO BAIRRO RESIDENCIAL VILA CÉLIA E NO SALADEIRO._x000D_
 </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA ABERTURA DE UMA VALA PARALELA A RUA LUÍS DE ALBUQUERQUE NO BAIRRO VILA CÉLIA._x000D_
 </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO RESPONSÁVEL DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI &amp;#8211; ME, CÓPIAS A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE ILUMINAÇÃO PÚBLICA ENTRE AS RUAS JOÃO PAES DE BARROS E LUÍS DE ALBUQUERQUE. _x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA AO DEPUTADO ESTADUAL AMARILDO CRUZ-PT PARA QUE POSSA INTERMEDIAR JUNTO AO SECRETÁRIO DE SAÚDE DO ESTADO, ATENDIMENTO OFTALMOLÓGICO ATRAVÉS DO PROGRAMA CARRETA DA SAÚDE, AOS ALUNOS DA REDE MUNICIPAL DE ENSINO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL E A COORDENADORIA DE TRÂNSITO MUNICIPAL QUE POSSA TRANSFERIR O PONTO DE MOTO-TÁXI DA RUA CEL. ALFREDO PINTO PARA A RUA DR. CORREA AO LADO DO PRÉDIO DA VIGILÂNCIA SANITÁRIA E DEMARCAÇÃO DA ÁREA QUE SE REFERE AO PONTO DE TÁXI Nº. 04 NA RODOVIÁRIA LOCAL CONFORME O LEI MUNICIPAL Nº. 1.482-A/2011.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t xml:space="preserve">Flávio Abreu, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA MUNICIPAL DE OBRAS RETIRADA DE ENTULHOS NA ORLA DO DIQUE DE CONTENÇÃO E CASCALHAMENTO NO PROLONGAMENTO DA AV. LARANJEIRAS ATÉ A RUA PROJETADA NO JOCKEY CLUBE.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA MUNICIPAL DE OBRAS RETIRADA DE ENTULHOS DAS VIAS PÚBLICAS DA VILA CÉLIA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E A EMPRESA GIMENEZ ALVES SERVIÇOS - EIRELI, SOLICITANDO A POSSIBILIDADE DE REALIZAR COM MÁXIMA URGÊNCIA REALINHAMENTO DE TODOS OS POSTES DE ILUMINAÇÃO PÚBLICA LOCALIZADAS NA ORLA DO RIO PARAGUAI.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE DISPONIBILIZE TRANSPORTE AOS INDÍGENAS DAS ALDEIAS DO MUNICÍPIO DE PORTO MURTINHO - MS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA MUNICIPAL DE OBRAS PARA QUE POSSA DISPONIBILIZAR CARRO PIPA PARA EFETUAR IRRIGAÇÃO DE VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Elbio da Twister, Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E A COORDENARIA DE TRÂNSITO MUNICIPAL PARA QUE POSSA VIABILIZAR REDUTORES DE VELOCIDADE NA RUA CEL. ALFREDO PINTO EM FRENTE A ESCOLA MUNICIPAL THOMAZ LARANJEIRAS, NA RUA 13 DE MAIO EM FRENTE A ESCOLA ESTADUAL JOSÉ BONIFÁCIO E NA RUA CEL. PONCE EM FRENTE A EMEI - PRIMEIROS PASSOS. </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE SAÚDE PARA QUE POSSA VIABILIZAR CONTRATAÇÃO DE UM MÉDICO EMERGENCISTA PARA ATENDER A POPULAÇÃO MURTINHENSE NO HOSPITAL MUNICIPAL OSCAR RAMIRES PEREIRA.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS E AO EXECUTIVO MUNICIPAL, PARA QUE SEJA REALIZADA CONTINUIDADE DO CASCALHAMENTO E MANUTENÇÃO DA VIA PÚBLICA EM CIMA DO DIQUE DE CONTENÇÃO A PARTIR DA FRENTE DO PORTO MILITAR.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Sérgio Bacha , Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, PARA QUE POSSA VIABILIZAR CONCURSO PÚBLICO PARA MECÂNICO NO INTUITO DE SUPRIR A FALTA DESSE PROFISSIONAL EM SEU QUADRO EFETIVO.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PARA QUE POSSA REALIZAR SERVIÇOS DE COLOCAÇÃO DE PELÍCULAS NOS VIDROS (INSUFILMES) EM TODAS AS VIATURAS ESCOLARES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	RECUPERAÇÃO COM MÁXIMA URGÊNCIA DE DUAS PONTES DE MADEIRA NA ESTRADA VICINAL NA RODOVIA MUNICIPAL - PM 05 DE ACESSO AS FAZENDAS AMONGUIJÁ E SÃO FRANCISCO, POR MOTIVO DE ESTAREM EM CONDIÇÕES PRECÁRIAS E PRESTES A CAUSAR ACIDENTES AOS TRANSEUNTES LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL FRÓES PONCE, COM CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA DE MANEIRA URGENTE QUE SEJA REALIZADA A MANUTENÇÃO DA RUA DR. COSTA MARQUES DESDE A POUSADA SETE DIAS À TOA ATÉ A ANTIGA CONVENIÊNCIA DO PEZÃO._x000D_
 </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Elbio da Twister, Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVE , EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A  MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A SENHORA ISABEL FRÓES, SECRETÁRIO MUNICIPAL DE OBRAS E AO EXECUTIVO, SOLICITANDO CONSERTOS E FECHAMENTOS DOS BURACOS E O PROLONGAMENTO DA RUA MATE LARANJEIRA DESDE O INÍCIO DA BR 267 ATE O ENTRONCAMENTO DA RUA FRANCISCO DE OLIVEIRA E O PROLONGAMENTO DA RUA FRANCISCO DE OLIVEIRA DESDE O ENTRONCAMENTO DA RUA JOÃO PAES DE BARROS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA QUE ATRAVÉS DO EXECUTIVO SEJA FEITO UM AGENDAMENTO PARA REALIZAR UMA AUDIÊNCIA PÚBLICA COM O GRUPO DE TRABALHO DO CORREDOR RODOVIÁRIO PORTO MURTINHO- MS PORTOS DO NORTE DO CHILE E DO CORREDOR BIOCÊANICA RODOVIÁRIO &amp;#8211; BRASIL, PARAGUAI, ARGENTINA E CHILE._x000D_
 </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GAINO, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A RETIRADA DE ENTULHOS E LIXOS NA RUA SÃO RAMÃO NO BAIRRO SALIM CAFURÊ._x000D_
 </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO THAIS REGINA CAVALHEIRO SANCHES, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO CARLOS ALBERTO  HEYN E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 _x000D_
 SOLICITA A REFORMA DA ESCOLA MUNICIPAL CONU CONU EM DA ALDEIA INDÍGENA SÃO JOÃO E 20 CONJUNTOS DE MESAS E CADEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 - SERVIÇO DE CASCALHAMENTO NO PROLONGAMENTO DA AVENIDA LADO BAIRRO JOCKEY CLUB ATÉ A FRENTE DA RESIDÊNCIA DO SENHOR ELEUTÉRIO LEIVA E DONA GREGÓRIA PANIAGUA E A RUA PROJETADA NA ÚLTIMA RUA DO MESMO BAIRRO; SERVIÇO DE RETIRADA DE ENTULHO DO CONTORNO DO DIQUE DE CONTENÇÃO EM TODO O SEU PROLONGAMENTO, ESPECIFICADAMENTE NA PARTE ONDE ENCONTRA-SE A CASA DE BOMBAS ATÉ A ENTRADA DA CHÁCARA DENOMINADA FLORES, BEM COMO SOLICITAR AO EXECUTIVO MUNICIPAL REALIZAR FISCALIZAÇÃO E SERVIÇOS DE CONSCIENTIZAÇÃO DOS MORADORES QUE FAZEM DESSES LOCAIS LIXÃO A CÉU ABERTO COM POSSIBILIDADES DE PENALIZAR OS CIDADÃOS QUE COMETEM ESSE ABSURDO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA: SERVIÇO DE RETIRADA DE ENTULHOS DAS VIAS PÚBLICAS DO RESIDENCIAL VILA CÉLIA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, SOLICITANDO A SEGUINTE PROVIDÊNCIA: LIMPEZA DO CANAL DE MICRO E MACRO DRENAGEM (VALETÃO) DA ORLA DO DIQUE DE CONTENÇÃO, TANTO LADO INTERNO COMO EXTERNO COM INTUITO DE AJUDAR NO FLUXO DAS ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS, A EMPRESA GIMENEZ ALVES-EIRELI E AO EXECUTIVO MUNICIPAL, NO INTUITO DE DISPONIBILIZAR SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO PROLONGAMENTO DA ESTRADA VICINAL DO KM 6, DESDE A BR 267 ATÉ A SAÍDA DA ESCOLA MUNICIPAL RURAL BONIFÁCIO GOMES POLO E NA LOCALIDADE CONHECIDA COMO ANTIGO MATADOURO._x000D_
 </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE AO PRESIDENTE DO SINDICATO RURAL PATRONAL E AO EXECUTIVO MUNICIPAL, VISANDO CONCESSÃO DE ACORDO ENTRE OS PROPRIETÁRIOS RURAIS DO MUNICÍPIO DE PORTO MURTINHO RELACIONADO A REALIZAÇÃO DE COMPRAS DE MATERIAL DE EXPEDIENTE E CONSUMO NO COMERCIO LOCAL PARA PRODUZIR RENDA DENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL SRA. ALINE COSTA SOARES, PARA QUE POSSA REALIZAR SERVIÇOS DE ENSINO MUNICIPAL E ESTADUAL E ATÉ MESMO ATRAVÉS DE OUTROS MEIOS DE COMUNICAÇÃO LOCAL, DO PROGRAMA ID-JOVEM DO GOVERNO FEDERAL VOLTADO A ATENDER JOVENS EM GERAL ENTRE 15 A 29 ANOS COM DIVERSOS BENEFÍCIOS DE SUMA IMPORTÂNCIA.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E A EMPRESA GIMENEZ ALVES SERVIÇOS - EIRELI, SOLICITANDO A POSSIBILIDADE DE REALIZAR COM MÁXIMA URGÊNCIA COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA EXTENSÃO DA RUA GENERAL DE OLIVEIRA NA 2ª SAÍDA DO LOTEAMENTO RESIDENCIAL DOM PEPE.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Professora Donizete, Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E A SECRETÁRIA MUNICIPAL DE OBRAS, PARA QUE POSSA REALIZAR RETIRADA DE GALHOS, ENTULHOS E LIXO NO PROLONGAMENTO DAS RUAS MARGARIDA E BOM JESUS NO BAIRRO SALIM CAFURE.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE A SENHORA GERENTE DA SANESUL DE PORTO MURTINHO - MS, QUE SEJA REALIZADA SERVIÇO DE MANUTENÇÃO DE REDE DE ESGOTO NA RUA LUIZ DE ALBUQUERQUE ESQUINA COM A RUA 15 DE NOVEMBRO NO BAIRRO NOSSA SENHORA DE CAACUPE.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA QUE ATRAVÉS DO EXECUTIVO SEJA FEITO UM LEILÃO COM TODOS OS CARROS PÚBLICOS QUE NÃO ESTÃO MAIS EM CONDIÇÕES DE USO._x000D_
 </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO DEPUTADO FEDERAL FÁBIO TRAD._x000D_
 SOLICITA CEM MIL REAIS PARA A CONSTRUÇÃO DE UM BARRAÇÃO DE METAL NAS ALDEIAS ALVES DE BARROS E SÃO JOÃO._x000D_
 </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E A COORDENADORIA DE TRÂNSITO MUNICIPAL PARA QUE POSSA VIABILIZAR REDUTORES DE VELOCIDADE NA RUA CEL. ALFREDO PINTO EM FRENTE A ESCOLA THOMAZ LARAJEIRAS, NA RUA 13 DE MAIO EM FRENTE A ESCOLA ESTADUAL JOSÉ BONIFÁCIO E NA RUA CEL. PONCE EM FRENTE A EMEI - PRIMEIROS PASSOS. </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTSL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE SAÚDE PARA QUE POSSA VIABILIZAR CONTRATAÇÃO DE UM MÉDICO EMERGENCISTA PARA ATENDER A POPULAÇÃO MURTINHESE NO HOSPITAL MUNICIPAL OSCAR RAMIRES  PEREIRA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES COM CÓPIA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA OS SERVIÇOS DE CASCALHAMENTO E PATROLAMENTO NA ESTRADA E DENTRO DA ALDEIA SÃO JOÃO._x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO THAIS REGINA CAVALHEIRO SANCHES COM CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A INSTALAÇÃO DE UM POTENCIALIZADOR DE INTERNET NA ESCOLA DA ALDEIA SÃO JOÃO._x000D_
 </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO THAIS REGINA CAVALHEIRO E CÓPIA AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA A MANUTENÇÃO DA INTERNET NA ESCOLA DA ALDEIA BARRO PRETO._x000D_
 </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA ISABEL PONCE FRÓES COM CÓPIAS AO RESPONSÁVEL DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI &amp;#8211; ME E AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NAS ESCOLAS DA ALDEIA ALVES DE BARROS E NOS POSTES DA ALDEIA SÃO JOÃO._x000D_
 </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL ALINE COSTA SOARES. _x000D_
 SOLICITA O RECADASTRAMENTO DO CARTÃO CIDADÃO BOLSA FAMÍLIA PARA AS ALDEIAS._x000D_
 </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A COORDENADORA DO PÓLO ACADÊMICO NICANORA SÁ E SILVA DE CAMPOS._x000D_
 SOLICITA A DISPONIBILIZAÇÃO DE CURSOS DE GRADUAÇÃO SEMIPRESENCIAIS GRATUITOS PARA ÁREA INDÍGENA NA ALDEIA ALVES DE BARROS._x000D_
 </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A RITA DE CÁSSIA PADILHA SUPERVISORA DA EMPRESA SANESUL._x000D_
 SOLICITA LIMPEZA E MANUTENÇÃO NA REDE DE ESGOTO LOCALIZADA NA RUA CARANDÁ ESQUINA COM A RUA JATOBÁ NO BAIRRO COHAB._x000D_
 </t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA LIMPEZA E MANUTENÇÃO EM TODA A EXTENSÃO DA VALA LOCALIZADA NO KM 6._x000D_
 </t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA MANUTENÇÃO NA RUA CAPITÃO CANTALICE ENTRE A AVENIDA LARANJEIRAS E ALFREDO PINTO._x000D_
 </t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA MANUTENÇÃO NA RUA 13 DE JUNHO NO BAIRRO SALIM CAFURÊ E A RETIRADA DE ENTULHOS E LIXOS NA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A RITA DE CÁSSIA PADILHA SUPERVISORA DA EMPRESA SANESUL._x000D_
 _x000D_
 _x000D_
 SOLICITA O CONSERTO DA TAMPA DO BUEIRO LOCALIZADA NA RUA CORONEL PONCE ESQUINA COM A RUA TENENTE ANTÔNIO JOÃO PRÓXIMO AO BAR SÃO PEDRO._x000D_
 </t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Infraestrutura Isabel Ponce Fróes, com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
  SOLICITA A COLOCAÇÃO DA TAMPA DE BUEIRO NA RUA SÃO RAMÃO ESQUINA COM A RUA NELSON RIBEIRO FERES.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_022-donizete_16102018_113137.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_022-donizete_16102018_113137.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, para que seja realizada a seguinte providência:_x000D_
 •	A limpeza e a manutenção do bueiro localizado na Rua 13 de Junho esquina com a Cândido Mariano. (Na rua que dá acesso a casa do ex-vereador Ailton Coalhada)</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/866/indicacao_no_023-donizete_16102018_125211.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/866/indicacao_no_023-donizete_16102018_125211.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 •	Que seja realizado o recapeamento ou ao mesmo o cascalhamento na Av. Larangeiras sentido Cohab e do Jockey. (Próximo à casa do Serginho cabeleireiro).</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_021-donizete_16102018_130632.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_021-donizete_16102018_130632.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, para que seja realizada a seguinte providência:_x000D_
 •	A instalação de energia elétrica na parte interna do cemitério municipal e a colocação de cadeados no portão no período noturno.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/868/indicacao_no_020-donizete_16102018_131611.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/868/indicacao_no_020-donizete_16102018_131611.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e a Secretária Municipal de Educação a Sra. Thais Regina da Silva Cavalheiro, solicitando:_x000D_
 _x000D_
 •	Vistorias e os reparos necessário dos ares condicionados e ventiladores em todas as escolas municipais, em especial a Escola Thomaz Larangeiras em virtude da falta de ambos aparelhos em algumas salas.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_019-donizete_02102018_105405.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_019-donizete_02102018_105405.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário,  que envie expediente ao Excelentíssimo Prefeito Municipal com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, para que seja realizada a seguinte providência:_x000D_
 •	O cascalhamento e o patrolamento  da Rua Luiz de Albuquerque entre a Rua 15 de Novembro no Bairro Residencial Saladeiro.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/873/indicacao025ver_fatima_vidotte2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/873/indicacao025ver_fatima_vidotte2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Infraestrutura Isabel Ponce Fróes com cópia ao Executivo Municipal._x000D_
 SOLICITA QUE SEJA FEITO UM CRONOGRAMA DOS DIAS QUE SERÃO RELIZADOS A COLETA DE LIXOS NOS BAIRROS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve , em conformidade com o texto regimental, solicita a mesa diretora para que depois de ouvido o soberano plenário, envie expediente a senhora Isabel Ponce Fróes, secretária Municipal de Obras e ao Executivo Municipal, solicitando consertos e fechamentos de buracos da avenida laranjeiras desde a rodoviária local até o seu final lado bairro jockey clube e serviços urgentes de cascalhamento em todas as ruas do residencial vila célia.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/876/scan_20181025_103906.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/876/scan_20181025_103906.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal com cópia a Gerente de Trânsito Marcela Quiñones._x000D_
 SOLICITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E PODA DAS ÁRVORES NA CIDADE.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao_024-2018_23102018_124017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao_024-2018_23102018_124017.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, para que seja realizada a seguinte providência:_x000D_
 •	O rebaixamento da caida das águas pluviais para facilitar o escoamento d’água da Rua Alfredo Pinto – bairro Jockey Club (lateral da cancha de cavalo em frente à casa do Sr. Alípio Blanco.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/880/indicacao_025_23102018_124648.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/880/indicacao_025_23102018_124648.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Diretor Presidente da Energisa Sr. Marcelo Vinhaes Monteiro, solicitando que seja rebaixada a rede de energia elétrica na Rua General de Oliveira na 2ª saída do Loteamento Residencial Dom Pepe.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/881/indicacao_026-2018_19122018_115322.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/881/indicacao_026-2018_19122018_115322.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Finanças o Senhor Carlos Alberto Heyn, requerendo: Em caráter de urgência , que na contratação dos interessados em explorar o espaço do Rodeio Show, em especial da Praça de Alimentação, nos dias 15 a 18 do mês de novembro de 2018, que aplique o critério de contratação exclusiva para MEI, ME e EPP, e ainda a estabelecer a prioridade para as empresas locais, sediadas 147/2014, no município de Porto Murtinho/MS, em conformidade com o que dispões os arts. I, c/c com o art. da Lei Complementar Federal nº , como forma de geração de renda e desenvolvimento local.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao_no_027-donizete_30102018_210314.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao_no_027-donizete_30102018_210314.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Saúde Sr. Marco Andrei Guimarães, solicitando: A contratação de médicos, com a máxima urgência possível para atender a demanda existente no Hospital Oscar Ramires e no Posto de Saúde, bem como se já há previsão para a contratação desses profissionais de saúde para o nosso município.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/885/indicacao_no_028-donizete_29102018_132131.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/885/indicacao_no_028-donizete_29102018_132131.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, com cópia a Secretária Municipal de Educação a Sra. Thais Regina da Silva Cavalheiro e a Gerente de Normatização a Sra. Sônia Codorniz solicitando:_x000D_
 _x000D_
 •	Providências no tocante a regularização junto a FNDE - (Fundo Nacional de Desenvolvimento da Educação) da sala de aula localizada na Fazenda São Lourenço denominada como “Aracy Brandão”.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/886/indicacao_no_029-donizete_29102018_132159.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/886/indicacao_no_029-donizete_29102018_132159.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário,  que envie expediente ao Excelentíssimo Prefeito, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, reiterando a Indicação nº 019 de 25/09/2018, de minha autoria a qual dispõe sobre o cascalhamento e o patrolamento da Rua Luiz de Albuquerque entre a Rua 15 de Novembro no bairro Residencial Saladeiro.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/887/indicacao_no_030-2018_30102018_214349.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/887/indicacao_no_030-2018_30102018_214349.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Promotora de Justiça Juliana Pellegrino Vieira e ao Secretário de Finanças o Sr. Carlos Alberto Heyn, solicitando as seguintes atualizações do perfil profissional dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias - ACE e a atualização dos direitos observados a partir da promulgação dos referidos dispositivos legais, tais como: _x000D_
 _x000D_
 •	Nível de escolaridade da categoria profissional;_x000D_
 •	 Indenização de transporte ao Agente Comunitário de Saúde e ao Agente de Combate às Endemias que realizar despesas com locomoção para o exercício de suas atividades;_x000D_
 •	Reajuste do Piso Salarial Profissional Nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, dentre outros.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao_no_031-donizete_27122018_112351.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao_no_031-donizete_27122018_112351.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, para que seja realizada a seguinte providência:_x000D_
 •	O cascalhamento da Rua Jatobá no bairro Cohab, próximo ao nº 206; bem como a realização de valas para o escoamento d’água, e as devidas manutenções necessárias no local.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_032-donizete_27122018_113340.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_032-donizete_27122018_113340.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce e ao Secretário Municipal de Meio Ambiente José Gomes Sobrinho solicitando a seguinte providência:_x000D_
 •	A retirada de galhos, entulhos e lixos das vias públicas do bairro Cohab em virtude das chuvas ocorridas recentemente.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao_no_033-donizete_02012019_093020.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao_no_033-donizete_02012019_093020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente para a Supervisora da Empresa Sanesul Sra. Rita de Cassia Padilha, para que seja realizada a seguinte providência:_x000D_
 _x000D_
 •	A limpeza e a manutenção da rede de esgoto localizada na Rua Capitão Cantalice esquina com a Avenida Laranjeira próximo ao Sindicato Rural. Em virtude do mesmo estar totalmente entupido.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/891/indicacao_no_034-donizete_02012019_094255.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/891/indicacao_no_034-donizete_02012019_094255.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor Presidente da Energisa Sr. Marcelo Vinhaes Monteiro, solicitando as seguintes providências:_x000D_
 •	A realização de uma revisão e reparos na rede elétrica dos fios da alta tensão que estão abaixo da altura necessária para o trânsito de veículos de maior porte, localizado na Rua Dr. Costa Marques esquina com a Rua 15 de Novembro.  (Próxima ao antigo Colégio alfa);_x000D_
 •	Manutenção das calçadas nos locais onde houve a troca de postes de energia de madeira para postes de concreto, em virtude de estar ocorrendo infiltração no local devido à falta de finalização dos reparos no local.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/892/indicacao_no_035-donizete_02012019_095839.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/892/indicacao_no_035-donizete_02012019_095839.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente e ao Sr. Thiago Carim Bucker Superintendente do DNIT – (Departamento Nacional de Infraestrutura e Transportes Terrestres), com cópia a Secretária de Infraestrutura Sta. Isabel Fróes Ponce, solicitando:_x000D_
 _x000D_
 •	A realização de um estudo para viabilizar a implantação de dois quebra-molas na entrada da cidade na BR 267, a primeira em frente à antiga sede de estação de energia e o segundo em frente ao cemitério municipal.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_036-donizete_02012019_101721.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_036-donizete_02012019_101721.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, solicitando a seguinte providência solicitando a seguinte providência:_x000D_
 _x000D_
 •	Que o executivo solicite junto ao Governo do Estado a implantação de um posto de atendimento especifico para as pessoas que necessitam solicitar o seguro desemprego.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao_no_037-donizete_02012019_102646.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao_no_037-donizete_02012019_102646.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Prefeito Derlei João Delevatti com cópia a Secretária de Infraestrutura, Sra. Isabel Fróes Ponce e ao representante da Empresa Gimenes Alves Serviços Eireli-ME, solicitando as manutenções necessárias e as trocas das lâmpadas queimadas de alguns postes localizados na orla atrás da prefeitura.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_038-2018_donizete_02012019_112425.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_038-2018_donizete_02012019_112425.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce e ao Secretário Municipal de Meio Ambiente José Gomes Sobrinho solicitando a seguinte providência:_x000D_
 •	A retirada de galhos e entulhos das vias públicas localizadas na Rua 13 de Junho entre a Av. Rio Branco e a Candido Mariano próximo ao hospital e em frente da casa do Sr. Emiliano. (Pax São Francisco)</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao_no_030-2018_03012019_104208.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao_no_030-2018_03012019_104208.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce solicitando a seguinte providência: A realização da coleta seletiva do lixo em todas as ruas dos bairros dom Pepe I e II.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/901/indicacao_no_031-2018_03012019_105028.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/901/indicacao_no_031-2018_03012019_105028.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, solicitando a seguinte providência:_x000D_
 •	A retirada de terras, pedras britas e areias da via pública que se encontra na Rua João Pães de Barros, bairro Florestal, a fim de proporcionar maior segurança aos pedestres que trafegam pelo local, bem como também amenizar os problemas de saúde aos munícipes em virtude do excesso de poeira ocasionado pela areia do local. (Materiais de construção de propriedade privada depositada irregularmente nas vias públicas, próximo à casa do Sr. Boaventura Brito)</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/902/indicacao_no_032-2018_23102018_124533.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/902/indicacao_no_032-2018_23102018_124533.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando a seguinte providência:_x000D_
 •	O aterramento da cabeceira da Ponte Poli Pacheco na região da estrada vicinal que interligam a Chácara do Sr. Ramão Acunha e do finado Sr. Poli Pacheco (pai da ex-vereadora Sirley Pacheco), na área Rural no Município de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/903/indicacao_no_033-2018_03012019_111533.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/903/indicacao_no_033-2018_03012019_111533.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, Coordenador da Defesa Civil do Estado de Mato Grosso do Sul, Sr. Tenente-Coronel BM Fábio Santos Coelho Catarineli e o Coordenador da Defesa Civil do município, Sr. Helton Benitez da Graça para que seja realizada em caráter de urgência um levantamento sobre todo o percurso do Dique de Contenção, com a finalidade de verificar a real situação do mesmo em virtude da presença de infiltrações, erosões visíveis e até mesmo do crescimento de árvores no local, o qual poderá acarretar uma maior fragilidade da estrutura do Dique de contenção. Ressalta-se que estamos nos aproximando da época das chuvas e dessa forma se faz necessária a realização de uma fiscalização minuciosa no local com o intuito de prevenir a população de um desastre natural (enchente).</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/904/indicacao_no_034-2018__30102018_214517.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/904/indicacao_no_034-2018__30102018_214517.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce e ao Secretário Municipal de Meio Ambiente José Gomes Sobrinho solicitando a seguinte providência:_x000D_
 •	Que sejam realizadas as limpezas de todas as vias públicas do nosso município.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/905/indicacao_no_035-2018_03012019_121243.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/905/indicacao_no_035-2018_03012019_121243.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce e ao Secretário Municipal de Meio Ambiente José Gomes Sobrinho solicitando a seguinte providência:_x000D_
 •	A regularização da coleta seletiva do lixo em todas as ruas do bairro Salim Cafure.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/906/indicacao_no_036-2018_04012019_094010.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/906/indicacao_no_036-2018_04012019_094010.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando a seguinte providência:_x000D_
 •	A realização das devidas manutenções necessárias com a máxima urgência possível para o escoamento d’água na Rua Carandá no bairro Cohab, em virtude do acúmulo das águas na citada rua.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/907/indicacao_no_037-sergio_04012019_095022.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/907/indicacao_no_037-sergio_04012019_095022.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando a seguinte providência:_x000D_
 •	O cascalhamento e o patrolamento da Rua Capitão Cantalice no trecho entre a Av. Larangeiras e a Rua Coronel Alfredo Pinto – Centro, em virtude de haver uma cratera localizada no local. (Próxima a Viação Cruzeiro do Sul).</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/908/indicacao_no_038-2018_04012019_101133.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/908/indicacao_no_038-2018_04012019_101133.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor Presidente da Sanesul Sr. Luiz Carlos da Rocha Lima, com cópia para a Supervisora da Sanesul a Sra. Rita de Cássia Padilha e Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando à seguinte providência:_x000D_
 •	A possibilidade de um estudo para a realização da implantação da rede de esgoto na Rua e Jatobá no bairro Cohab, bem como a relação de quais são as ruas e bairros que ainda não dispõem da rede de esgoto na cidade de Porto Murtinho/MS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/909/indicacao_no_039-2018_04012019_101231.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/909/indicacao_no_039-2018_04012019_101231.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Diretor Presidente da Agesul, Sr. Ednei Marcelo Miglioli, solicitando à seguinte providência:_x000D_
 _x000D_
 •	A realização do patrolamento e do cascalhamento das estradas vicinais da Colônia Ingazeira, bem como também da Colônia Cachoeira.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/910/indicacao_no_040-2018_04012019_101303.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/910/indicacao_no_040-2018_04012019_101303.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, solicitando a seguinte providência: O Patrolamento e o cascalhamento, bem como limpeza com roçadas na extensão da Rua Salim Cafure Filho, antigo rua Cuiabá, após o posto de combustível , em direção as 05 casas habitacionais localizadas na rua supramencionada.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/911/indicacao_no_041-2018_04012019_101346.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/911/indicacao_no_041-2018_04012019_101346.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária de Juventude, Esporte e Lazer de Porto Murtinho, a Sra. Rosana Augusta Delvalle solicitando a seguinte providência:_x000D_
 •	A possibilidade de viabilizar a implantação de um bebedouro e um chuveiro na orla da quadra de areia de vôlei em frente à prefeitura, para atender a demanda dos frequentadores do local, em especial aos que praticam o Vôlei de Areia e outras atividades físicas no local.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t xml:space="preserve">Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/920/indicacao_no_001_29102018_132328.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/920/indicacao_no_001_29102018_132328.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o Regimento Interno, Indica a Mesa Diretora, depois de ouvido o Colendo Plenário, que seja enviado expediente ao Secretário de Estado de Justiça e Segurança Pública Antônio Carlos Videira; Comandante Geral da Polícia Militar de Mato Grosso do Sul - QOPM Waldir Ribeiro e ao Delegado-Geral da Polícia Civil do Estado de Mato Grosso do Sul Marcelo Vargas Lopes Acosta com cópia ao Excelentíssimo Governador do Estado, Senhor Reinaldo Azambuja, solicitando a seguinte providência:_x000D_
 •	Que seja aumentado o efetivo da Polícia Civil e Militar na cidade de Porto Murtinho e que seja transformada o 3º Pelotão de Policia Militar do município em Companhia Independente e transferir a gestão da Delegacia Pública para a Secretaria de Segurança Pública.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Donizete, Miltinho Abrão , Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/935/indicacao_no_038-2018_doni_27022019_111704.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/935/indicacao_no_038-2018_doni_27022019_111704.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a subscrevem, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Governador do Estado Reinaldo Azambuja, reiterando providências no sentido de encaminhar até a nossa cidade um técnico especializado para avaliar as reais condições do dique de contenção, em virtude da aproximação do período de cheias no município.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao008_fatima_vidotte_2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao008_fatima_vidotte_2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Deputado Federal Fábio Trad._x000D_
 _x000D_
 •	SOLICITANDO TREZENTOS MIL REAIS PARA CUSTEIO DA TENSÃO MÉDIA E ALTA COMPLEXIDADE DO HOSPITAL MUNICIPAL OSCAR RAMIRES DE PORTO MURTINHO - MS.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_no_027_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_no_027_-2018.pdf</t>
   </si>
   <si>
     <t>•	SOLICITA A RECUPERAÇÃO DA CALÇADA DA AVENIDA LARANJEIRAS AO LADO DO CANAL DE MACRO E MICRO DRENAGEM RUA 13 DE JUNHO ATÉ 14 DE JULHO, DE AMBOS OS LADOS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_no_028_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_no_028_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes Ponce com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITA A CONSTRUÇÃO DE UM PARQUE INFANTIL NO BAIRRO SALIM CAFURÊ.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_no_029_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_no_029_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes Ponce com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 •	SOLICITA CASCALHAMENTO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_no_030_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_no_030_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes Ponce com cópia ao Executivo Municipal Derlei João Delevatti._x000D_
 •	SOLICITA A INSTALAÇÃO DE UMA TORNEIRA NO PARQUINHO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_no_031_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_no_031_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a AGEHAB – Agência de Habitação Popular._x000D_
 • SOLICITA INFORMAÇÕES SOBRE OS LOTES URBANIZADOS._x000D_
 • SOLICITA INFORMAÇÕES SOBRE AS CASA QUE SERÃO DOADAS AS FAMÍLIAS QUE SE ENCONTRAM NO BAIRRO COHAB NA RUA CARANDÁ, QUAIS OS PROCEDIMENTOS QUE ESTÃO SENDO TOMADOS.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_no_032_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_no_032_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Infraestrutura Isabel Ponce Fróes com cópia ao Executivo Municipal._x000D_
 SOLICITA OS SERVIÇOS DE CASCALHAMENTO E PATROLAMENTO NA RUA CORONEL PONCE PRÓXIMO AO SUPERMERCADO JULIANE E NA RUA FRANCISCO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_no_033_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_no_033_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti, com cópias a Secretária Municipal de Infraestrutura Isabel Ponce Fróes e ao Secretário Municipal de Administração, Finanças e Planejamento Carlos Alberto Heyn. _x000D_
 •	REITERO A INDICAÇÃO 018/2018 ENCAMINHADA EM 11 DE SETEMBRO. SOLICITANDO EMENDA PARA A CONSTRUÇÃO DE UM BARRAÇÃO DE METAL NAS ALDEIAS ALVES DE BARROS E SÃO JOÃO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_no_034_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_no_034_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti._x000D_
 •	REITERO INDICAÇÃO 015/2018 EMCAMINHADA EM 19 DE JUNHO DE 2018. SOLICITANDO A CONSTRUÇÃO DE UMA ESCOLA NA ALDEIA CAMPINAS.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_no_035_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_no_035_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Educação Thais Regina Cavalheiro Sanches, com cópias a Secretária Municipal de Obras Isabel Fróes e ao Executivo Municipal Derlei João Delevatti. Solicita que sejam providenciadas as seguintes reivindicações abaixo:_x000D_
  _x000D_
 • Reforma da Escola Municipal Indígena EJIWAJEGI - Extensão Aldeia Tomázia e Aldeia Barro Preto;_x000D_
 _x000D_
 • Reforma da Escola Municipal Indígena CONU CONU EM – Aldeia São João.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_no_036_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_no_036_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes e ao Executivo Municipal Derlei João Delevatti. _x000D_
 SOLICITA A AMPLIAÇÃO DA CAPELA MORTUÁRIA DO MUNICÍPIO E UMA COBERTURA (VARANDA).</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_no_037_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_no_037_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes e ao Executivo Municipal Derlei João Delevatti. _x000D_
 SOLICITA O CALÇAMENTO DESDE A CAPELA MORTUÁRIA ATÉ O CEMITÉRIO ANTIGO.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_no_038_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_no_038_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti. _x000D_
 _x000D_
 DANDO SUGESTÃO DE NOME Á CAPELA MORTUÁRIA DE “CAPELA MORTUÁRIA SÃO FRANCISCO DE ASSIS”.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_no_039_-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_no_039_-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicita a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente a Secretária Municipal de Obras Isabel Fróes e ao Executivo Municipal Derlei João Delevatti. _x000D_
 SOLICITA A INSTALAÇÃO DE UM BEBEDOURO REFRIGERADO NA PRAÇA DO TERERÉ.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário. Envie expediente ao excelentíssimo senhor prefeito, Derlei João Delevatti, assessorando-o quanto à possibilidade de criar um Programa de Habitação para a tender aos servidores públicos municipal.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao_-014-_ver._zilda-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao_-014-_ver._zilda-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário. Envie expediente ao excelentíssimo senhor prefeito, Derlei João Delevatti, assessorando-o quanto à possibilidade de fazer campanhas educativas em relação ao descarte correto do lixo.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1697/indicacao_-015-_ver._zilda-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1697/indicacao_-015-_ver._zilda-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário. Envie expediente ao excelentíssimo senhor prefeito, Derlei João Delevatti, assessorando-o quanto à possibilidade de molhar todas as vias públicas da cidade.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1698/indicacao_-016-_ver._zilda-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1698/indicacao_-016-_ver._zilda-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário. Envie expediente ao excelentíssimo senhor prefeito, Derlei João Delevatti, assessorando-o quanto à possibilidade de limpeza da via pública do Bairro Pepe, tal como a retirada de entulhos.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao_-017-_ver._zilda-2018.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao_-017-_ver._zilda-2018.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a mesa diretora para que depois de ouvido o soberano plenário. Envie expediente ao excelentíssimo senhor prefeito, Derlei João Delevatti, assessorando-o quanto à possibilidade da realização da limpeza do valetão localizado no bairro Dom Pepê.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>MCG</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO ENVIE A MOÇÃO DE CONGRATULAÇÃO A TODOS OS ADVOGADOS MURTINHENSE HOMENAGEANDO PELO DIA DO ADVOGADO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Fátima vidotte, Elbio da Twister, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DA SENHORA TOMÁSIA ARGUELHO</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Elbio da Twister, Professora Marciana , Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O ARTIGO 143-A E SEUS PARÁGRAFOS À LEI ORGÂNICA DO MUNICÍPIO DE PORTO MURTINHO/MS E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Derlei João Delevatti</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZO O PODER EXECUTIVO MUNICIPAL A DOAR LOTES DE TERRENO DE SUA PROPRIEDADE AOS BENEFICIÁRIOS DE PROGRAMAS DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA MUNICIPAL DE COMBATE E PREVENÇÃO DO MOSQUITO AEDES AEGYPTI, DO CARAMUJO AFRICANO E DE OUTROS VETORES TRANSMISSORES DE DOENÇAS, CONCEDENDO UM NOVO INSTRUMENTOS ÀS AUTORIDADES SANITÁRIAS E ESTABELECE MEDIDAS OBRIGATÓRIAS DE PREVENÇÃO, FISCALIZAÇÃO E ELIMINAÇÃO DE CRIADOUROS, NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO - MS. </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAL DO GRUPO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLÍTICA DA PRÁTICA DO NEPOTISMO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL. </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DESAFETAÇÃO DO DOMÍNIO PÚBLICO E A ALIENAÇÃO DO IMÓVEL QUE  MENCIONÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DOAR TERRENO PARA O SENHOR JOSÉ DOLORES BARTOLOTI. </t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/861/projeto_de_lei_executivo_n._008-2018_000109.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/861/projeto_de_lei_executivo_n._008-2018_000109.pdf</t>
   </si>
   <si>
     <t>Retifica a Lei n° 799/1988, que alienou por aforamento perpétuo uma parte de excesso do lote de terreno urbano.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/872/loa-2019.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/872/loa-2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Porto Murtinho - MS, para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_n._011-2018_000196.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_n._011-2018_000196.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e Adolescentes de Porto Murtinho e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
     <t>Flávio Abreu, Professora Marciana , Professor Jayme, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/863/projeto_de_lei_complementar_legislativo_n._001-2_nWmaYdG.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/863/projeto_de_lei_complementar_legislativo_n._001-2_nWmaYdG.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 134 da Lei Complementar n°. 001 de 06 de maio de 1991 (Estatuto dos Servidores Públicos do Município de Porto Murtinho/MS).</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO SALARIAL DE IGUAL ÍNDICE A TODOS OS SERVIDORES EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO DE PORTO MURTINHO &amp;#8211; MS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PORTO MURTINHO-MS, DEDICADO A CAMPANHA DA SEMANA DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE À DEPRESSÃO, DENOMINADO DE AGOSTO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS INCISOS V E VI DO ART. 6º DA LEI MUNICIPAL N°. 831 DE 18 DE DEZEMBRO DE 1989 QUE &amp;#8211; DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO, NO MUNICÍPIO DE PORTO MURTINHO, ESTADO DE MATO GROSSO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O CRITÉRIO DE IDENTIFICAÇÃO DE VEÍCULOS OFICIAIS E DOS BENS DE USO ESPECIAL DE PORTO MURTINHO/MS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO CRIAR O PROGRAMA DE TREINAMENTOS DE PROFESSORES E FUNCIONÁRIOS DA REDE MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO PARA A PRESTAÇÃO DE PRIMEIROS SOCORROS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>Elbio da Twister, Fátima vidotte, Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE COBRANÇA DE TAXA DE RELIGAÇÃO DE ENERGIA ELÉTRICA E DE ÁGUA, EM CASO DE CORTE DE FORNECIMENTO POR FALTA DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DE AÇÕES VOLTADAS À LEI MARIA DA PENHA, NAS ESCOLA DE ENSINO FUNDAMENTAL - SÉRIES FINAIS E DE ENSINO MÉDIO, PÚBLICAS E PRIVADAS. </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Sérgio Bacha , CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A CRIAÇÃO DO PROGRAMA DE APROVEITAMENTO DE TERRENOS DO MUNICÍPIO DE PORTO MURTINHO/MS PARA O CULTIVO DE HORTALIÇAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE PERCENTUAL MÍNIMO PARA PREENCHIMENTO DE CARGOS COMISSIONADOS NO PODERES EXECUTIVO E LEGISLATIVO DE PORTO MURTINHO, EM CONFORMIDADE COM O ART. 37, V DA CONSTITUIÇÃO FEDERAL DE 1988, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>Sônia Ferreira, Fátima vidotte, Professora Donizete, Professora Marciana , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE "A LEI MARIA DA PENHA VAI Á IGREJA" NO MUNICÍPIO DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA DE ORIENTAÇÃO E PREVENÇÃO DA GRAVIDES NA ADOLESCÊNCIA NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/862/projeto_de_lei_leg._n_12-a_000108.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/862/projeto_de_lei_leg._n_12-a_000108.pdf</t>
   </si>
   <si>
     <t>Institui o censo e cadastro inclusão para identificação do perfil socioeconômico, de pessoas com deficiências e mobilidade reduzida, no âmbito do Município de Porto Murtinho, e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/877/projeto_de_lei_n._013-2018_legislativo.__000139.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/877/projeto_de_lei_n._013-2018_legislativo.__000139.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da jornada de trabalho do servidor público municipal do qual seja dependente pessoa com deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_n._014-2018_legislativo.__000140_YC9LzhQ.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_n._014-2018_legislativo.__000140_YC9LzhQ.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do regime obrigatório de plantão às farmácias e drogarias instaladas no Município de Porto Murtinho - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_n._15-2018_leg_000146.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_n._15-2018_leg_000146.pdf</t>
   </si>
   <si>
     <t>Determina a afixação de placas de identificação em terrenos baldios existentes no município de Porto Murtinho.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Donizete, Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	O VALOR TOTAL DOS RECURSOS DESTINADOS PARA AQUISIÇÃO DOS MEDICAMENTOS PARA A FARMÁCIA BÁSICA DOS VALORES ORIUNDOS DOS RECURSOS DOS DEPUTADOS FEDERAIS, BEM COMO OS VALORES JÁ UTILIZADOS._x000D_
 </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A SRA. THAIS REGINA DA SILVA CAVALHEIRO, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	CALENDÁRIO ESCOLAR E O CARDÁPIO DA MERENDA PARA O EXERCÍCIO DE 2018._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO. REQUER UMA LISTA DOS VEÍCULOS QUE PERTENCEM AO DO PODER EXECUTIVO MUNICIPAL, ASSIM COMO DOS VEÍCULOS LOCADOS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTESUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTICOM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	UM CRONOGRAMA DOS PROCEDIMENTOS QUE SERÃO REALIZADOS PARA A EXECUÇÃO DAS MANUTENÇÕES NAS VIAS PÚBLICAS DO MUNICÍPIO, BEM COMO DAS RUAS QUE JÁ FORAM REALIZADAS AS DEVIDAS MANUTENÇÕES NO CORRENTE ANO. (QUADRO DE INFORMAÇÃO)._x000D_
 </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 REQUEIRO INFORMAÇÕES DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME SOBRE A FALTA DE ILUMINAÇÃO PÚBLICA NO KM 6._x000D_
 </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Elbio da Twister, Edicarlos Oliveira  , Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.jpeg</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES, REQUERENDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES DAS REAIS CONDIÇÕES DA CASA DAS BOMBAS, AS QUAIS SÃO RESPONSÁVEIS EM DRENAR ÁGUAS PELO CANAL DE MICRO E MACRO DRENAGEM;_x000D_
 &amp;#8226;	TAMBÉM, SE HÁ ALGUMA INFILTRAÇÃO, E EROSÕES QUE POSSAM COMPROMETER O DIQUE DE CONTENÇÃO NO NOSSO MUNICÍPIO;_x000D_
 &amp;#8226;	SE TODAS AS BOMBAS ESTÃO FUNCIONANDO CORRETAMENTE OU NÃO._x000D_
 </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	CONFORME O OFÍCIO Nº 016/2018, REQUEIRO OS VALORES DAS DESPESAS PAGAS PROVENIENTES DOS RECURSOS DOS DEPUTADOS FEDERAIS PARA AQUISIÇÕES DOS MEDICAMENTOS PARA A FARMÁCIA BÁSICA, COMO VALORES JÁ UTILIZADOS, BEM COMO AS DESPESAS FUTURAS._x000D_
 </t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA AO SENHOR PREFEITO MUNICIPAL E AO COORDENADOR DA DEFESA CIVIL DO MUNICÍPIO, PARA QUE SEJA ENCAMINHADO A S ESTA CASA DE LEIS EM CARÁTER DE URGÊNCIA RELATÓRIO MINUCIOSO (COM FOTOS, MAPAS, CROQUIS E ETC), REFERENTE A ATUAL SITUAÇÃO  DA CASA DAS BOMBAS RESPONSÁVEL EM DRENAR AS ÁGUAS PELO CANAL DE MICRO E MACRO DRENAGEM  E QUAIS PROVIDÊNCIAS A DEFESA CIVIL ESTÁ TOMANDO EM RELAÇÃO A ORGANIZAÇÃO E MOVIMENTAÇÃO DOS ÓRGÃOS COMPETENTES ( MARINHA, EXÉRCITO E SOCIEDADE ORGANIZADA), CASO HAJA UM DESASTRE NATURAL (ENCHENTES) NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO PRESIDENTE DA MESA DIRETORA DESTA CASA DE LEIS, VEREADOR RODRIGO FRÓES ACOSTA: _x000D_
 _x000D_
 &amp;#8226;	REQUEIRO A MESA DIRETORA QUE ACRESCENTE NA ATA DA 3ª SESSÃO ORDINÁRIA DO CORRENTE ANO O SEGUINTE TERMO: &amp;#8220;O PRESIDENTE VEREADOR RODRIGO FRÓES ENCAMINHOU PARA A VEREADORA FÁTIMA VIDOTTE A REPRESENTAÇÃO APRESENTADA PELO CIDADÃO ARLAN NUNES FILHO, PROTOCOLADO NO DIA 27 DE FEVEREIRO DE 2018, SOB O PROTOCOLO Nº 37/2018 ACOMPANHADOS DE DOCUMENTOS PARA A COMISSÃO FAZER OS DEVIDOS PROCEDIMENTOS CONFORME DETERMINA O NOSSO REGIMENTO. DE ACORDO COM O REGIMENTO INTERNO EM SEU ART. 63 §1º. TENDO EM VISTA O PRINCÍPIO DA SEGURANÇA JURÍDICA, BEM COMO O EXERCÍCIO DO CONTROLE DE CONSTITUCIONALIDADE PELO PODER LEGISLATIVO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO COORDENADOR DA DEFESA CIVIL DO MUNICÍPIO, SR. HELTON BENITEZ DA GRAÇA PARA QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS EM CARÁTER DE URGÊNCIA RELATÓRIO DETALHADOS, COMO ATAS DAS REUNIÕES REALIZADAS SOBRE AS AÇÕES DE PREVENÇÃO AO PERÍODO DE CHEIAS NO MUNICÍPIO (FOTOS, MAPAS, CROQUIS ETC.), REFERENTE A ATUAL SITUAÇÃO DO DIQUE DE CONTENÇÃO QUE CIRCUNDA O MUNICÍPIO, BEM COMO A REAL SITUAÇÃO DA CASA DAS BOMBAS RESPONSÁVEL EM DRENAR AS ÁGUAS PELO CANAL DE MICRO E MACRO DRENAGEM E QUAIS PROVIDÊNCIAS A DEFESA CIVIL ESTÁ TOMANDO EM RELAÇÃO A ORGANIZAÇÃO E MOVIMENTAÇÃO DOS ÓRGÃOS COMPETENTES (MARINHA, EXÉRCITO E SOCIEDADE ORGANIZADA), CASO HAJA UM DESASTRE NATURAL (ENCHENTES) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO DE FINANÇAS O SR. CARLOS ALBERTO HEYN, SOLICITANDO OS CONTRATOS E OS PAGAMENTOS REALIZADOS DA EMPRESA VENCEDORA DO CERTAME SOBRE O TRANSPORTE ESCOLAR REFERENTE AO ANO DE 2017.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A SRA. THAIS REGINA DA SILVA CAVALHEIRO, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	A RELAÇÃO DOS ALUNOS QUE UTILIZAM O TRANSPORTE FLUVIAL ESCOLAR, O CONTRATO E OS PAGAMENTOS DOS MESES REFERENTES A FEVEREIRO E MARÇO REALIZADOS PELA EMPRESA VENCEDORA DO CERTAME SOBRE O TRANSPORTE FLUVIAL ESCOLAR REFERENTE AO ANO DE 2018._x000D_
 </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O REGIMENTO INTERNO. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO SR. DERLEI JOÃO DELEVATTI COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES. REQUER A SEGUINTE PROVIDÊNCIA: _x000D_
 QUE NOS ENCAMINHE AS INFORMAÇÕES SOBRE O MOTIVO DE CEDÊNCIA DAS SERVIDORAS DO QUADRADO EFETIVO OCUPANTES DO CARGO DE FISIOTERAPIA _x000D_
 </t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES DO POR QUE A COORDENADORIA DE CENTRAL DE REGULAÇÃO DE VAGAS NÃO COMUNICA AOS PACIENTES SOBRE A LIBERAÇÃO DO AGENDAMENTO DAS CONSULTAS COM ESPECIALIDADE/EXAMES EM OUTRAS CIDADES._x000D_
 </t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E A SECRETÁRIA MUNICIPAL DE GOVERNO A SRA. SÔNIA FERREIRA, REQUERENDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	O MOTIVO PELO QUAL FOI RETIRADO O SITE DO PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL DE PORTO MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento002_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento002_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SUPERVISORA DA EMPRESA SANESUL._x000D_
 REQUERENDO INFORMAÇÕES DE COMO ESTÁ O ÍNDICE DE TRATAMENTO DA ÁGUA DA REDE DO ESGOTO. (PISCINÃO DO BAIRRO COHAB)</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTES AS EMPRESAS AGESUL E MARPAV CONSTRUÇÕES E COMÉRCIO LTDA - EPP, COM CÓPIAS AO SECRETÁRIO DE INFRAESTRUTURA DO ESTADO MARCELO MIGLIOLI E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 REITEIRO O REQUERIMENTO N° 001/2018 ENCAMINHADO EM 20 DE FEVEREIRO DE 2018. REQUERENDO INFORMAÇÕES DAS EMPRESAS AGESUL E MARPAV CONSTRUÇÕES E COMÉRCIO LTDA - EPP SOBRE O MOTIVO DA PARALISAÇÃO DO RECAPEAMENTO ASFÁLTICO DAS AVENIDAS RIO BRANCO, LARANJEIRAS E A RUA DOUTOR CORRÊA. DAS SINALIZAÇÕES E A CICLOVIA E O CONTRATO DE PRESTAÇÃO DE SERVIÇO._x000D_
 </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O REGIMENTO INTERNO. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE A PRESIDENTE DO CONSELHO DE SAÚDE DO MUNICÍPIO, À SENHORA ORIETA CONSUELO FERNANDES E COM CÓPIA AO EXCELENTÍSSIMO PREFEITO, O SENHOR DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES. REQUEIRO A SEGUINTE PROVIDÊNCIA: _x000D_
 QUE NOS ENCAMINHE ÀS INFORMAÇÕES EM RELAÇÃO A INDÍCIOS DE IRREGULARIDADES NA SECRETARIA DE SAÚDE DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O REGIMENTO INTERNO. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO, O SENHOR CARLOS ALBERTO HEYN, COM CÓPIA AO EXCELENTÍSSIMO PREFEITO, O SENHOR JOÃO DERLEI DELEVATTI. REQUEIRO A SEGUINTE PROVIDÊNCIA: _x000D_
 QUE NOS ENCAMINHE A FOLHA DE DESPESA DE PAGAMENTO DE PESSOAL DO QUADRO EFETIVO, CONTRATADO E COMISSIONADOS DO EXECUTIVO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t xml:space="preserve">Edicarlos Oliveira  , Fátima vidotte, Flávio Abreu, Professor Jayme, Rodrigo Fróes, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO DIRETOR- PRESIDENTE DA AGEPAN YOSSIF ASSIS DOMINGOS, REQUERENDO INFORMAÇÕES DA AGEPAN SOBRE À VALIDADE DA CONCESSÃO DE TRANSPORTE DE PASSAGEIROS DA LINHA PORTO MURTINHO ATÉ CAMPO GRANDE E CAMPO GRANDE ATÉ PORTO MURTINHO NO PERÍODO DIURNO E NOTURNO, BEM COMO A DIFERENÇA ENTRE A LINHA REGULAR E A DE TURISMO, O ALVARÁ DA CONCESSÃO A VIAÇÃO CRUZEIRO DO SUL, QUAIS OS PROCEDIMENTOS BEM COMO A FISCALIZAÇÃO POR ESTE ÓRGÃO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento003_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento003_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE TURISMO CHARBEL MIGUEL BENITES, COM CÓPIA AO CHEFE DO EXECUTIVO MUNICIPAL  _x000D_
 REQUERENDO INFORMAÇÕES DOS PRÉDIOS TOMBADOS NESSE MUNICÍPIO E QUAIS SÃO, E SE TEM INCENTIVOS FISCAIS PARA A SUA MANUTENÇÃO. SOLICITO TAMBÉM SE ESTÁ CONSTITUÍDO O CONSELHO DE TURISMO E CULTURA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>Sérgio Bacha , Edicarlos Oliveira  , Elbio da Twister, Flávio Abreu, Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Zilda Duré</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	QUE SEJA ENCAMINHADA A ESTA CASA DE LEIS INFORMAÇÕES PRECISAS E DETALHADAS SOBRE A FALTA DE PAGAMENTO DO INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES DE SAÚDE CONFORME REGRAMENTO CONTIDO  NA LEI N° 12.994 DE 17 DE JUNHO DE 2014, A QUAL FIXA O VALOR DO PISO SALARIAL PROFISSIONAL E DAS DIRETRIZES PARA O PLANO DE CARREIRAS DOS AGENTES DE ENDEMIAS E O DISPOSTO NAS PORTARIAS NºS 1.243 DE 20 DE AGOSTO DE 2015 E 2.161 DE 23 DE DEZEMBRO DE 2015 DO MINISTÉRIO DE SAÚDE. BEM COMO INFORMAÇÕES DOS VALORES REPASSADOS EM ANOS ANTERIORES. _x000D_
 </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA A GERENCIA DO SETOR DE CONTRATOS E CONVÊNIOS MUNICIPAIS, SRA ISABEL FRÓES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	CÓPIAS DE TODAS AS ORDENS DE SERVIÇOS DA EMPRESA CONTRATADA PARA EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGENS DE ÁGUAS PLUVIAIS VIABILIZADOS POR EMENDAS FEDERAIS E ESTADUAIS, PARA FINS DE APRECIAÇÃO DA PRESIDENTE DA COMISSÃO MUNICIPAL DE ACOMPANHAMENTO E FISCALIZAÇÃO DE CONVÊNIOS CONFORME RESOLUÇÃO Nº 002/2017._x000D_
 </t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE FINANÇAS O SR. CARLOS ALBERTO HEYN, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	CÓPIA DAS PLANILHAS ATUALIZADAS CONTENDO AS LINHAS E QUILOMETRAGENS EM RELAÇÃO AO TRANSPORTE ESCOLAR, REALIZADOS PELA EMPRESA VENCEDORA DO CERTAME DENOMINADA COMO CARANDÁ TRANSPORTE E SERVIÇOS EIRELI-EPP, REFERENTE AO ANO DE 2018. COM BASE NAS ROTAS REDEFINIDAS JÁ NO 1º TERMO ADITIVO, BEM COMO DA PRORROGAÇÃO DESTE CONTRATO DO 2ª TERMO ADITIVO, ACOMPANHADO DAS JUSTIFICATIVAS, PESQUISAS DE PREÇO E PARECER TÉCNICOS E JURÍDICOS._x000D_
 </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE FINANÇAS O SR. CARLOS ALBERTO HEYN, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	CÓPIA DO CONTRATO DA EMPRESA VENCEDORA DO CERTAME MARCOS NETTO GOMES - MEI, BEM COMO INFORMAÇÕES DESCRITAS SOBRE OS PRÉDIOS MUNICIPAIS QUE SERÃO DEDETIZADOS._x000D_
 </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">OSVEREADORES QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O REGIMENTO INTERNO.REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTEAO EXCELENTÍSSIMO PREFEITO, SENHOR DERLEI JOÃO DELEVATTI, CÓPIA A SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS, À SENHORA ISABEL FRÓES PONCE, FISCAL DE CONTRATOS DA OBRA DE PAVIMENTAÇÃO ASFÁLTICA DAS RUAS: 14 DE JULHO E FRANCISCO DE OLIVEIRA E AO REPRESENTANTE DA EMPRESA DECIMAL ENGENHARIA EIRELI &amp;#8211; EPP. REQUEREMOS A SEGUINTE INFORMAÇÕES:_x000D_
 QUE NOS ENCAMINHE ÀS INFORMAÇÕES SOBRE O MOTIVO DA PARALISAÇÃO DE ASFALTAMENTO DA RUA 14 DE JULHO, FRANCISCO DE OLIVEIRA E DEMAIS._x000D_
 </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>Elbio da Twister, Flávio Abreu, Professora Donizete, Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL NÁDIA SIMONE DAMIAN MANECK DELEVATTI, CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 REQUEIRO INFORMAÇÕES SOBRE QUANTAS PESSOAS SÃO CADASTRADAS NO NIS (NÚMERO DE INSCRIÇÃO SOCIAL), SE POSSÍVEL MANDAR A LISTA COM OS NOMES DAS PESSOAS EM ESTADO DE VULNERABILIDADE._x000D_
 </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE FINANÇAS O SR. CARLOS ALBERTO HEYN, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES PRECISAS E DETALHADAS SOBRE O PORQUÊ DA NÃO CONVOCAÇÃO DOS CANDIDATOS APROVADOS NO PROCESSO SELETIVO PARA O CARGO DE AGENTE ADMINISTRATIVO DOS QUAIS FORAM APROVADOS DENTRO DO NÚMERO DE VAGAS OFERECIDAS CONFORME O EDITAL Nº 001/2017 DE 21 DE AGOSTO DE 2017, PUBLICADA NO DIÁRIO OFICIAL ELETRÔNICO EDIÇÃO Nº 389, COM A CLASSIFICAÇÃO FINAL HOMOLOGADA NO EDITAL Nº 10/2017 DE 24 DE OUTUBRO DE 2017 EDIÇÃO Nº 421. BEM COMO SE HÁ UMA PREVISÃO PARA A CONVOCAÇÃO DOS APROVADOS._x000D_
 </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES PRECISAS E DETALHADAS SOBRE A FALTA DE SUBSTITUIÇÃO DOS PNEUS DAS AMBULÂNCIAS DO HOSPITAL MUNICIPAL OSCAR RAMIRES PEREIRA, TENDO EM VISTA O PREGÃO PRESENCIAL Nº 040/2017, PROCESSO ADMINISTRATIVO Nº 086/2017 CUJO OBJETO É AQUISIÇÃO DE PNEUS E CÂMARAS DE AR PARA ATENDER A FROTA DE VEÍCULOS OFICIAIS DE TODAS AS SECRETARIAS MUNICIPAIS DA PREFEITURA MUNICIPAL DE PORTO MURTINHO QUE TEVE AS EMPRESAS COMERCIAL PERSA PNEUMÁTICOS LTDA-ME E JAGUARETÊ PNEUS EIRELI-EPP COMO VENCEDORAS DO CERTAME._x000D_
 </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO:_x000D_
 _x000D_
 &amp;#8226;	A REITERAÇÃO DO REQUERIMENTO Nº 001 DE 06/03/2018 DE MINHA AUTORIA QUE DISPÕE SOBRE AS INFORMAÇÕES CONTIDAS NO OFÍCIO Nº 016/2018, DESSA FORMA REQUEIRO OS VALORES DAS DESPESAS PAGAS PROVENIENTES DOS RECURSOS DOS DEPUTADOS FEDERAIS PARA AQUISIÇÕES DOS MEDICAMENTOS PARA A FARMÁCIA BÁSICA, COMO VALORES JÁ UTILIZADOS, BEM COMO AS DESPESAS FUTURAS._x000D_
 </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES PRECISAS E DETALHADAS SOBRE O MÉDICO UROLOGISTA CONTRATADO PELO PODER EXECUTIVO QUE PRESTOU-(PRESTA) SERVIÇOS A ESTE MUNICÍPIO, NO TOCANTE AS DATAS DE ATENDIMENTO, O LOCAL, QUANTIDADE DE PACIENTES ATENDIDOS E O VALOR PAGO A ESTE PROFISSIONAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE FINANÇAS O SR. CARLOS ALBERTO HEYN, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	RESPOSTA DOS REQUERIMENTOS SOB O PROTOCOLO Nº 2264 E 2703 FLS. 36 E 42 LIVRO 02 NA DATA DE 24/04/2018 E 17/05/2018 EMITIDOS PARA APRECIAÇÃO DO PODER EXECUTIVO NO TOCANTE A REPARAÇÃO SALARIAL DA SERVIDORA MUNICIPAL APOSENTADA SRA. MARIA HELENA MOSCIARO, NOMEADA CONFORME O ATO Nº 061 NO DIA 21 DE OUTUBRO DE 1958 E APOSENTADA CONFORME A LEI Nº 602 DE 04 DE AGOSTO DE 19886 E O DECRETO Nº AS/052/82._x000D_
 </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTESUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO:_x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES DAS RAZÕES DO FECHAMENTO DO POSTO DE SAÚDE ESF4 QUE ATENDIA A ÁREA RURAL VINCULADO AO POSTO DA COHAB_x000D_
 </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER DA SUPERVISORA DA EMPRESA DE SANEAMENTO DE MATO GROSSO DO SUL SANEAMENTO , SENHORA RITA DE CÁSSIA PADILHA AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI OU QUE DETERMINE AO SETOR COMPETENTE REQUERENDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 &amp;#8226;	O MOTIVO PELO QUAL FORAM RETIRADOS DO PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL DE PORTO MURTINHO OS DADOS DOS ÚLTIMOS 04 (QUATRO) ANOS ANTERIORES. BEM COMO, SE HÁ PREVISÃO PARA A RECOLOCAÇÃO DOS DADOS ACIMA MENCIONADOS. _x000D_
 </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento004_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento004_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A SECRETÁRIA DE OBRAS ISABEL FRÓES PONCE, COM CÓPIA AO CHEFE DO EXECUTIVO MUNICIPAL, REQUERENDO A SEGUINTE INFORMAÇÃO:  _x000D_
 REITEIRO O REQUERIMENTO N° 003/2018 ENCAMINHADO EM 27 DE FEVEREIRO DE 2018 DA VEREADORA MARIA DONIZETE - PT.UM CRONOGRAMA DOS PROCEDIMENTOS QUE SERÃO REALIZADOS PARA A EXECUÇÃO DAS MANUTENÇÕES NAS VIAS PÚBLICAS DO MUNICÍPIO, BEM COMO DAS RUAS QUE JÁ FORAM REALIZADAS AS DEVIDAS MANUTENÇÕES NO CORRENTE ANO. (QUADRO DE INFORMAÇÕES).</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO COORDENADOR MUNICIPAL DA AGRAER  SR. THIAGO SORROCHE BERTO, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	QUAIS SÃO AS AÇÕES DESENVOLVIDAS PELA SECRETARIA DO MEIO AMBIENTE COM A FINALIDADE DE POSSÍVEIS PONTUAÇÕES PARA A CONTRIBUIÇÃO DO AUMENTO DO ICMS ECOLÓGICO._x000D_
 </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO COORDENADOR MUNICIPAL DA AGRAER  SR. THIAGO SORROCHE BERTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SR. DERLEI JOÃO DELEVATTI COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	ONDE ESTÁ SENDO UTILIZADO A CARRETINHA DA PATRULHA MECANIZADA, JÁ QUE A MESMA VEIO DESTINADA À AGRICULTURA FAMILIAR DA COLÔNIA INGAZEIRA, EM VIRTUDE DE DENÚNCIA DE QUE A MESMA ESTÁ EM DESVIO DE FUNÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE EXCELENTÍSSIMO AO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIAS A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA A SRA. ISABEL FRÓES E AO COORDENADOR MUNICIPAL DA AGRAER  SR. THIAGO SORROCHE BERTO, REQUERENDO:_x000D_
 _x000D_
 &amp;#8226;	UM CRONOGRAMA DOS SERVIÇOS REALIZADOS PELA PATRULHA MECANIZADA, DESTINADA À AGRICULTURA FAMILIAR DA COLÔNIA INGAZEIRA E COLÔNIA BOCAIUVAL._x000D_
 </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>Miltinho Abrão , Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Donizete, Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTESUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI COM CÓPIA AO REPRESENTANTE DA EMPRESA F. ANDREIS NETO, REQUERENDO:_x000D_
 _x000D_
 &amp;#8226;	UM CRONOGRAMA DE EXECUÇÃO DA OBRA, DO &amp;#8220;ESTALEIRO&amp;#8221; CONFORME DOAÇÃO NA LEI MUNICIPAL Nº 1637, DE 24 DE NOVEMBRO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA MESA DIRETORA, OUVIDO O COLENDO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE SAÚDE ATENDENDO OS PRECEITOS LEGAIS PRESCRITAS PELO ART. 92, INCISO I E §4º INCISO I DO REGIMENTO INTERNO DESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1.	INFORMAÇÕES SOBRE A CAUSA DA DISPENSA DOS MÉDICOS CUBANOS DO PROGRAMA MAIS MÉDICOS QUE ATENDEM A POPULAÇÃO MURTINHENSE;_x000D_
 _x000D_
 2.	SE HAVERÁ SUBSTITUIÇÃO DOS MÉDICOS POR OUTROS DO MESMO PROGRAMA;_x000D_
 _x000D_
 3.	INFORMAÇÕES COMO SERÃO SUPRIDOS A FALTA DESSES PROFISSIONAIS NOS PSFS._x000D_
 </t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER ENVIO DE EXPEDIENTE AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, NO INTUITO DE SOLICITAR CONTRATO SOCIAL E O PROCESSO LICITATÓRIO, BEM COMO ORDEM DE SERVIÇO E PLANILHA DE EXECUÇÃO DOS SERVIÇOS PRESTADOS DE ASFALTAMENTO DA VIA PÚBLICA DO RESIDENCIAL DOM PEPE PELA EMPRESA DECIMAL ENGENHARIA EIRELI NA CIDADE DE PORTO MURTINHO - MS. </t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DO SECRETÁRIO DE OBRAS E DO SECRETÁRIO DE FINANÇAS REFERENTE AO REPASSE DE RECURSOS DO GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERO O REQUERIMENTO Nº. 015/2018 DE MINHA AUTORIA DIRIGIDA A SENHORA SECRETÁRIA MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS PÚBLICOS QUE SOLICITA INFORMAÇÕES REFERENTES AO REPASSE DO GOVERNO FEDERAL E ESTADUAL AO MUNICÍPIO DE PORTO MURTINHO PARA QUE POSSA SER REALIZADA PAVIMENTAÇÃO ASFÁLTICA E  RECAPEAMENTO DAS VIAS PÚBLICAS DO MUNICÍPIO, BEM COMO O CONTRATO DAS EMPRESAS RESPONSÁVEIS EM REALIZAR AS OBRAS, JUNTAMENTE COM AS PLANILHAS, PROJETOS DE PAVIMENTAÇÃO, MAPAS DE LOCALIZAÇÃO, VISTA PARCIAL DETALHADA DA EXECUÇÃO DAS OBRAS COM NOMES DAS RUAS QUE ESTÃO LICITADAS PARA A REALIZAÇÃO DESSE SERVIÇO ORIUNDOS DESSE REPASSE,MEMORIAL DESCRITIVO DE PAVIMENTAÇÃO ASFÁLTICA, PROJETO DE DRENAGEM E MEMORIAL DESCRITIVO DA DRENAGEM E ANOTAÇÕES DE RESPONSABILIDADES TÉCNICAS (PARECER TÉCNICO) DA OBRA, BEM COMO VIABILIZAR INFORMAÇÕES EM SEPARADO, DAS OBRAS REALIZADAS PELO GOVERNO E PELO EXECUTIVO MUNICIPAL COM RECURSOS PRÓPRIOS COM VALOR TOTAL DE INVESTIMENTO DA OBRA E DATA PREVISTA PARA O INICIO E FIM.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER DA MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE SAÚDE SENHOR MARCO ANDREI GUIMARÃES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	QUE ENCAMINHE MENSALMENTE A ESTA CASA DE LEIS, ESCALA DE PLANTÃO DOS MÉDICOS BEM COMO DA ENFERMEIRA CHEFE PLANTONISTA LOTADOS NO HOSPITAL MUNICIPAL OSCAR RAMIRES PEREIRA, PARA CONHECIMENTO DOS VEREADORES DESTA CASA DE LEIS._x000D_
 </t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER DA MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLEN&amp;#65505;RIO, QUE ENVIE EXPEDIENTE AO EXCELENT&amp;#65517;SSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JO&amp;#65507;O DELEVATTI E A SECRET&amp;#65505;RIA MUNICIPAL DE EDUCA&amp;#65511;&amp;#65507;O SENHORA THAIS REGINA CAVALHEIRO SANCHES, SOLICITANDO A SEGUINTE PROVID&amp;#65514;NCIA:_x000D_
 "	QUE ENCAMINHE A ESTA CASA DE LEIS, INFORMA&amp;#65511;&amp;#65525;ES SOBRE O DESTINO DO PR&amp;#65513;DIO DA ESCOLA MUNICIPAL IZA MARIA GA&amp;#65530;NA, BEM COMO SE H&amp;#65505; POSSIBILIDADE DE SER DIRECIONADO UM VIGIA PERMANENTE PARA CUIDAR E ZELAR POR AQUELE PATRIM&amp;#65524;NIO P&amp;#65530;BLICO._x000D_
 </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO DOS NOBRES DEPUTADOS FEDERAIS E SENADORES DA REPÚBLICA DA BANCADA DO MATO GROSSO DO SUL, QUE DE ALGUMA FORMA CONTEMPLARAM O MUNICÍPIO DE PORTO MURTINHO - MS, COM EMENDAS PARLAMENTARES COM OBJETIVO DE AQUISIÇÃO DE BENS MÓVEIS OU IMÓVEIS A ENVIAR A ESTA CASA DE LEIS INFORMAÇÕES DETALHADAS A FINALIDADE, VALORES ENVOLVIDOS E A DESTINAÇÃO DO MESMO PARA O CONHECIMENTO DE TODOS OS VEREADORES.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO PRESIDENTE DA MESA DIRETORA DESTA CASA DE LEIS, VEREADOR RODRIGO FRÓES ACOSTA: CÓPIAS DOS PROCESSOS LICITATÓRIOS DAS EMPRESAS LUIZ CARLOS IRALA - MEI, DAVI VANONI DO NASCIMENTO RODRIGUES - MEI E FIXA COMUNICAÇÃO E EVENTOS LTDA-ME.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SENHOR DERLEI JOÃO DELEVATTI INFORMAÇÕES SOBRE O PROCEDIMENTO TOMADO COM RELAÇÃO A DOAÇÃO DE CASAS AOS MORADORES AFETADAS CONSTANTEMENTE PELAS ENCHENTES, EM ESPECIAL AOS MORADORES DA RUA CARANDÁ NO BAIRRO COHAB NESTE MUNICÍPIO, CONFORME A LEI MUNICIPAL Nº. 1.649/2018, DE 24 DE MAIO DE 2018 (EM ANEXO), APROVADO POR ESTA CASA DE LEIS EM REGIME DE URGÊNCIA, CONTENDO 37 (TRINTA E SETE) LOTES URBANOS LOCALIZADOS NO LOTEAMENTO PARQUE RESIDENCIAL DOM PEPE. </t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUEIRO DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SENHOR DERLEI JOÃO DELEVATTIE AO SECRETÁRIO MUNICIPAL DE FINANÇAS, SENHOR CARLOS ALBERTO HEYN, INFORMAÇÕES SOBRE O PROCEDIMENTO TOMADO COM RELAÇÃO A DOAÇÃO DOS LOTES URBANIZADOS LOCALIZADO NO RESIDENCIAL DOM PEPE AS FAMÍLIAS DEVIDAMENTE CADASTRADAS NOS PROGRAMAS SOCIAIS, TAIS COMO: POR QUAL PROGRAMA HABITACIONAL SERÁ DESENVOLVIDA O PROJETO, SE HAVERÁ CONTRAPARTIDA DO MUNICÍPIO E QUAL EMPRESA SERÁ RESPONSÁVEL EM DESENVOLVER OS TRABALHOS JUNTAMENTE COM A CÓPIA DO CONTRATO, PLANILHA DE EXECUÇÃO CONTENDO PRAZO VIGENTE PARA O INICIO E TÉRMINO DOS TRABALHOS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_023-2018-donizete_02102018_202506.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_023-2018-donizete_02102018_202506.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn, requerendo:_x000D_
 _x000D_
 •	Informações precisas e detalhadas sobre as despesas efetuadas com as manutenções da Casa das Bombas no ano de 2018;_x000D_
 •	Quais foram os reparos realizados, bem como encaminhar cópia da nota de empenho e pagamentos referentes aos serviços prestados;_x000D_
 •	Requeiro por fim uma relação de todos os valores gastos na prevenção caso haja um desastre natural (enchentes) no Município.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_024-2018-donizete_02102018_105737.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_024-2018-donizete_02102018_105737.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti, ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn e a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes requerendo as seguintes informações:_x000D_
 _x000D_
 •	Informações detalhadas sobre o processo licitatório destinado para a realização da recuperação da Rua 13 de Maio, no valor de R$ 500.000,00 (quinhentos mil reais);_x000D_
 •	Requeiro o contrato da empresa vencedora do certame, nota de empenho, nota fiscal e nota de pagamento dos serviços prestados;_x000D_
 •	Bem como informações do por que da não execução da obra e se há um prazo médio de inicio e término do mesmo.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o Regimento Interno. Requer a Mesa Diretora para que depois de ouvido o Soberano Plenário, que seja enviado expediente ao Excelentíssimo Prefeito, Senhor Derlei João Delevatti, com cópias a Secretária Municipal de Obras, Habitação e Serviços Urbanos, à Senhora Isabel Fróes Ponce e ao representante da Empresa Decimal Engenharia Eireli – EPP. Requeremos as seguintes informações:</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_no_025_03012019_093836.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_no_025_03012019_093836.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Saúde Sra. Evânia Luiza Moreira da Cunha Freitas, requerendo informações precisas e detalhadas sobre os veículos destinados a Secretaria de Saúde, bem como também a sua descrição; placa; terceirizados; quantidade de veículos sem funcionamento e também os que estão circulação.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_026_03012019_093920.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_026_03012019_093920.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Sra. Isabel Fróes Ponce requerendo as seguintes informações:_x000D_
 _x000D_
 •	Relação dos lotes para a construção das casas populares, suas respectivas matrículas, e também de um mapa de localização de onde já está asfaltada. Para encaminhamento ao Deputado Federal Vander Loubet – PT, para que seja realizado ainda este ano o referido projeto sobre o tema acima mencionado. (Em caráter de urgência)</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_027_03012019_094013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_027_03012019_094013.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano Plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Coordenador da Defesa Civil do município, Sr. Helton Benitez da Graça para que seja encaminhado a esta Casa de Leis em caráter de urgência um relatório preciso e detalhado sobre quais são as ações e medidas de prevenção que estão sendo tomadas em relação ao bairro Cohab em especial as Ruas Jatobá e Carandá em virtude da aproximação do período de cheias no município.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_027_03012019_094013.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_027_03012019_094013.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal Sr. Derlei João Delevatti, com cópia ao Secretário Municipal de Finanças o Sr. Carlos Alberto Heyn e a Secretária Municipal de Saúde Sra. Evânia Luiza Moreira da Cunha Freitas, requerendo informações precisas e detalhadas no tocante à:_x000D_
 •	Relação de todos os médicos que foram contratados no município no ano de 2018;_x000D_
 •	Quais são os médicos responsáveis pelas empresas que ganharam as licitações 2017/2018;_x000D_
 •	Notas de pagamento dos profissionais que atuaram no Hospital e nos Postos de Saúde;_x000D_
 •	Informar todas as empresas terceirizadas da saúde, bem como, os profissionais que recebem pela mesma;_x000D_
 •	Planilha de atendimento dos plantões médico;_x000D_
 •	 Valor pago ao médico que acompanha o paciente na vaga zero para a cidade de Campo Grande; _x000D_
 •	Contrato da locação da van que transportava os pacientes para a cidade de Campo Grande no ano de 2018, e também todas as notas fiscais pagas a essa empresa de transporte nesse período.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Sérgio Bacha , Elbio da Twister, Flávio Abreu, Professor Jayme, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_006-2018_30102018_213944.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_006-2018_30102018_213944.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente subscrevem, em conformidade com o texto regimental, requerem da Mesa Diretora para que depois de ouvido o soberano plenário, envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia ao Secretário Municipal de Finanças Sr. Carlos Alberto Heyn e a Secretária Municipal de Turismo, Cultura e Desenvolvimento Sra. Annie Diaz, requerendo a seguinte informação:_x000D_
 _x000D_
 •	 Custo total das despesas para a realização da Festa do Rodeio que serão realizadas nos dias 15 e 18 do mês de novembro realizada pela Empresa vencedora do certame conforme o Pregão Presencial – Processo 134/2018 – Pregão nº 74/2018, bem como a cópia do referido processo licitatório na íntegra.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_007-2018_30102018_210454.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_007-2018_30102018_210454.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal Administração, Finanças e Planejamento, senhor Carlos Alberto Heyn, requerendo a seguinte informação:_x000D_
 _x000D_
 •	Que seja encaminhada a esta Casa de Leis cópia do extrato bancário do Fundo Municipal de Saúde, com a finalidade de verificação no tocante às Emendas Parlamentares recebidas do Deputado Estadual Felipe Orro, nas datas prováveis entre 26/07 a 30/07 do corrente ano, para nível de conferência da possível transferência de recursos referente a emenda parlamentar voltada para aquisição de equipamentos para as escolas do município e caso não seja constatada transferência para o seu destino final, que seja estornada para os devidos fins com a máxima urgência.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_008-2018_30102018_210617.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_008-2018_30102018_210617.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, Requer envio de expediente ao Secretário de Infraestrutura, no intuito de Reiterar o Requerimento nº 005/2018 de minha autoria que dispõe sobre a solicitação do Contrato do trecho realizado, projeto básico contendo planilha financeira e o memorial descritivo de execução dos serviços prestados de asfaltamento e drenagem de águas pluviais das vias públicas do Residencial Dom Pepe pela empresa Decima Engenharia Eireli na cidade de Porto Murtinho/MS&gt;</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/915/requerimento_no_009-2018_07012019_110909.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/915/requerimento_no_009-2018_07012019_110909.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti e ao Secretário Municipal Administração, Finanças e Planejamento, senhor Carlos Alberto Heyn, requerendo informações precisas e detalhadas sobre os recursos de custeio destinadas a Secretária de Saúde, através dos Deputados Federais (Zeca do PT; Vander Loubet; Geraldo Resende; Marun; Tereza Cristina; Mandeta, bem como notas de empenhos, notas de pagamentos, notas fiscais e contratos (caso houver) dos recursos dos Deputados Estaduais Felipe Orro e Lídio Lopes), com a finalidade de verificação no tocante às Emendas Parlamentares recebidas dos Deputados Estaduais e Federais, do ano de 2017 e do corrente ano, para nível de conferência dos recursos recebidos com a máxima urgência possível.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/916/requerimento_no_010-2018_07012019_111758.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/916/requerimento_no_010-2018_07012019_111758.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o Regimento Interno, Indica a Mesa Diretora, depois de ouvido o Colendo Plenário, que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes Ponce, requerendo a seguinte providência:_x000D_
 •	A reabertura da estrada pública, localizada no sentido Colônia Ingazeira, passando a ponte denominada como “Água Doce”, com entrada a direita, tendo como referência a dois quilômetro antes da fazenda Piquiri, que foi registrada na época do ex-prefeito Luiz Augusto Codorniz mais conhecido como “Sr. Luluca”, com o interesse de beneficiar os pequenos e médios produtores rurais da região. Justifica-se tendo em vista que, essa estrada beneficia as fazendas Potrero e Tupi de propriedade do Sr. Hermes Cano dentre outros moradores que residem em fazendas próximas. Noticia-se que o fechamento da referida estrada ocorreu aproximadamente a três meses de maneira irregular e autoritária pelos proprietários da Fazenda Piquiri, ocasionando assim enormes transtornos a todos aqueles que dependem dessa estrada pública.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve em conformidade com o Regimento Interno, Indica a Mesa Diretora para que depois de ouvido o Soberano Plenário, que seja enviado expediente à Gerente da Agência do DETRAM de Porto Murtinho a Sra. Maria Cristina de Abreu, requerendo a seguinte providência:_x000D_
 •	A real situação no tocante ao licenciamento de todos os veículos públicos da Prefeitura Municipal de Porto Murtinho.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_012-2018_07012019_113744.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_012-2018_07012019_113744.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. Derlei João Delevatti com cópia a Secretária Municipal de Infraestrutura a Sra. Isabel Fróes, requerendo as seguintes informações:_x000D_
 •	Informações precisas e detalhadas sobre onde foi utilizada a madeira retirada da Ponte do Rio Amonguija, bem como quais foram os benefícios que a atual ponte construída com o reaproveitamento da madeira trouxe a população.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/919/requerimento_no_05_15012019_113705.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/919/requerimento_no_05_15012019_113705.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que envie expediente ao Excelentíssimo Senhor Prefeito Municipal Sr. Derlei João Delevatti, com cópia a Secretária Municipal de Saúde Sra. Evânia Luiza Moreira da Cunha Freitas, requerendo informações precisas e detalhadas no tocante à:  _x000D_
 _x000D_
 •	Relação do índice das doenças sexualmente transmissíveis (DST) – Síndrome da Imunodeficiência Adquirida (HIV/AIDS); Sífilis e demais doenças encontradas em nosso município; _x000D_
 •	Bem como, também o relatório preciso e detalhado sobre a transição dos valores empenhados e a empenhar; valor da dívida total conforme a mesma pegou a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1701/requerimento005_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1701/requerimento005_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, em conformidade com o texto regimental, indica a Mesa Diretora para que depois de ouvido o soberano plenário, que seja enviado expediente ao Excelentíssimo Prefeito Municipal Derlei João Delevatti requerendo: informações sobre o andamento das construções das casas do projeto moradias precárias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4560,67 +4560,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_022-donizete_16102018_113137.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/866/indicacao_no_023-donizete_16102018_125211.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_021-donizete_16102018_130632.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/868/indicacao_no_020-donizete_16102018_131611.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_019-donizete_02102018_105405.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/873/indicacao025ver_fatima_vidotte2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/876/scan_20181025_103906.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao_024-2018_23102018_124017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/880/indicacao_025_23102018_124648.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/881/indicacao_026-2018_19122018_115322.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao_no_027-donizete_30102018_210314.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/885/indicacao_no_028-donizete_29102018_132131.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/886/indicacao_no_029-donizete_29102018_132159.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/887/indicacao_no_030-2018_30102018_214349.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao_no_031-donizete_27122018_112351.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_032-donizete_27122018_113340.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao_no_033-donizete_02012019_093020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/891/indicacao_no_034-donizete_02012019_094255.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/892/indicacao_no_035-donizete_02012019_095839.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_036-donizete_02012019_101721.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao_no_037-donizete_02012019_102646.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_038-2018_donizete_02012019_112425.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao_no_030-2018_03012019_104208.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/901/indicacao_no_031-2018_03012019_105028.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/902/indicacao_no_032-2018_23102018_124533.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/903/indicacao_no_033-2018_03012019_111533.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/904/indicacao_no_034-2018__30102018_214517.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/905/indicacao_no_035-2018_03012019_121243.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/906/indicacao_no_036-2018_04012019_094010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/907/indicacao_no_037-sergio_04012019_095022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/908/indicacao_no_038-2018_04012019_101133.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/909/indicacao_no_039-2018_04012019_101231.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/910/indicacao_no_040-2018_04012019_101303.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/911/indicacao_no_041-2018_04012019_101346.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/920/indicacao_no_001_29102018_132328.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/935/indicacao_no_038-2018_doni_27022019_111704.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao008_fatima_vidotte_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_no_027_-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_no_028_-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_no_029_-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_no_030_-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_no_031_-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_no_032_-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_no_033_-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_no_034_-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_no_035_-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_no_036_-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_no_037_-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_no_038_-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_no_039_-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao_-014-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1697/indicacao_-015-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1698/indicacao_-016-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao_-017-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/861/projeto_de_lei_executivo_n._008-2018_000109.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/872/loa-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_n._011-2018_000196.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/863/projeto_de_lei_complementar_legislativo_n._001-2_nWmaYdG.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/862/projeto_de_lei_leg._n_12-a_000108.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/877/projeto_de_lei_n._013-2018_legislativo.__000139.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_n._014-2018_legislativo.__000140_YC9LzhQ.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_n._15-2018_leg_000146.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento002_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento003_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento004_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_023-2018-donizete_02102018_202506.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_024-2018-donizete_02102018_105737.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_no_025_03012019_093836.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_026_03012019_093920.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_027_03012019_094013.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_027_03012019_094013.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_006-2018_30102018_213944.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_007-2018_30102018_210454.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_008-2018_30102018_210617.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/915/requerimento_no_009-2018_07012019_110909.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/916/requerimento_no_010-2018_07012019_111758.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_012-2018_07012019_113744.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/919/requerimento_no_05_15012019_113705.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1701/requerimento005_fatima_vidotte.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_022-donizete_16102018_113137.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/866/indicacao_no_023-donizete_16102018_125211.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_021-donizete_16102018_130632.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/868/indicacao_no_020-donizete_16102018_131611.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_019-donizete_02102018_105405.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/873/indicacao025ver_fatima_vidotte2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/876/scan_20181025_103906.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao_024-2018_23102018_124017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/880/indicacao_025_23102018_124648.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/881/indicacao_026-2018_19122018_115322.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao_no_027-donizete_30102018_210314.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/885/indicacao_no_028-donizete_29102018_132131.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/886/indicacao_no_029-donizete_29102018_132159.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/887/indicacao_no_030-2018_30102018_214349.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao_no_031-donizete_27122018_112351.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_032-donizete_27122018_113340.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao_no_033-donizete_02012019_093020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/891/indicacao_no_034-donizete_02012019_094255.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/892/indicacao_no_035-donizete_02012019_095839.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_036-donizete_02012019_101721.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao_no_037-donizete_02012019_102646.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_038-2018_donizete_02012019_112425.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao_no_030-2018_03012019_104208.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/901/indicacao_no_031-2018_03012019_105028.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/902/indicacao_no_032-2018_23102018_124533.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/903/indicacao_no_033-2018_03012019_111533.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/904/indicacao_no_034-2018__30102018_214517.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/905/indicacao_no_035-2018_03012019_121243.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/906/indicacao_no_036-2018_04012019_094010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/907/indicacao_no_037-sergio_04012019_095022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/908/indicacao_no_038-2018_04012019_101133.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/909/indicacao_no_039-2018_04012019_101231.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/910/indicacao_no_040-2018_04012019_101303.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/911/indicacao_no_041-2018_04012019_101346.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/920/indicacao_no_001_29102018_132328.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/935/indicacao_no_038-2018_doni_27022019_111704.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao008_fatima_vidotte_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_no_027_-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_no_028_-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_no_029_-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_no_030_-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_no_031_-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_no_032_-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_no_033_-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_no_034_-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_no_035_-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_no_036_-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_no_037_-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_no_038_-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_no_039_-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao_-014-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1697/indicacao_-015-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1698/indicacao_-016-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao_-017-_ver._zilda-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/861/projeto_de_lei_executivo_n._008-2018_000109.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/872/loa-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_n._011-2018_000196.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/863/projeto_de_lei_complementar_legislativo_n._001-2_nWmaYdG.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/862/projeto_de_lei_leg._n_12-a_000108.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/877/projeto_de_lei_n._013-2018_legislativo.__000139.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/878/projeto_de_lei_n._014-2018_legislativo.__000140_YC9LzhQ.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_n._15-2018_leg_000146.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento002_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/718/requerimento003_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento004_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_023-2018-donizete_02102018_202506.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_024-2018-donizete_02102018_105737.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_no_025_03012019_093836.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_no_026_03012019_093920.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_no_027_03012019_094013.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_no_027_03012019_094013.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_006-2018_30102018_213944.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_007-2018_30102018_210454.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_008-2018_30102018_210617.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/915/requerimento_no_009-2018_07012019_110909.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/916/requerimento_no_010-2018_07012019_111758.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_012-2018_07012019_113744.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/919/requerimento_no_05_15012019_113705.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2018/1701/requerimento005_fatima_vidotte.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H325"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="162.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>