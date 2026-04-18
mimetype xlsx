--- v0 (2025-11-12)
+++ v1 (2026-04-18)
@@ -54,4383 +54,4383 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VALORES FINANCEIROS ESTABELECIDOS PARA CUSTEIO DA TAXA DE RESÍDUOS SÓLIDOS DEVE SEGUIR A METODOLOGIA DE CÁLCULO FINANCEIRO DE ACORDO COM ÁREA CONSTRUÍDA, LOGO O VALOR DEVIDO QUE O AGENTE PASSIVO DEVERÁ PAGAR NOS TERMOS DA LEI COMPLEMENTAR SEGUEM O PADRÃO ABAIXO DEMONSTRADO. </t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>§ 6º FICAM ISENTOS DO PAGAMENTO DA TAXA DE COLETA, TRATAMENTO E DISPOSIÇÃO FINAL DOS RESÍDUOS SÓLIDOS DO MUNICÍPIO, OS APOSENTADOS, PENSIONISTA OU INCAPAZES, QUE COMPROVEM RENDA FAMILIAR DE ATÉ 2 (DOIS SALÁRIOS MÍNIMOS) VIGENTE NO PAÍS DESDE QUE SEJAM PROPRIETÁRIOS OU POSSUIDORES DE UMA ÚNICA PROPRIEDADE URBANA</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sérgio Bacha , Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>§ 7º OS VALORES FINANCEIROS QUE OS CONTRIBUINTES DEVEM PAGAR ACIMA DE 100M2, SEGUE A PROPORCIONALIDADE DOS VALORES DA TAXA EM % (PORCENTAGEM) DESCRITA NA TABELA A SEGUIR</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>À COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO FINAL QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, PROPÕE A EMENDA MODIFICATIVA AO PROJETO DE LEI Nº. 007 DE 28 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS PARA A CRIAÇÃO DE ELEMENTOS DE DESPESA E FONTES DE RECURSOS, NOS PROGRAMAS E PROJETOS JÁ PREVISTOS NESTA LEI ORÇAMENTÁRIA ANUAL, QUE NA EXECUÇÃO ORÇAMENTÁRIA SE FIZEREM NECESSÁRIOS OU QUE APRESENTEM INSUFICIÊNCIA DE DOTAÇÃO, DE ACORDO COM OS ARTIGOS 40, 41, 42 E 43 E SEUS PARÁGRAFOS E INCISOS, CONSTANTES DA LEI FEDERAL 4.320/64, PODENDO A ADMINISTRAÇÃO MUNICIPAL REMANEJAR AS DOTAÇÕES ENTRE AS DIVERSAS UNIDADES ORÇAMENTÁRIAS E DIFERENTES FONTES DE RECEITAS PREVISTAS NESTA LEI ORÇAMENTÁRIA&amp;#8221;.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE NA FORMA REGIMENTAL, APRESENTA A SEGUINTE PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 003/2017, DE 21 DE MARÇO DE 2017, DE AUTORIA DO VEREADOR SÉRGIO BACHA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL PROPÕE A EMENDA MODIFICATIVA AO PROJETO DE LEI N°. 020/2017 DO PODER EXECUTIVO DE ENTRADA APROVADA NA SESSÃO ORDINÁRIA DO DIA 19 DE SETEMBRO 2017.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fátima vidotte, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°. 001 AO PROJETO DE LEI N°. 022 DE 10 DE OUTUBRO DE 2017. &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO MURTINHO (MS) PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fátima vidotte, Flávio Abreu, Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE OS ANEXOS II, III E IV DO PROJETO DE LEI COMPLEMENTAR N°.004/2017 &amp;#8220;IPTU&amp;#8221; PASSA VIGORAR DA SEGUINTE FORMA.			_x000D_
 					_x000D_
 			_x000D_
 			_x000D_
 			_x000D_
 			_x000D_
 			_x000D_
 			_x000D_
 			_x000D_
 	_x000D_
 			_x000D_
 			_x000D_
 </t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS CLASSES DO FATOR CATEGORIA DEVEM SER ESTABELECIDAS TODO ANO POR MEIO DE PROJETO DE LEI APROVADO PELO PODER LEGISLATIVO, CONSIDERANDO A PLANTA DE VALORES DO MUNICÍPIO, SENDO AS CLASSES A,B E C.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t xml:space="preserve">Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Donizete, Professora Marciana </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO ESPECIAL QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, PROPÕE A EMENDA SUPRESSIVA AOS PARÁGRAFOS 6°, 7° E 8° DO PROJETO DE LEI Nº. 011 DE 29 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL PROPÕE A EMENDA SUPRESSIVA AO PROJETO DE LEI N°. 020/2017 DO PODER EXECUTIVO DE ENTRADA APROVADA NA SESSÃO ORDINÁRIA DO DIA 19 DE SETEMBRO 2017.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°. 001 AO PROJETO DE LEI N°. 022 DE 10 DE OUTUBRO DE 2017. &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO MURTINHO (MS) PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°. 001 AO PROJETO DE LEI COMPLEMENTAR N°. 007/2017 DE EMENDA "DISPÕE SOBRE A TAXA E A REGULAMENTAÇÃO DOS SERVIÇOS PÚBLICOS DE COLETA, TRATAMENTO E DISPOSIÇÃO FINAL DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE PORTO MURTINHO".</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Professor Jayme, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME-SE A FÓRMULA E DEMAIS ANÚNCIOS DO ART. 5º DO PROJETO DE LEI COMPLEMENTAR N°. 007/2017.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO. SOLICITAÇÃO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA NO SEGUINTE PONTO DO DIQUE: COMEÇO EM FRENTE À GUARNIÇÃO DO EXERCITO ATÉ A DIVISA COM AGÊNCIA PORTUÁRIA DE PORTO MURTINHO &amp;#8211; APPM.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO. PRORROGAÇÃO DE LICENÇA A PATERNIDADE.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  A SUA SENHORIA O SENHOR JOÃO HENRIQUE DE ABREU DIRETOR INSTITUCIONAL DA OI/MS, SOLICITANDO (02) FUNCIONÁRIOS UM (01) PARA LIMPEZA E  MANUTENÇÃO DA ÁREA E OUTRO PARA O ATENDIMENTO AO PÚBLICO. </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXECUTIVO MUNICIPAL E AO PRESIDENTE DESTE LEGISLATIVO CÓPIA AO SECRETÁRIO DE ADMINISTRAÇÃO PLANEJAMENTO E FINANÇAS E AO SECRETÁRIO DE SAÚDE MUNICIPAL, INDICANDO A POSSIBILIDADE DE CELEBRAR CONVÊNIO DE PLANO DE SAÚDE  AOS SERVIDORES MUNICIPAIS DO EXECUTIVO E LESGILATIVO COM A CASSEMS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Marciana </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO DE MUNICIPAL DE OBRAS HABITAÇÃO E SERVIÇOS URBANOS. LIMPEZAS DE TERRENOS BALDIOS. </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Zilda Duré, Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA E O VEREADOR DOS DEMOCRATAS &amp;#8211; DEM, QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO, AO SECRETÁRIO MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. CASCALHAMENTOS DAS RUAS DE PORTO MURTINHO &amp;#8211; MS. </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO. O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE PARA O OCUPANTE DA FUNÇÃO DE COVEIRO DO CEMITÉRIO LOCAL.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A SUPERVISORA DA EMPRESA DE SANEAMENTO DE MATO GROSSO DO SUL &amp;#8211; SANESUL, UNIDADE DE PORTO MURTINHO SENHORA RITA DE CÁSSIA PADILHA. FECHAMENTO DOS BURACOS CAUSADOS PELA SANESUL NAS RUAS DA CIDADE DE PORTO MURTINHO &amp;#8211; MS. </t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, E A GERENTE DE ENGENHARIA DE TRÁFEGO E SISTEMAS VIÁRIOS. INSTALAÇÕES DE LOMBADAS FÍSICAS EM FRENTE À ESCOLA MUNICIPAL THOMAZ LARANGEIRA, EMEI &amp;#8211; PRIMEIROS PASSOS, PROF. IZA MARIA GAÚNA. </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL CORONEL DAVID. EMENDA PARLAMENTAR PARA AQUISIÇÃO DE MATERIAIS PERMANENTE PARA ESCOLA MUNICIPAL NOSSA SENHORA DE CAACUPÊ. </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A MAGNÍFICO REITOR PROF. DOUTOR MARCELO AUGUSTO SANTOS TURINE DA UNIVERSIDADE FEDERAL DE MATO GROSSO DO SUL &amp;#8211; UFMS. SOLICITANDO A POSSIBILIDADE DE ABERTURA DE CURSO DE GRADUAÇÃO E PÓS-GRADUAÇÃO NA MODALIDADE A DISTANCIA NO POLO DE PORTO MURTINHO &amp;#8211; MS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL CORONEL DAVID. EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADAS AS SEGUINTES REIVINDICAÇÕES ABAIXO</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  A GERENTE DE TRÂNSITO MARCELA QUIÑONES E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO UMA DEMARCAÇÃO EM FRENTE AS ESCOLAS PARA A PARADA DOS ÔNIBUS ESCOLARES, COM PLACAS SINALIZADORAS</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXCELENTÍSSIMO PREFEITO, SOLICITANDO A INSTALAÇÃO DE TACHÕES (TARTARUGAS) NA RUA 13 DE JUNHO COM A TIRADENTES.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO O CASCALHAMENTO EM ALGUNS PONTOS DA ESTRADA DO KM 6</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Elbio da Twister, Edicarlos Oliveira  , Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO A VISTORIA E CONCERTOS DE TODAS AS LUMINÁRIAS DA CIDADE E DO KM 6, E A COLOCAÇÃO DE POSTES DE ENERGIA ELÉTRICA NA PRIMEIRA E NA ÚLTIMA RUA   DO BAIRRO DOM PEPE._x000D_
 </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	QUE SEJA REALIZADA O RECAPEAMENTO E O CASCALHAMENTO DA VIA PÚBLICA DA RUA JATOBÁ ENTRE A RUA CAMALOTE DO BAIRRO COHAB DESTE MUNICÍPIO;_x000D_
 &amp;#8226;	LIMPEZA DAS VALAS E BOCA DE LOBOS, QUE ESTÃO TRANCANDO A PASSAGEM DAS ÁGUAS PLUVIAIS QUE OCASIONA O ALAGAMENTO DA RUA ACIMA CITADA._x000D_
 </t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO A LIMPEZA E MANUTENÇÃO DO GINÁSIO DE ESPORTE MINISTRO MARIO ANDREAZA_x000D_
 </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, PARA QUE SEJA REALIZADA &amp;#8220;O FECHAMENTO DE UMA GALERIA QUE SE ENCONTRA EM ABERTO&amp;#8221;, NO BAIRRO SALIM CAFURE NA RUA JOÃO PAES DE BARROS&amp;#8221;, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA ENERGISA O SR. GIOLERI DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DO PROJETO DA CONTA CIDADÃO E O PONTO DE COLETA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA ENERGISA O SR. GIOLERI DE SOUZA FILHO E PARA O SECRETARIO DO MEIO AMBIENTE O SR. THIAGO SORROCHE BERTO, SOLICITANDO MUDAS DE ÁRVORES PARA DESENVOLVER ATIVIDADES DE PLANTIO JUNTAMENTE COM A SECRETARIA DE MEIO AMBIENTE E EDUCAÇÃO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADAS AS SEGUINTES REIVINDICAÇÕES ABAIXO</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	QUE SEJA REALIZADA O CASCALHAMENTO DA VIA PÚBLICA LOCALIZADO NO PÁTIO DO CRUZEIRO DO SUL NA AVENIDA LARANJEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE SAÚDE O SR. MARCO ANDREI GUIMARÃES A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	QUE SEJA REALIZADA UMA CAMPANHA DA VACINAÇÃO CONTRA A FEBRE AMARELA (ANTI-AMARÍLICA), NESTA CIDADE A QUAL ESTÁ DISPONÍVEL NA REDE PÚBLICA GRATUITAMENTE. _x000D_
 </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA SUGERIDO AO DNIT, QUE ATRIBUA Á PONTE RODOVIÁRIA DE ÁGUA PLUVIAIS DA RODOVIA BR 267, QUE DEMANDA DE PORTO MURTINHO A JARDIM, LOCALIZADA CERCA DE 4 KM NO SENTIDO DE QUEM SAI DESTA CIDADE,COM O NOME DE PONTE DO MANECO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t xml:space="preserve">Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, AO SENHOR ADOLFO OLMEDO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, COORDENADORIA DO TRÂNSITO A SRA. MARCELA QUINHONES E PARA O  DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT) &amp;#8220;PARA QUE SEJA COLOCADA UM QUEBRA MOLA PRÓXIMO AO POSTO MURTINHENSE, NA BR 267&amp;#8221; PARA ATENDER AS NECESSIDADES DA POPULAÇÃO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	SOLICITA A REALIZAÇÃO DE UM MUTIRÃO DE LIMPEZA NO BAIRRO JOCKEY CLUBE, DEVIDO À ENORME QUANTIDADE DE ENTULHO E LIXOS EXPOSTOS EM FRENTE ÀS RESIDÊNCIAS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO COM AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	REALIZAR O SERVIÇO DE PATROLAMENTO E CASCALHAMENTO DA ESTRADA VICINAL DO BOCAIUVAL, QUE PASSAM EM FRENTE À POUSADA DO NETO, E LOGO A FRENTE A CHÁCARA DO SR. RAFAEL AMARACI NESTES TRECHOS SÃO 04 (QUATRO) OS PONTOS CRÍTICOS LOCALIZADOS NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, PARA QUE SEJA REALIZADA, &amp;#8220;A TROCA DO TUBO DE CONCRETO QUE SE ENCONTRA PARCIALMENTE QUEBRADA, NA RUA LUIZ DE ALBUQUERQUE ENTRE A RUA 15 DE NOVEMBRO NO BAIRRO RESIDENCIAL SALADEIRO&amp;#8221;, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	REALIZAR O PATROLAMENTO E O CASCALHAMENTO DA VIA PÚBLICA DA RUA LUIZ DE ALBUQUERQUE BAIRRO FLORESTAL-(PRÓXIMO À MERCEARIA FLORESTAL), DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE OBRAS E HABITAÇÃO E SERVIÇOS URBANOS. RECAPEAMENTO DA RUA DR. COSTA MARQUES EM FRENTE À UNIDADE DE SAÚDE DO CENTRO DE PORTO MURTINHO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, E A SECRETÁRIA MUNICIPAL DE GOVERNO. DISPONIBILIDADE DE DISTRIBUIR UMA CÓPIA DA CHAVE DOS BANHEIROS DA PRAÇA DO TEATRO DE ARENA &amp;#8220;ASTÉRIO DA CONCEIÇÃO&amp;#8221; </t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, E AO SECRETÁRIO MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. CASCALHAMENTOS DE TODAS AS RUAS DO BAIRRO SALIM CAFURE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADA AS SEGUINTES REIVINDICAÇÕES ABAIXO</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, COM FINALIDADE DE PROPOR O PATROLAMENTO E CASCALHAMENTO NAS RUAS DO BAIRRO SALIM CAFURÊ</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Sônia Ferreira, Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO UM POSTO DE ATENDIMENTO DE EMISSÃO DE CARTEIRA DE TRABALHO NO MUNICÍPIO DE PORTO MURTINHO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO A GERENCIA DE TRANSITO MUNICIPAL, A POSSIBILIDADES FAZER UMA SINALIZAÇÃO NO FINAL DA RUA DR. CORRÊA COM A RUA PRINCESA IZABEL BEM NO MONUMENTO EM FRENTE A PRAÇA DE EVENTOS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO A GERENCIA DE TURISMO MUNICIPAL, SOLICITO A POSSIBILIDADE INSTALAR COLETOR DE LIXO EM VÁRIOS PONTOS, COMPREENDENDO ENTRE A PRAÇA THOMAS LARANJEIRAS, PRAÇA DE EVENTOS, CHAFARIZ, MERCADO DO PRODUTOR E OUTROS PONTOS ESTRATÉGICOS</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Rodrigo Fróes, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE SE PROVIDENCIAM LIMPEZAS NAS VIAS PÚBLICAS E TERRENOS DE PROPRIEDADES DO MUNICÍPIO NAS PROXIMIDADES DOS BAIRROS SALADEIRO E VILA CÉLIA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR SENADOR PEDRO CHAVES. EMENDA PARLAMENTAR PARA CONSTRUÇÃO DA QUADRA POLIESPORTIVA NA ESCOLA NOSSA SENHORA DE CAACUPÊ.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL. ENVIO À CÂMARA MUNICIPAL DE QUATRO (04) MAPAS DA CIDADE CONTENDO OS NOMES DAS RUAS DOS BAIRROS DO MUNICÍPIO DE PORTO MURTINHO &amp;#8211; MS. </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t xml:space="preserve">Sônia Ferreira, Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Professora Donizete, Professora Marciana , Rodrigo Fróes, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DE JUSTIÇA E SEGURANÇA PÚBLICA JOSÉ CARLOS BARBOSA E CÓPIAS AO EXCELENTÍSSIMO GOVERNADOR REINALDO AZAMBUJA, E AO DELEGADO GERAL DA POLÍCIA CIVIL DOUTOR MARCELO VARGAS LOPES, SOLICITANDO A PERMANÊNCIA DE UM DELEGADO NA CIDADE DE PORTO MURTINHO</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO DEPUTADO ESTADUAL AMARILDO CRUZ, PARA QUE FAÇAM GESTÃO JUNTO À AGEHAB - (A AGÊNCIA DE HABITAÇÃO POPULAR DO ESTADO DE MATO GROSSO DO SUL), SOLICITANDO A ESCRITURA DOS IMÓVEIS DO BAIRRO SALIM CAFURE II (CHE ROGA MI), UMA VEZ QUE OS MESMOS JÁ SE ENCONTRAM COM O TERMO DE QUITAÇÃO DO IMÓVEL DESDE 2006.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E A COORDENADORA DO TRÂNSITO A SRA. MARCELA QUINHONES ,&amp;#8220;PARA QUE SEJA COLOCADA A IMEDIATA SINALIZAÇÃO NA AV. LARANJEIRAS QUE DÁ ACESSO A RUA DR. COSTA MARQUES. &amp;#8221; PARA ATENDER AS NECESSIDADES DA POPULAÇÃO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETARIO DE EDUCAÇÃO O SR. JAIME EVANDRO SANCHES, PARA A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	SOLICITA UM FOTOCOPIADORA PARA ESCOLA MUNICIPAL THOMAZ LARANJEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	REALIZAR O RECAPEAMENTO OU TAPAR OS BURACOS DA VIA PÚBLICA DA RUA 13 DE JUNHO, PRÓXIMA À CASA DO SECRETÁRIO DE SAÚDE SR. MARCO ANDREI E ABAIXO PRÓXIMO AO HOSPITAL OSCAR RAMIRES PEREIRA, NO BAIRRO CENTRO, DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Edicarlos Oliveira  , Elbio da Twister, Flávio Abreu, Miltinho Abrão , Professora Donizete, Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,ENVIE EXPEDIENTE AO DELEGADO DA POLÍCIA FEDERAL RICARDO CUBAS CÉSAR COM CÓPIAS A DELEGACIA DE IMIGRAÇÃO E A POLÍCIA FEDERAL DE CAMPO GRANDE, SOLICITANDO ATENDIMENTO AOS PARAGUAIOS RESIDENTES NA CIDADE DE PORTO MURTINHO. _x000D_
 </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_-06-_ver._zilda-2017.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_-06-_ver._zilda-2017.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, E AO SECRETÁRIO MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. ROÇAR A PISTA DE ATLETISMOS DO ESTÁDIO DE FUTEBOL NO FUNDÃO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SECRETÁRIO MUNICIPAL DE SAÚDE, E SECRETÁRIO MUNICIPAL DE ADMINISTRÇÃO, FINANÇAS E PLANEJAMENTO. CRIAR UM PROJETO DE LEI QUE DISPÕE SOBRE O PAGAMENTO DE DIÁRIA AO MÉDICO E AOS ENFERMEIROS NOS EVENTUAIS DESLOCAMENTOS COM PACIENTES.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E O SR. ADOLFO OLMEDO, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	QUE SEJA REALIZADO O CASCALHAMENTO DA ESTRADA VICINAL DO BOCAIUVAL, QUE PASSAM EM FRENTE À FAZENDA PIRIZAL, QUATRO IRMÃO E PINDORAMA._x000D_
 </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E CÓPIA AO SECRETÁRIO DE MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO CARLOS ALBERTO HEYN, SOLICITANDO UMA REDUÇÃO DAS MULTAS E JUROS REFERENTE AO REFIS . _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Sérgio Bacha , Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO SENHOR OSWALDO POSSARI PROPRIETÁRIO DA EMPRESA VIAÇÃO CRUZEIRO DO SUL, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	QUE RETORNE O HORÁRIO DE SAÍDA ÀS 23H00, DA LINHA ENTRE PORTO MURTINHO À CAMPO GRANDE;_x000D_
 2.	A COLOCAÇÃO DE UM TOLDO, PARA OS USUÁRIOS DA EMPRESA CRUZEIRO DO SUL;_x000D_
 3.	A TROCA DA FROTA DE ÔNIBUS OU A MANUTENÇÃO DAS MESMAS, PARA QUE POSSAM OFERECER MELHORES CONDIÇÕES AOS SEUS USUÁRIOS;_x000D_
 4.	REFORMA DO PRÉDIO O QUAL NECESSITA DE VÁRIOS REPAROS._x000D_
 </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETARIO DE SAÚDE, SR. MARCO ANDREI GUIMARÃES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	RECOLOCAÇÃO DOS VENTILADORES NA RECEPÇÃO DO POSTO DE SAÚDE ESF3._x000D_
 </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL E AO RESPONSÁVEL DA EMPRESA GAINO RUBENS ANTÔNIO GAINO, SOLICITANDO A LIMPEZA E MANUTENÇÃO DOS CAMPOS DE FUTEBOL E SOCIETY DE TODOS OS BAIRROS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Miltinho Abrão , Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Donizete, Professora Marciana , Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA SANESUL O SR. LUIZ CARLOS DA ROCHA LIMA E PARA A SUPERVISORA DA SANESUL A SRA. RITA DE CÁSSIA PADILHA, SOLICITANDO À SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A AQUISIÇÃO DE UM GERADOR, EM VIRTUDE DAS QUEDAS DE ENERGIAS AS QUAIS AFETAM DIRETAMENTE O SERVIÇO DA SANESUL JUNTO À COMUNIDADE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA AO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE E AO EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO DE MANEIRA URGENTE UMA VIATURA ADEQUADA PARA O COMBATE E AÇÕES PREVENTIVAS AO MOSQUITO AEDES AEGYPTI, TRANSMISSOR DA DENGUE, ZIKA VÍRUS E FEBRE CHIKUNGUNYA</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA AO  SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E AO EXECUTIVO MUNICIPAL, QUE SEJAM FEITOS SERVIÇOS DE MANUTENÇÕES E REFORMAS NA CAPELA MORTUÁRIA MUNICIPAL, AFIM DE PRESERVAR O PRÉDIO LOCALIZADO NA ENTRADA DA CIDADE, BEM COMO REALIZAR MODIFICAÇÕES NOS SALÕES INTERNOS TRANSFORMANDO-OS EM UMA SÓ E DISPONIBILIZAR CONDICIONADORES DE AR,  REFORMA E REPOSIÇÃO DE BANCOS DE ALVENARIAS NA PARTE EXTERNA DA CAPELA BEM COMO UMA COBERTURA (VARANDA) NA ÁREA EXTERNA PARA MELHOR ATENDER AOS QUE DELA FAZEM USO PARA O ÚLTIMO ADEUS AOS SEUS ENTES QUERIDOS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS ESTUDOS DE AGENDAMENTO DE COLETA DE LIXO NA COLÔNIA CACHOEIRA. _x000D_
 </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SENHOR SECRETÁRIO MUNICIPAL DE EDUCAÇÃO A POSSIBILIDADE DE SER DISPONIBILIZADO REDE DE INTERNET PARA USO EXCLUSIVO DA ESCOLA MUNICIPAL RURAL DA COLÔNIA CACHOEIRA NESTE MUNICÍPIO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Edicarlos Oliveira  , Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A EXCELENTÍSSIMA SENHORA DEPUTADA ESTADUAL MARA CASEIRO, PARA QUE SE FAÇA UMA AVERIGUAÇÃO SOBRE AS COBRANÇAS ABUSIVAS DAS TAXAS DE ÁGUA (SANESUL) E ELÉTRICA (ENERGISA) EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETARIO DE EDUCAÇÃO, SR. JAYME EVANDRO SANCHES, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE BÁSICOS PARA AS ESCOLAS DO MUNICÍPIO EM ESPECIAL A ESCOLA THOMAS LARANGEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO SECRETARIO DE SAÚDE O SENHOR MARCO ANDREI GUIMARÃES, SOLICITO AO SECRETARIO QUE AUTORIZE AOS PACIENTES QUE ESTÃO INDO PARA CAMPO GRANDE, MESMO QUE SEJA PARA RETORNAR NO MESMO DIA, QUE POSSAM REPOUSAR NA PENSÃO DA BONECA. </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO  ADOLFO OLMEDO COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO UM CAMINHÃO-PIPA PARA MOLHAR TODAS AS VIAS SEM PAVIMENTAÇÃO DOS BAIRROS DA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO  REGIMENTAL, SOLICITA AO SENHOR SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E AO EXECUTIVO MUNICIPAL, PARA QUE SEJA ESTUDADO MEIOS PARA REALIZAÇÃO DE MUTIRÃO DE PLANTIO DE ÁRVORES TIPO (EUCALYPTUS) NOS DOIS LADOS DA VIA EXPRESSA DA BR 267, NA ENTRADA DA CIDADE ATÉ A FRENTE DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO A RESTAURAÇÃO DA PAVIMENTAÇÃO ASFALTICA DAS SEGUINTES VIAS:</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E SECRETÁRIO MUNICIPAL DE SAÚDE. DISPONIBILIDADE DE UM SERVIDOR MUNICIPAL PARA ATENDIMENTO AOS USUÁRIOS NO HORÁRIO DAS 17H, NA UNIDADE DE SAÚDE LOCALIZADA NO CENTRO DE PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AOS SECRETÁRIOS MUNICIPAIS DE INFRAESTRUTURA E O SR. ADOLFO OLMEDO E AO SECRETÁRIO DE MEIO AMBIENTE SR. THIAGO SORROCHE BERTO, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	QUE SEJA ENVIADO UM TRATOR COM GRADE PARA FAZER O PREPARO DA TERRA PARA O PLANTIO DE LAVOURAS DOS PEQUENOS PRODUTORES ENTRE O MATADOURO E O AMONGUIJÁ NO MUNICÍPIO DE PORTO MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA ENERGISA O SR. GIOLERI DE SOUZA FILHO, SOLICITANDO A AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, PARA QUE SEJA REALIZADO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	A RECUPERAÇÃO DA RUA LUIZ DE ALBUQUERQUE ESQUINA COM A RUA FRANCISCO DE OLIVEIRA COM A JOÃO PESSOA. (ESQUINA COM A MERCEARIA FLORESTAL)_x000D_
 </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Sônia Ferreira, Elbio da Twister, Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">AS VEREADORAS QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO GOVERNADOR DO ESTADO REINALDO AZAMBUJA COM CÓPIA PARA O DIRETOR PRESIDENTE DA AGRAER ENELVO FELINI, SOLICITANDO UMA PATRULHA MECANIZADA PARA ATENDER OS PEQUENOS PRODUTORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO REPRESENTANTE DA EMPRESA RUBENS ANTONIO GAINO &amp;#8211; ME, PRESTADORA DE SERVIÇOS DE LIMPEZA PÚBLICA NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO-MS. </t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A SENHORA RITA DE CÁSSIA PADILHA COORDENADORA DA SANESUL LOCAL.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR E A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SENHOR GERSON CLARO DINO, DIRETOR DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE MATO GROSSO DO SUL &amp;#8211; DETRAN-MS. SOLICITAM A POSSIBILIDADES DOS EXAMES MÉDICOS SER FEITOS EM PORTO MURTINHO-MS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL, AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E AO SENHOR SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE QUE POSSAM REALIZAR UM ESTUDO MINUCIOSO NO SENTIDO DE FAZER UM LEVANTAMENTO TOPOGRÁFICO DA ÁREA DO KM 6, NO INTUITO DE PROVIDENCIAR O ADEQUADO LOTEAMENTO E POSSÍVEL DOAÇÃO DOS TERRENOS AOS PEQUENOS PROPRIETÁRIOS RURAIS DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL E AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS PARA QUE POSSA REALIZAR CASCALHAMENTO E NIVELAMENTO DA RUA CARANDÁ NO BAIRRO COHAB ATÉ O FINAL DA VIA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Sérgio Bacha , Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO  SENHOR GOVERNADOR REINALDO AZAMBUJA E AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA (SEINFRA) EDNEI MARCELO MIGLIOLI, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A RECUPERAÇÃO DA PONTE QUE CAÍU NA REGIÃO DA ESTRADA VICINAL QUE LIGAM AS FAZENDAS FIRME, ITAMOROTI E TORO PIRU, NA RODOVIA ESTADUAL- MS -185, NO MUNICÍPIO DE PORTO MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO  SENHOR GOVERNADOR REINALDO AZAMBUJA E AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA (SEINFRA) EDNEI MARCELO MIGLIOLI, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REALIZAÇÃO DE UMA VISTORIA PELOS ÓRGÃOS RESPONSÁVEIS PELA CONSTRUÇÃO DA PONTE DE CONCRETO SOBRE O CÓRREGO SÃO LOURENÇO, NO MUNICÍPIO DE PORTO MURTINHO/MS._x000D_
 </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Sônia Ferreira, Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL FELIPE ORRO E CÓPIAS AO GOVERNADOR REINALDO AZAMBUJA, A SECRETÁRIA DO ESTADO MARIA CECÍLIA  AMENDOLA DA MOTTA, E AO DIRETOR DA ESCOLA JOSÉ BONIFÁCIO MANOEL JORGE DA SILVA, SOLICITANDO RECURSOS  PARLAMENTARES NO INTUITO DE ADQUIRIR ARES-CONDICIONADOS NAS SALAS DE AULA DA ESCOLA ESTADUAL.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VERIFICAÇÃO EM REGIME DE URGÊNCIA AS CONDIÇÕES DAS PONTES DE MADEIRA DA CIDADE </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DE INFRAESTRUTURA CASCALHAMENTO NO DIQUE NAS IMEDIAÇÕES DO PORTO DO SENHOR MARIANO</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E SECRETÁRIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER. DISPONIBILIDADE DE COLOCAR UMA TELA DE PROTEÇÃO NA QUADRA DO CENTRO DE MÚLTIPLAS ATIVIDADES. </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Flávio Abreu, Elbio da Twister, Professora Marciana , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JUNTAMENTE COM OS DEMAIS VEREADORES/AS QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E SECRETÁRIO MUNICIPAL DE OBRAS E HABITAÇÃO E SERVIÇOS URBANOS. SOLICITAMOS OS SERVIÇOS DE RECUPERAÇÃO DA PARTE DO MURO DA ESCOLA MUNICIPAL CLÁUDIO DE OLIVEIRA QUE CAIU.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	QUE SEJA REALIZADO EM CARÁTER EMERGENCIAL A MANUTENÇÃO DE UM BURACO PROFUNDO, QUE ENCONTRA-SE NO DIQUE PRÓXIMO AO QUIOSQUE DOS CHALANEIROS._x000D_
 </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	QUE AS MÁQUINAS RECOLHAM OS LIXOS QUE ESTÃO EXPOSTOS NA ENTRADA DO LIXÃO PERIODICAMENTE._x000D_
 </t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Fátima vidotte, Edicarlos Oliveira  , Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AS VEREADORAS QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO E CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADAS AS SEGUINTES REIVINDICAÇÕES ABAIXO</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t xml:space="preserve">Edicarlos Oliveira  </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,ENVIE EXPEDIENTE O SECRETÁRIO DE INFRAESTRUTURA ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO CASCALHAMENTO NA RUA CARANDÁ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Fátima vidotte, Edicarlos Oliveira  , Elbio da Twister, Professora Marciana , Rodrigo Fróes, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AS VEREADORAS QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO GOVERNADOR DO ESTADO REINALDO AZAMBUJA COM CÓPIA AO SECRETÁRIO DE ESTADO DE JUSTIÇA E SEGURANÇA PÚBLICA JOSÉ CARLOS BARBOSA, SOLICITANDO VIATURAS PARA A POLÍCIA MILITAR, POLÍCIA MILITAR AMBIENTAL, POLÍCIA CIVIL E CORPO DE BOMBEIRO.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,ENVIE EXPEDIENTE O SECRETÁRIO DE INFRAESTRUTURA ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO A RECUPERAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA FRANCISCO DE OLIVEIRA NA ALTURA DO NÚMERO 770 E TROCA DAS LÂMPADAS QUEIMADAS NA RUA CORONEL PONCE COMPORTO CARREIRO.. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA FEITA UMA LIMPEZA NA RUA GENERAL DE OLIVEIRA, POIS FOI DEIXADO ENTULHOS DA VALETA. _x000D_
 </t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE E SUBSCREVE EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SENHOR JAYME EVANDRO SANCHES, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, AO SENHOR ADOLFO OLMEDO, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO EXECUTIVO MUNICIPAL, SOLICITANDO O MAIS PRONTO POSSÍVEL REPOSIÇÃO DE LÂMPADAS DA QUADRA DE POLIESPORTIVA DA ESCOLA MUNICIPAL THOMAZ LARANJEIRAS, PARA ATENDER O EVENTO DO JEPOM-JOGOS DA INTENGRAÇÃO ESTUDANTIL DE PORTO MURTINHO QUE SERÁ REALIZADO NOS DIAS 01 A 05 DE JUNHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO CASCALHAMENTO E REPARO NA ESQUINA DA RUA QUEBRACHO COM A AVENIDA LARANJEIRA. </t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,ENVIE EXPEDIENTE O SECRETÁRIO DE INFRAESTRUTURA ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO A MANUTENÇÃO DAS LUMINÁRIAS  DA RUA 15 DE NOVEMBRO DO BAIRRO DOM PEPE( ÚLTIMA RUA).</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E SECRETÁRIA MUNICIPAL DE MEIO AMBIENTE. SOLICITA O ESTUDO DE ARBORIZAÇÃO DO BAIRRO DOM PEPE.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Flávio Abreu, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR E A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E PARA EMPRESA RUBENS ANTONIO GAINO-ME. SOLICITANDO QUE APÓS AS LIMPEZAS DAS VIAS PÚBLICAS SEJAM RETIRADOS OS LIXOS RESULTANTES DAS LIMPEZAS. </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, E AO REPRESENTANTE DA EMPRESA GIMENEZ ALVES EIRELLI &amp;#8211; ME. SOLICITA AS TROCAS DAS LÂMPADAS DA REDE ELÉTRICA DA ESTRADA DO BOCAIUVAL.   </t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Professora Marciana , Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, E AO REPRESENTANTE DA EMPRESA GIMENEZ ALVES EIRELLI &amp;#8211; ME. SOLICITA AS TROCAS DAS LÂMPADAS DA REDE ELÉTRICA DA CIDADE. </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Donizete, Edicarlos Oliveira  </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA ENERGISA SR. GIORELI DE SOUZA, SOLICITANDO QUE SEJA REALIZADA A COLOCAÇÃO DE POSTES DE ENERGIA ELÉTRICA PARA DISPONIBILIZAÇÃO DE ILUMINAÇÃO PÚBLICA NA TRAVESSA DA RUA 15 DE NOVEMBRO NO BAIRRO DOM PEPE I, PÓS A PONTE DE MADEIRA NO SENTIDO DOM PEPE II NA PRIMEIRA E NA ÚLTIMA RUA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, PARA QUE SEJA REALIZADO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	O IMEDIATO SERVIÇO DE TAPA BURACO NA ESQUINA DA RUA JOAQUIM MURTINHO COM A RUA CORONEL ALFREDO PONCE. _x000D_
 </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL COM CÓPIAS A POLÍCIA CIVIL E POLÍCIA MILITAR, SOLICITANDO QUE SEJA TOMADA PROVIDÊNCIAS REFERENTE AOS FURTOS DAS BARRAS DE PROTEÇÃO DO DIQUE</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO RESPONSÁVEL DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO CONSERTO DAS LUMINÁRIAS DO CAMPO DO PARQUINHO, E QUE SEJA COLOCADA LÂMPADAS DE ILUMINAÇÃO EM TODO O ESPAÇO DO PARQUINHO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA TOMADA PROVIDENCIA SOBRE O PRÉDIO QUE TEM OS BANHEIROS DO PARQUINHO.  _x000D_
 	 _x000D_
 </t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Elbio da Twister, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO CARLOS ALBERTO HEYN COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA REALIZADO UMA FISCALIZAÇÃO NAS RUAS E BAIRROS DE NOSSA CIDADE A FINS DE COIBIR O COMÉRCIO AMBULANTE ILEGAL CONFORME A LEI MUNICIPAL N° 030 DE 23 DE DEZEMBRO DE 2009. </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES E VEREADORAS QUE A PRESENTE SUBSCREVE EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E CÓPIA AO GERENTE DA EMPRESA AGÊNCIA PORTUÁRIA DE PORTO MURTINHO-APPM, SOLICITANDO ACOMODAÇÃO DOS CAMINHÕES NO PÁTIO DA EMPRESA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO REPRESENTANTE DA EMPRESA GIMENES ALVES EIRELLI &amp;#8211;ME, SOLICITANDO OS REPAROS E AS TROCAS DAS LÂMPADAS NAS RUAS JOÃO PAES DE BARROS EM FRENTE A DELEGACIA E NA RUA CEL. ALFREDO PINTO EM FRENTE A POUSADA DO JOÃO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO COM AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	QUE SEJA REALIZADA A LIMPEZA DA VALETA NA RUA AMÉRICO COSTA GUERRA ENTRE O CORONEL ALFREDO PINTO E A AV. LARANJEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL AMARILDO CRUZ, SOLICITANDO EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UMA ACADÊMICA AO AR LIVRE E UM PARQUINHO INFANTIL NO ESTÁDIO ADOLFO CABRERA, LOCALIZADO NO BAIRRO NOSSA SENHORA CAACUPÊ NA RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E A SECRETARIA MUNICIPAL DE MEIO AMBIENTE. SOLICITA ESTUDO DE VIABILIDADE COM FINALIDADE DE IMPLANTAÇÃO DE UM ABATEDOURO MUNICIPAL</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E CÓPIA AO REPRESENTANTE DA EMPRESA GIMENEZ ALVES EIRELLI &amp;#8211; ME. SOLICITO OS SERVIÇOS DE MANUTENÇÃO/TROCAS DAS LÂMPADAS DA RUA CEL. JOÃO PAES DE BARROS NO BAIRRO CAACUPÊ. </t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E SECRETÁRIO MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS, E CÓPIA AO COORDENADOR DE FISCALIZAÇÃO NA EXECUÇÃO DE PROGRAMAS/PROJETOS. SOLICITO A CONSTRUÇÃO DO CAMPO DE FUTEBOL DE AREIA NAS IMEDIAÇÕES PRÓXIMAS A ESCOLA &amp;#8220;IZA MARIA&amp;#8221;.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Elbio da Twister, Rodrigo Fróes, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXECUTIVO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA ADOLFO OLMEDO, SOLICITANDO URGENTE UM CAMINHÃO PIPA PARA MOLHAR TODAS AS RUAS DA CIDADE.	</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, SOLICITANDO O CONSERTO DO ENCABEÇAMENTO DAS PONTES DE MADEIRA QUE LIGAM OS BAIRROS JOCKEY CLUB E COHAB.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO RESPONSÁVEL DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO CONCERTO DAS LUMINÁRIAS DAS SEGUINTES RUAS ABAIXO:_x000D_
 	&amp;#8226; RUA CARANDÁ (COHAB)_x000D_
 	&amp;#8226; RUA CORONEL PONCE ESQUINA COM CORONEL ALFREDO PINTO._x000D_
 </t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Sérgio Bacha , Elbio da Twister, Flávio Abreu, Professora Donizete, Professora Marciana , Rodrigo Fróes, Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A DISPONIBILIZAÇÃO DE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS SEM PAVIMENTAÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO RESPONSÁVEL DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO CONSERTO DAS LUMINÁRIAS DE TODAS AS RUAS DA COLÔNIA CACHOEIRA E NO PÁTIO DA ESCOLA MUNICIPAL BONIFÁCIO GOMES PÓLO E EXTENSÕES &amp;#8211; SALA MARIA DALVA GARAHI._x000D_
 </t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DERLEY JOÃO DELEVATTI, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	O RECOLHIMENTO DE TODOS OS VEÍCULOS PÚBLICOS FORA DO SEU HORÁRIO DE EXPEDIENTE EM GARAGENS OU EM SUAS PRÓPRIAS SECRETARIAS._x000D_
 </t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS. </t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS. SOLICITA OS SERVIÇOS DE GRADIAÇÃO NAS PROPRIEDADES DOS PEQUENOS PRODUTORES RURAIS DA COLÔNIA BOCAIUVAL. </t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO DIRETOR DO GRUPO ENERGISA. SOLICITA A POSSIBILIDADE DA COMPRA DE UM GERADOR PARA MANTER A ENERGIA NOS MOMENTOS DAS NECESSIDADES</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t xml:space="preserve">Edicarlos Oliveira  , Fátima vidotte, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,ENVIE EXPEDIENTE AO DIRETOR-PRESIDENTE DA ENERGISA MARCELO VINHAES MONTEIRO, SOLICITANDO A SUBSTITUIÇÃO DOS POSTES DE MADEIRA POR POSTES DE CONCRETO E MANUTENÇÃO DE TODOS OS POSTES DE LUZ NO PERÍMETRO URBANO E NA ÁREA RURAL DA CIDADE DE PORTO MURTINHO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Professora Marciana , Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO REPRESENTANTE DO GRUPO ENERGISA DO ESTADO DE MATO GROSSO DO SUL. SOLICITA QUE O CAMINHÃO DO PROJETO NOSSA ENERGIA VENHA ATÉ PORTO MURTINHO, A FIM DE REALIZAR AÇÕES DO PROGRAMA DE EFICIÊNCIA ENERGÉTICA DA ENERGISA/MS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t xml:space="preserve">Fátima vidotte, Edicarlos Oliveira  , Elbio da Twister, Flávio Abreu, Miltinho Abrão , Professora Marciana , Rodrigo Fróes, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO PRESIDENTE DA EMPRESA VIVO EDUARDO NAVARRO DE CARVALHO, COM CÓPIA AO DIRETOR DE RELAÇÕES INSTITUCIONAIS DA EMPRESA VIVO EDUARDO LEAL MACEDO, SOLICITANDO QUE SEJA DESENVOLVIDAS AÇÕES, EM CARÁTER DE URGÊNCIA, PARA MELHORIA E APRIMORAR O SINAL DE TELEFONIA MÓVEL NA CIDADE DE PORTO MURTINHO_x000D_
 </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA E O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E CÓPIA PARA O SECRETÁRIO DE FINANÇAS E PLANEJAMENTO. SOLICITAMOS A REABERTURA DA UNIDADE DE RECICLAGEM.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t xml:space="preserve">Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Marciana , Rodrigo Fróes, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,ENVIE EXPEDIENTE AO DIRETOR INSTITUCIONAL DA OI/MS JOÃO HENRIQUE DE ABREU, SOLICITANDO MANUTENÇÃO EM TODO CABEAMENTO DE TELEFONE NO PERÍMETRO URBANO DE PORTO MURTINHO. </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE INFRAESTRUTURA ADOLFO OLMEDO, COM CÓPIA AO RESPONSÁVEL DA EMPRESA GAINO RUBENS ANTÔNIO GAINO, SOLICITANDO LIMPEZA E RETIRADA DE ENTULHOS NO CEMITÉRIO DA CIDADE</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REGIMENTO EM VIGOR DA CÂMARA MUNICIPAL SOLICITO A CONFECÇÃO DE UMA INDICAÇÃO PARA ENVIO DE EXPEDIENTE AO EXECUTIVO MUNICIPAL, PARA PROVIDENCIAR A RESTAURAÇÃO DO SINAL DE ÁUDIO E VÍDEO EM NOSSO MUNICÍPIO DA TRANSMISSÃO DA REDE DE TELEVISÃO SBT, REDE RECORD E DA REDE BANDEIRANTES DE TELEVISÃO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E CÓPIA AO SECRETÁRIO DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITA OS SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO DAS SEGUINTES RUAS, GENERAL DE OLIVEIRA E JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO. SOLICITA A POSSIBILIDADE DO CHEFE DO EXECUTIVO MUNICIPAL PEDIR À EMPRESA QUE VAI CONSTRUIR O ASFALTO NO BAIRRO SALIM CAFURE, CEDER O CAMINHÃO PIPA PARA MOLHAR AS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SR. JAYME EVANDRO SANCHES COM CÓPIA PARA O SECRETÁRIO DE INFRA ESTRUTURA SR. ADOLFO OLMEDO, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	O IMEDIATO REPARO NA REDE ELÉTRICA NA ESCOLA THOMAZ LARANGEIRA EM VIRTUDE DO AR CONDICIONADO NÃO ESTAR FUNCIONANDO._x000D_
 </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Sônia Ferreira, Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO DIRETOR-PRESIDENTE DO DETRAN/MS GERSON CLARO DINO, SOLICITANDO 01 (UM) ENGENHEIRO DE TRÁFEGO PARA A CIDADE DE PORTO MURTINHO</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO RESPONSÁVEL DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO A TROCA DAS LÂMPADAS QUEIMADAS NA RUA CARANDÁ (COHAB).</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_011-2017_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_011-2017_fatima.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO DEPUTADO ESTADUAL PAULO CORRÊA, SOLICITANDO A CONSTRUÇÃO DE UMA PONTE NA ALDEIA SÃO JOÃO, SOBRE O RIO AQUIDABÃN.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Fátima vidotte, Edicarlos Oliveira  , Elbio da Twister, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO DEPUTADO ESTADUAL PAULO CORRÊA, JUNTO AO PRESIDENTE DA FIEMS SÉRGIO MARCOLINO LONGEN, SOLICITANDO QUE SEJA FEITA UMA VIABILIZAÇÃO PARA TRAZER CURSOS PARA A CIDADE DE PORTO MURTINHO, DO PROGRAMA FIEMS ATUANTE.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,ENVIE EXPEDIENTE AO SECRETÁRIO DE EDUCAÇÃO COM CÓPIA A EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE INTERNET NA ESCOLA DA COLÔNIA INGAZEIRA E NA ESCOLA MUNICIPAL BONIFÁCIO GOMES PÓLO E EXTENSÕES &amp;#8211; SALA SÃO LOURENÇO NA FAZENDA SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">  INDICO A MESA DIRETORA, OUVIDO O COLENDO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL ZECA DO PT, A FIM DE VIABILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR NO INTUITO DE AQUISIÇÃO DE UMA UNIDA ODONTOLÓGICA MÓVEL(UOM), PARA ATENDER AS COMUNIDADES INDÍGENAS KADIWÉUS DA ALDEIA SÃO JOÃO, TOMÁSIA, BARRO PRETO, CAMPINAS, AVES DE BARROS E CÓRREGO DO OURO, PERTENCENTE AO MUNICÍPIO DE PORTO MURTINHO MS. </t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Donizete, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL JOSÉ ORCÍRIO MIRANDA DOS SANTOS (ZECA DO PT), A FIM DE VIABILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR NO INTUITO DE CONSTRUIR DE UM BARRACÃO PRÉ-MOLDADO NA COLÔNIA INGAZEIRA PARA SERVIR DE GARAGEM À PATRULHA MECANIZADA A QUAL É DESTINADA À AGRICULTURA FAMILIAR DA ÁREA RURAL.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE INFRAESTRUTURA ADOLFO OLMEDO COM CÓPIA AO EXECUTIVO MUNICIPAL, SOLICITANDO CASCALHAMENTO NA RUA DAS GARÇAS NO BAIRRO COHAB._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE A GERENTE DE TRÂNSITO MARCELA QUIÑONES, COM CÓPIAS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO DE INFRAESTRUTURA ADOLFO OLMEDO, SOLICITANDO INSTALAÇÃO DE QUEBRA-MOLAS E PLACAS DE SINALIZAÇÃO NAS PROXIMIDADES DE TODAS AS ESCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO DIRETOR-PRESIDENTE DA ENERGISA O SR. MARCELO VINHAES MONTEIRO, SOLICITANDO A REALOCAÇÃO DE UM POSTE DE ENERGIA ELÉTRICA , SITUADO NA RUA DOS IPÊS N° 30 NO BAIRRO COHAB NA CIDADE DE PORTO MURTINHO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Professora Donizete, Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Marciana , Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES (ANATEL) SR. JUAREZ QUADROS DO NASCIMENTO COM CÓPIA AO EXECUTIVO DE RELAÇÕES INSTITUCIONAIS DA EMPRESA OI/TELEMAR SR. JOÃO HENRIQUE DE ABREU, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE REALIZAR AS MANUTENÇÕES E OS REPAROS NECESSÁRIOS NOS TELEFONES PÚBLICOS TIPO &amp;#8220;ORELHÃO&amp;#8221;, NO MUNICÍPIO DE PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA SANESUL O SR. LUIZ CARLOS DA ROCHA LIMA, PARA QUE SEJA REALIZADO À SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A AFERIÇÃO DOS RELÓGIOS DE ÁGUA, PELO MENOS EM 10 (DEZ) RESIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Sérgio Bacha , Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Donizete, Professora Marciana , Rodrigo Fróes, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO DIRETOR PRESIDENTE DA SANESUL O SR. LUIZ CARLOS DA ROCHA LIMA E PARA A SUPERVISORA DA SANESUL A SRA. RITA DE CÁSSIA PADILHA, SOLICITANDO À SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A EXTENSÃO DO FORNECIMENTO DA REDE DE ÁGUA NA ZONA RURAL, NAS CHÁCARAS PRÓXIMAS AO DIQUE DE CONTENÇÃO DO NOSSO MUNICÍPIO, SENTIDO CHÁCARA DO SENHOR ADOLFO AGUERO E DO SENHOR ANDRÉ HERIBERTO DUARTE E DEMAIS CHÁCARAS NESSA EXTENSÃO. _x000D_
 </t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE EXCELENTÍSSIMO PREFEITO MUNICIPAL E A SECRETÁRIA DE JUVENTUDE, ESPORTE E LAZER DE PORTO MURTINHO, SRA. ROSANA AUGUSTA DELVALLE SOLICITANDO A AQUISIÇÃO DE UM MOTOR DE BOMBA D&amp;#8217;ÁGUA E UMA MANGUEIRA PARA IRRIGAR O GRAMADO DO ESTÁDIO MUNICIPAL WALFRIDO CONCHA E ESTÁDIO ADOLFO CABRERA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO REPRESENTE DA EMPRESA GIMENEZ ALVES EIRELLI &amp;#8211; ME. SOLICITA A TROCA DAS LÂMPADAS DA REDE ELÉTRICA DO BAIRRO DOM PEPE. 	</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AOS FISCAIS DOS CONTRATOS ADMINISTRATIVOS SOB OS NÚMEROS. 067 E 68/2017, SENHOR ACELINO SOARES E LUIZ MIGUEL ROLON. SOLICITA A RELAÇÃO DOS NOMES DOS FUNCIONÁRIOS CONTRATOS PARA PRESTAR OS SERVIÇOS DE SEGURANÇA PRIVADA NOS PRÉDIOS PÚBLICOS DE PORTO MURTINHO/MS. </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OS CASCALHAMENTOS DAS ESTRADAS VICINAIS ADJACENTES ÀS CHÁCARAS DO SENHOR LÚCIO AYALA, MAURÍCIO E DA SENHORA OLÍMPIA.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PONTO ELETRÔNICO NAS DEPENDÊNCIAS DOS ORGÃO PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ANUNCIOS NA DEPENDÊNCIA DO HOSPITAL E POSTOS DE SAÚDE DO MUNICÍPIO, INFORMAÇÕES ACERCA DAS VACINAS INFANTIS OBRIGATÓRIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE INSTITUA A POLÍTICA MUNICIPAL DE PREVENÇAO À CORRUPÇÃO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO COM CÓPIA AO REPRESENTANTE DA VIGILÂNCIA SANITÁRIA PAULO CESAR PEREIRA VOLLKOPF, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE RETIRAR OS ANIMAIS SOLTOS NAS VIAS PÚBLICAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA QUE ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL SENHOR DERLEI JOÃO DELEVATTI, PARA QUE POSSA REALIZAR ESTUDOS REFERENTES À CESSÃO DE USO DE LOCAL PÚBLICO AOS MORADORES DO ANTIGO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO O MAIS URGENTE POSSÍVEL, CONCERTO DAS PONTES DE MADEIRAS LOCALIZADAS NA AVENIDA LARANJEIRA DE ACESSO AOS BAIRROS COHAB E JOCKEY CLUBE E A PONTE DE MADEIRA DO BAIRRO DOM PEPE.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO QUE VOSSA EXCELÊNCIA FAÇA UMA ANÁLISE E UM ESTUDO DO PROJETO DE LEI QUE DISPÕE SOBRE A ARBORIZAÇÃO MUNICIPAL NO MUNICÍPIO DE PORTO MURTINHO E DA OUTRAS PROVIDÊNCIAS, PARA VIABILIZAR E TOMAR AS DECISÕES CABÍVEIS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE MARCO ANDREI GUIMARÃES COM CÓPIAS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL,SOLICITANDO QUE OS MESMOS REALIZEM PALESTRAS DE CONSCIENTIZAÇÃO E PREVENÇÃO AO CÂNCER DE MAMA NO MUNICÍPIO E EXTENSÃO RURAL, RIBEIRINHAS E ÁREAS INDÍGENAS. </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Elbio da Twister, Flávio Abreu, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE EDUCAÇÃO JAYME EVANDRO SANCHES, COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO AOS MESMOS A REALIZAÇÃO DE ESTUDOS  PARA DEMOLIR O MURO DO FUNDO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS PARA A AMPLIAÇÃO DO ESPAÇO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS._x000D_
 SOLICITA COLOCAÇÃO DE NOVA AREIA NA QUADRA DE VÔLEI DE AREIA LOCALIZADA NA ORLA DO RIO PARAGUAI. _x000D_
 </t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Sônia Ferreira, Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS AO EXECUTIVO MUNICIPAL, RESPONSÁVEL DA EMPRESA GAINO E PARA A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME._x000D_
 SOLICITA A LIMPEZA E MANUTENÇÃO DOS CAMPOS DE FUTEBOL SOCIETY DE TODOS OS BAIRROS E INSTALAÇÃO DE LUMINÁRIAS._x000D_
 </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Sônia Ferreira, Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Rodrigo Fróes, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">AS VEREADORAS QUE A PRESENTEM SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITAM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CORONEL QOPM WALDIR RIBEIRO ACOSTA COM CÓPIA AO GOVERNADOR DO ESTADO REINALDO AZAMBUJA, SOLICITANDO UMA VIATURA 4X4 DIESEL PARA A POLÍCIA MILITAR AMBIENTAL E (01) UMA LANCHA 115 POTENTE E POLICIAIS EFETIVOS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.jpeg</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL E AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇO URBANOS PARA QUE POSSA REALIZAR CASCALHAMENTO E NIVELAMENTO DA RUA 13 DE MAIO NO BAIRRO NOSSA SENHORA DE APARECIDA ATÉ O FINAL DA VIA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIAS AO RESPONSÁVEL DA EMPRESA GAINO. _x000D_
 SOLICITA A LIMPEZA E MANUTENÇÃO NO CEMITÉRIO MUNICIPAL. _x000D_
 </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIAS AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA A REFORMA DA PONTE NO ENTRONCAMENTO DA PM-10 COM MS-458 &amp;#8211; BARRANCO BRANCO-DESTACAMENTO_x000D_
 </t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A VISTORIA E CONSERTO DE TODAS AS LUMINÁRIAS DO KM 6._x000D_
 </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS A EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A TROCA DOS REFLETORES NO CAMPO DE FUTEBOL DO PARQUINHO NO BAIRRO FLORESTAL._x000D_
 </t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO EM ALGUNS PONTOS NA RUA GENERAL DE OLIVEIRA_x000D_
 </t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_015-2017_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_015-2017_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente aos excelentíssimos Deputados Federais José Orcírio Miranda dos santos-Zeca do PT e Vander Loubet solicitando um veículo – VAN para atender os indígenas Kadiwéus do nosso município.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS.SOLICITO O CASCALHAMENTO DE TODAS AS RUAS DOS BAIRROS NOSSA SENHORA DE CAACUPÊ E APARECIDA._x000D_
 </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITO AS TROCAS DE LÂMPADAS DA RUA JOSÉ BONIFÁCIO._x000D_
 </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL. SOLICITA AO EXECUTIVO MUNICIPAL QUE IDENTIFIQUE A FROTA VEICULAR COM O BRASÃO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITO O SERVIÇO DE INSTALAÇÃO LUMINÁRIAS NO PARQUINHO CONSTRUINDO NO BAIRRO COHAB, PRÓXIMA A ESCOLA IZA MARIA GAUNA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITAM AÇÕES COLETIVAS, TAIS COMO LIMPEZA DOS QUINTAIS, COLETA DE LIXO, PNEUS, E ETC, NOS BAIRROS DA CIDADE COM FINALIDADE DA PREVENÇÃO DA SAÚDE E DA QUALIDADE DE VIDA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE OBRAS, HABITAÇÃO E SERVIÇOS URBANOS. SOLICITA OS SERVIÇOS DE MANUTENÇÃO DAS PONTES DE MADEIRA DOS BAIRRO COHAB E NOSSA SENHORA DE CAACUPÊ E A PONTE DE MADEIRA PRÓXIMA A CHÁCARA DO  SENHOR &amp;#8220;POLI&amp;#8221;. </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA REFORMA NO PARQUINHO INFANTIL DA ORLA DO RIO PARAGUAI._x000D_
 </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Professor Jayme</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS A EMPRESA GIMENES ALVES SERVIÇOS EIRELI &amp;#8211; ME E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O CONSERTO DE TODAS AS LUMINÁRIAS DO PARQUINHO DO BAIRRO FLORESTAL E NA ORLA DO RIO PARAGUAI._x000D_
 </t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIAS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA UM CAMINHÃO-PIPA PARA MOLHAR A RUA ALFREDO PINTO E TODAS AS RUAS QUE ESTÁ SENDO REALIZADO AS OBRAS DE ASFALTO._x000D_
 </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO NAS RUAS DR. COSTA MARQUES E PEDRO CELESTINO NO PROLONGAMENTO DA VILA MILITAR DA MARINHA. _x000D_
 </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO._x000D_
 SOLICITA A RESTAURAÇÃO DE TODOS OS MONUMENTOS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AOS SENADORES PEDRO CHAVES (PSC), SIMONE TEBET (PMDB), WALDEMIR MOKA (PMDB), AOS DEPUTADOS FEDERAIS ZECA DO PT, VANDER LOUBET (PT), TEREZA CRISTINA (PSB), MARCIO MONTEIRO (PSDB), GERALDO RESENDE (PMDB), DAGOBERTO NOGUEIRA (PDT), CARLOS MARUN (PMDB), AOS DEPUTADOS ESTADUAIS PAULO CORRÊA (PR), RENATO CÂMARA (PMDB), FELIPE ORRO (PDT), MARA CASEIRO (PTDOB), ANTONIETA AMORIM (PMDB), AO PRESIDENTE DA TELEFONIA BRASIL (VIVO), AO PRESIDENTE DA EMPRESA DE TELEFONIA (OI),AO PRESIDENTE DA EMPRESA DE TELEFONIA (CLARO), AO PRESIDENTE DA EMPRESA DE TELEFONIA ANATEL E AO MINISTÉRIO PÚBLICO, COM INTUITO DE RESTABELECER O SINAL DO TELEFONIA MÓVEL E DE INTERNET NO MUNICÍPIO DE PORTO MURTINHO &amp;#8211; MS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Fátima vidotte, Elbio da Twister, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.jpeg</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Elbio da Twister, Fátima vidotte</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA REFORMA DA PRAÇA DA BÍBLIA._x000D_
 </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A COLOCAÇÃO DAS TAMPAS DAS BOCAS DE LOBOS DE DOIS BUEIROS NA RUA PRIMAVERA NO BAIRRO COHAB._x000D_
 </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E A COORDENADORIA MUNICIPAL DE TRÂNSITO, SOLICITANDO A CONSTRUÇÃO DE LOMBADAS NA RUA ALFREDO PINTO, NO BAIRRO JOCKEY CLUB.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO SECRETÁRIO DE INFRAESTRUTURA O SENHOR ADOLFO OLMEDO, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA: AVALIAÇÃO TÉCNICA POR UM PROFISSIONAL DA ÁREA, PARA AVALIAR A FORMA DE COMO ESTÁ SENDO REALIZADA A OBRA DO ASFALTO NA RUA PRESIDENTE VARGAS E DEMAIS RUAS QUE ESTÃO SENDO ASFALTADAS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO SENHOR THIAGO CARIM BUCKER, SUPERINTENDENTE DO DNIT EM MATO GROSSO DO SUL, SOLICITANDO A FISCALIZAÇÃO DO LIMITE DE PESO EM CARGAS DOS CAMINHÕES QUE TRAFEGAM NA BR 267 ENTRE JARDIM E PORTO MURTINHO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM  TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DERLEI JOÃO DELEVATTI SOLICITANDO O USO DA MÁQUINA ESTEIRA QUE PRESTA SERVIÇOS AO LIXÃO, PARA QUE POSSA SER CEDIDA TEMPORARIAMENTE A ASSOCIAÇÃO DA COLÔNIA INGAZEIRA PARA PRESTAÇÃO DOS SERVIÇOS DE LIMPEZA DOS TERRENOS. BEM COMO A ELABORAÇÃO DE UM CRONOGRAMA DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM  TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DERLEI JOÃO DELEVATTI COM CÓPIA AO REPRESENTANTE DA EMPRESA GIMENES ALVES SERVIÇOS EIRELI-ME, SOLICITANDO A TROCA DAS LÂMPADAS DA REDE ELÉTRICA NA RUA 13 DE JUNHO ESQUINA COM A AV. 15 DE NOVEMBRO, BAIRRO NOSSA SENHORA DE CAACUPÊ EM FRENTE AO ESTÁDIO ADOLFO CABRERA.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO COORDENADOR MUNICIPAL DA AGRAER SENHOR THIAGO SORROCHE BERTO, INFORMANDO QUE A CARRETINHA DA PATRULHA MECANIZADA JÁ SE ENCONTRA DISPONÍVEL NO PÁTIO DA AGRAER EM CAMPO GRANDE, PARA QUE SEJA TRAZIDA PARA SER UTILIZADA NA COLÔNIA INGAZEIRA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, SOLICITANDO O RECOLHIMENTO DO LIXO DO BAIRRO COHAB EM ESPECIAL DAS RUAS KADIUWEL, FRANCISCO DE OLIVEIRA, BOCAIÚVA E DAS GARÇAS AS QUAIS INTERLIGAM O REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO NA RUA PORTO CARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIAS A EMPRESA GIMENES ALVES SERVIÇOS EIRELI- ME E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A RECUPERAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA CORONEL ALFREDO PINTO ULTIMOS POSTES DA VIA ESTÃO SEM LÂMPADAS._x000D_
 </t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO PRESIDENTE DA MESA DIRETORA DESTA CASA DE LEIS, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A INSTALAÇÃO DO AR CONDICIONADO NA SALA DENOMINADA SALA JULIETA ABRAÃO DE FIGUEIREDO &amp;#8211; BANCADA DO PT, PDT E PMDB, E TAMBÉM A LIMPEZA DA SALA, A FIM DE MELHOR ATENDER OS VEREADORES E VISITANTES O MAIS URGENTE POSSÍVEL._x000D_
 </t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	QUE SEJA REALIZADO O PATROLAMENTO E O CASCALHAMENTO DAS VIAS PÚBLICAS DA RUA JATOBÁ EM FRENTE A &amp;#8220;IGREJA LEÃO DE JUDÁ&amp;#8221; NO BAIRRO COHAB E NA RUA 15 DE NOVEMBRO BAIRRO NOSSA SENHORA DE CAACUPÊ._x000D_
 </t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO SOLICITANDO AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	A REALIZAÇÃO DE LIMPEZA E ROÇAGEM DO TERRENO PÚBLICO LOCALIZADO NA RUA JOÃO PAES BARROS NA VILA CÉLIA EM FRENTE À CASA DO CONSELHEIRO TUTELAR DERLYS NUNES_x000D_
 </t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO DIRETOR-PRESIDENTE DA EMPRESA ENERGISA MARCELO VINHAES MONTEIRO._x000D_
 SOLICITA O SERVIÇO DE MANUTENÇÃO E REALINHAMENTO DOS POSTES DE REDE ELÉTRICA LOCALIZADO NA ORLA DO DIQUE._x000D_
 </t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O CASCALHAMENTO E PATROLAMENTO DA EXTENSÃO DA RUA PEDRO CELESTINO._x000D_
 </t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA MARCELO MIGLIOLI COM CÓPIA AO GOVERNADOR DO ESTADO REINALDO AZAMBUJA._x000D_
 SOLICITA QUE SEJA REALIZADO O MAIS URGENTE POSSÍVEL O CONSERTO DAS CABECEIRAS DAS PONTES RECEM CONSTRUÍDAS NO MUNICÍPIO SOBRE O RIO AMONGUIJÁ E SÃO LOURENÇO._x000D_
 </t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIAS A EMPRESA GIMENES ALVES SERVIÇOS EIRELI- ME E AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA A MANUTENÇÃO DAS LUMINÁRIAS NA RUA PRIMAVERA ALTURA DO N° 50 NO BAIRRO COHAB. _x000D_
 </t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE A GERENTE REGIONAL SUDOESTE DA SANESUL DANIELA DE ALMEIDA NANTES._x000D_
 SOLICITANDO QUE SEJA EXPEDIDO UM CONVITE PARA QUE COMPAREÇA NA SESSÃO ORDINÁRIA PARA FAZER UMA EXPLANAÇÃO SOBRE OS SERVIÇOS E PROBLEMAS REFERENTE À EMPRESA._x000D_
 </t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 SOLICITA O SERVIÇO DE CASCALHAMENTO NA ESTRADA VICINAL DE ACESSO AS FAZENDAS CARANDÁ E TERERÉ._x000D_
 </t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO PRESIDENTE DA MESA DIRETORA SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO MÊS DE MARÇO DO ANO DE 2018, SOBRE A PRESTAÇÃO DE CONTAS DAS ARRECADAÇÕES E DOS GASTOS REALIZADOS NA CÂMARA MUNICIPAL DE PORTO MURTINHO/MS, DURANTE O ANO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A MANUTENÇÃO DE UMA CRATERA LOCALIZADA NA RUA CAPITÃO CANTALICE ESQUINA COM A AVENIDA LARANJEIRA PRÓXIMO AO SINDICATO RURAL._x000D_
 </t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO,  QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO E A SECRETARIA DE EDUCAÇÃO SRA. THAIS REGINA DA SILVA CAVALHEIRO, PARA QUE SEJA REALIZADA A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A RECUPERAÇÃO DA CALÇADA DA ESCOLA MUNICIPAL THOMAZ LARANJEIRA, A FIM DE PROPORCIONAR MAIOR SEGURANÇA AOS ALUNOS E PEDESTRE QUE TRAFEGAM PELO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL E AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS ESTUDOS COM RELAÇÃO A CONSTRUÇÃO DE UMA RAMPA DE LAVA RÁPIDO E AQUISIÇÃO DE EQUIPAMENTOS DE PARA LIMPEZA E MANUTENÇÃO DOS ÔNIBUS ESCOLARES QUE ATENDEM O MUNICÍPIO. </t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLEN&amp;#65505;RIO, ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL E AO SENHOR SECRET&amp;#65505;RIO MUNICIPAL DE OBRAS P&amp;#65530;BLICAS PARA QUE POSSA DE MANEIRA URGENTE REALIZAR MANUTEN&amp;#65511;&amp;#65507;O PREVENTIVA E AT&amp;#65513; MESMO CASCALHAMENTO ESQUINA DA RUA QUEBRACHO COM A AVENIDA LARANJEIRA SENTIDO BAIRRO JOCKEY CLUBE EM TODO O SEU PROLONGAMENTO E NO FINAL DA AVENIDA LARANJEIRAS COM A RUA PAU BRASIL ONDE H&amp;#65505; UMA VALA ABERTA NO MEIO DA RUA DEIXADO PELA EMPRESA SANESUL. </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DERLEI JOÃO DELEVATTI COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA O SR. ADOLFO OLMEDO, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE REALIZAR LIMPEZAS E AS DEVIDAS MANUTENÇÕES NECESSÁRIAS NO LOCAL O QUAL RECEBEU O NOME DE &amp;#8220;PISCINÃO&amp;#8221;, LOCAL ESTE QUE SERVE COMO REPRESA DAS ÁGUAS DAS CHUVAS, LOCALIZADO NA RUA CARANDÁ NO BAIRRO COHAB. </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t xml:space="preserve">Miltinho Abrão , Professora Donizete, Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO IFMS (PRONATEC) E ÀS INSTITUIÇÕES DO &amp;#8220;SISTEMA S&amp;#8221;, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	PARA QUE SEJAM PROVIDENCIADOS ESTUDOS NO INTUITO DE PROMOVER CURSOS PROFISSIONALIZANTES AOS MUNÍCIPES VISANDO À QUALIFICAÇÃO DE MÃO DE OBRA ESPECIALIZADA PARA A CONTRATAÇÃO PREVISTA PARA O INÍCIO DAS OBRAS DA ROTA BIOCEÂNICA, EM CONTRAPARTIDA COM O PRONATEC E OS SISTEMAS SENAR, SESI, SENAI/SENAC E SEBRAE, NO MUNICÍPIO DE PORTO MURTINHO/MS._x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DERLEI JOÃO DELEVATTI COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	SERVIÇO DE LIMPEZA E A CANALIZAÇÃO DA RUA JOÃO DE OLIVEIRA GARCIA, QUE DÁ ACESSO A BR 267._x000D_
 </t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO COORDENADOR MUNICIPAL DA AGRAER  - SR. THIAGO SORROCHE BERTO, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	ENCAMINHAR PARA ANALISE E ADEQUAÇÃO CONFORME A REALIDADE DO NOSSO MUNICÍPIO SEGUE EM ANEXO O PROJETO PARA CRIAÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO AGRÁRIO &amp;#8211; FUNDAGRO._x000D_
 </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL E AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS PARA QUE POSSA DE MANEIRA URGENTE REALIZAR MANUTENÇÃO PREVENTIVA NO TELHADO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Fátima vidotte, Elbio da Twister</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO DIRETOR-PRESIDENTE DA SANESUL LUIZ CARLOS DA ROCHA LIMA, COM CÓPIA AO GOVERNADOR DO ESTADO._x000D_
 SOLICITA MEDIDAS QUE VISAM REDUZIR O VALOR DA TAXA DE ESGOTO NO MUNICIPIO DE PORTO MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao024_2017_fatima_vidotte.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao024_2017_fatima_vidotte.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE O EXPEDIENTE AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVETTI  QUE DISPONIBILIZE UM FUNCIONÁRIO QUE SEJA CONTADOR  DO QUADRO EFETIVO PARA ATENDENTE OS MEI MICROEMPREENDEDOR INDIVIDUAL DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, COM CÓPIA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITA OS SERVIÇOS DE CASCALHAMENTO E PATROLAMENTO NA RUA CARANDÁ._x000D_
 </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA O SR. ADOLFO OLMEDO SOLICITANDO A SEGUINTE PROVIDÊNCIA: PROCEDER À LIMPEZA DA TUBULAÇÃO DE AGUÁ PLUVIAL DA RUA 13 DE JUNHO, QUADRA ENTRE A AV. RIO BRANCO COM A CÂNDIDO MARIANO, OBSERVANDO-SE QUE A TUBULAÇÃO DA ESQUINA CÂNDIDO MARIANO ENCONTRA-SE TOTALMENTE SEM PASSAGEM DE ÁGUA, NO CENTRO DESTE MUNICÍPIO.  </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO  SENHOR GOVERNADOR REINALDO AZAMBUJA E AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA (SEINFRA) EDNEI MARCELO MIGLIOLI, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A RECUPERAÇÃO DA CABECEIRA DA PONTE DO CÓRREGO AREIA NA REGIÃO DA ESTRADA VICINAL QUE INTERLIGAM A FAZENDA FIRME, BOM DESPACHO E SANTA GERTRUDES, NA RODOVIA ESTADUAL- MS - 458, NO MUNICÍPIO DE PORTO MURTINHO/MS._x000D_
 </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO  SENHOR GOVERNADOR REINALDO AZAMBUJA E AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA (SEINFRA) EDNEI MARCELO MIGLIOLI, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	A IMEDIATA AÇÃO NO SENTIDO DE RECUPERAR A CABECEIRA E OS BIGODES DA PONTE DE CONCRETO SOBRE O CÓRREGO SÃO LOURENÇO E AMONGUIJA, NO MUNICÍPIO DE PORTO MURTINHO/MS, E A FORMAÇÃO DE EROSÕES DO ATERRO DA PONTE COM A POSSIBILIDADE DE HAVER CORTES DO ATERRO DA ESTRADA._x000D_
 </t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1436/fatima__n_026-2017__-___resposta_da_indicacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1436/fatima__n_026-2017__-___resposta_da_indicacao.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, REINTERA A INDICAÇÃO Nº 001/2017, solicitando a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Secretário de Infraestrutura do município Adolfo Olmedo e cópia ao Executivo Municipal, ao Governador do Estado Reinaldo Azambuja e o Deputado Estadual Paulo Corrêa solicitando providências para atender o Povo Indígena da Aldeia São João com os seguintes serviços abaixo descritos: _x000D_
 _x000D_
 	• Cascalhamento e patrolamento na estrada da Aldeia São João;_x000D_
 	• Construção de uma ponte na mesma estrada, sobre o Rio Aquidaban.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1437/fatima__n_014-2017__-____indicacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1437/fatima__n_014-2017__-____indicacao.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao Responsável da Empresa Gimenes Alves Serviços Eireli-ME com cópia ao Executivo Municipal, solicitando a troca das lâmpadas queimadas na Rua Carandá (Cohab).</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1438/indicacao_no_010-2017_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1438/indicacao_no_010-2017_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presenta e subscreve, em conformidade com o texto regimental, solicitam a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente Secretário de Infraestrutura Adolfo Olmedo com cópias ao Responsável da Empresa da Empresa Gimenez Alvez Serviços Eireli-ME e Executivo Municipal, solicitando o rebaixamento da rede de alta tensão do transformador do dique até a Escola Municipal Bonifácio Polo.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1439/fatima__n_023-2017__-____indicacao.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1439/fatima__n_023-2017__-____indicacao.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, em conformidade com o texto regimental. Solicitam a Mesa Diretora para que depois de ouvido o Soberano Plenário. Envie expediente ao Executivo Municipal Derlei João Delevatti._x000D_
 SOLICITAM QUE O PODER EXECUTIVO MUNICIPAL DOE UMA ÁREA PARA A CONSTRUÇÃO DE UM MATADOURO PÚBLICO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1709/indicacao_no_002-2017_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1709/indicacao_no_002-2017_fatima.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, em conformidade com o texto regimental, solicita a Mesa Diretora para que depois de ouvido o soberano Plenário, envie expediente ao secretário de Infraestrurura, Sr. Adolfo Olmedo e cópia ao Poder Executivo solicitando a reposição das lâmpadas e a colocação de luminar ias na Rua Ipê no Bairro Cohab e na rua Dr. Costa Marques.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1712/indicacao_no_009-2017_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1712/indicacao_no_009-2017_fatima.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO DIRETOR DO DNIT, SOLICITANDO QUE SEJA FEITA UMA RECUPERAÇÃO ASFÁLTICA NA BR 267.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1718/indicacao_no_017-2017_fatima.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1718/indicacao_no_017-2017_fatima.pdf</t>
   </si>
   <si>
     <t>VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SOLICITANDO O REAPROVEITAMENTO DA MADEIRA DA PONTE SOBRE O RIO AMONGUIJÁ, PARA SER UTILIZADA NA PONTE SOBRE O RIO AQUIDABAN NA ALDEIA SÃO JOÃO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>MSV</t>
   </si>
   <si>
     <t>Mensagem de Veto.</t>
   </si>
   <si>
     <t>Derlei João Delevatti</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM DE VETO PARCIAL AO PROJETO DE LEI N° 005/2017 DE AUTORIA DO VEREADOR ELBIO BALTA - PR. </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>OS VEREADORES QUE APRESENTAM E SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, SOLICITAM QUE SEJA EXPEDIDA MOÇÃO DE APLAUSO A GERENTE DE ESPORTE ROSANA AUGUSTA DELVALLE</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE APRESENTAM E SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, SOLICITAM QUE SEJA EXPEDIDA MOÇÃO DE APLAUSO AO CAPITÃO EDYNO MARQUES ALVES BRANCO</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.jpeg</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE APRESENTAM E SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, SOLICITA QUE SEJA EXPEDIDA MOÇÃO DE APLAUSO A NEUSA GUERINO JANCZESKI.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE APRESENTAM E SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, SOLICITA QUE SEJA EXPEDIDA MOÇÃO DE APLAUSO AO 1° SARGENTO PM GREGÓRIO FERREIRA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE APRESENTAM E SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, SOLICITA QUE SEJA EXPEDIDA MOÇÃO DE APLAUSO AO CABO QPPM FRANCISCO YARZON</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Professora Donizete, Edicarlos Oliveira  , Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Marciana , Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE APRESENTE E SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, SOLICITA QUE SEJA EXPEDIDA MOÇÃO DE APLAUSO AOS FORMANDOS DOS CURSOS DE LICENCIATURA EM COMPUTAÇÃO E PEDAGOGIA 2017.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Professora Donizete, Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Marciana , Rodrigo Fróes, Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE APRESENTE E SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, SOLICITA QUE SEJA EXPEDIDA MOÇÃO DE APLAUSO AO ATLETA RODRIGO RUIZ ABRÃO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO AO SERVIDOR PÚBLICO DESTA CASA DE LEIS, SENHOR JOEL ALDERETE POR TER COMPLETEDO 36 (TRINTA E SEIS) ANOS DE SERVIÇOS PRESTADOS A ESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Professor Jayme, Rodrigo Fróes, Sérgio Bacha , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE A MOÇÃO DE APLAUSO A SENHORA MARCELA LOMBELO CONTRERA DA SILVA.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>MCG</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
     <t>Rodrigo Fróes, Elbio da Twister, Fátima vidotte, Flávio Abreu, Professora Donizete, Professora Marciana , Sérgio Bacha , Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE CONGRATULAÇÃO A TODOS OS ASSISTENTES SOCIAIS DO MUNICÍPIO EM COMEMORAÇÃO AO DIA DOS PROFISSIONAIS DE ASSISTÊNCIA SOCIAL COMEMORADO NO DIA 15 DE MAIO.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Edicarlos Oliveira  , Fátima vidotte, Professora Donizete, Sônia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO AO ARTIGO 163 DA LEI ORGÂNICA MUNICIPAL DE PORTO MURTINHO/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO AO ORÇAMENTO ANUAL DO EXERCÍCIO DE 2017 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS DO MUNICÍPIO DE PORTO MURTINHO/MS COM O INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO MURTINHO/MS &amp;#8211; PORTO MURTINHO PREV, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONFESSAR E PARCELAR DÉBITOS ORIUNDOS DO CONSUMO DE ENERGIA ELÉTRICA JUNTO AO GRUPO ENERGISA MATO GROSSO DO SUL S/A  E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PAGAMENTO DE DESPESA COM VEÍCULO PRÓPRIO A SERVIDORES  MUNICIPAIS E AGENTES POLÍTICOS QUE VIAJAREM A SERVIÇO DO MUNICÍPIO DE PORTO MURTINHO, E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO DAS ATRIBUIÇÕES DO CARGO DE AGENTE FISCAL, PREVISTO NO ANEXO I, TABELA 6, DA LEI N. 1348/2007, ALTERADA PELA LEI N. 1448/2010.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA MUNICIPAL JOVEM APRENDIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA TRANSPORTE DE ALUNOS BRASILEIROS RESIDENTES NO PARAGUAI E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA LEI 1.608, DE 03 DE JANEIRO DE 2017, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO MURTINHO/MS, PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO GRATUITA DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 1° DA LEI 1.589/2015 QUE DISPÕE SOBRE A DOAÇÃO DE LOTES DE TERRENOS DE SUA PROPRIEDADE AOS BENEFICIÁRIOS DOS PROGRAMAS DE INTERESSE SOCIAL. _x000D_
 </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS E VAGAS QUE ESPECIFICA, ALTERA A LEI N°. 1448/2010 E SUAS ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI 1.266/2003 PASSA DISPOR SOBRE O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE CODEMA -  E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A ALTERAÇÃO NO ORÇAMENTO ANUAL DO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE PORTO MURTINHO/MS COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS. </t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DE PORTO MURTINHO/MS COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS. </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA INSTITUIR  O PROGRAMA BOLSA-ATLETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N°. 1.624/2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA PRODUÇÃO AGROPECUÁRIA VOLTADO PARA AGRICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE. </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO MURTINHO (MS, PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO, PARA O PERÍODO DE 2018 A 2021. </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DOAR O TERRENO PARA EPP F. ANDREIS NETO. </t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIA. </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIO O PROGRAMA DE RECUPERAÇÃO DOS CRÉDITOS FISCAIS E JUDICIAIS DA FAZENDA PÚBLICA DE PORTO MURTINHO PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E ACRÉSCIMO NA LEI COMPLEMENTAR N°. 012/2004.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE ACRÉSCIMO NA LEI COMPLEMENTAR N°. 40, DE 30 DE AGOSTO DE 2013. </t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, SIMPLIFICADO E FAVORECIDO A SER DISPENSADO ÀS MICROEMPRESAS  E ÀS EMPRESAS DE PEQUENO PORTE PREVISTO NO ART. 169 DA CONSTITUIÇÃO DO ESTADO, DE CONFORMIDADES COM AS NORMAS GERAIS PREVISTA NO ESTATUTO NACIONAL DA MICROEMPRESA  E DA EMPRESA DE PEQUENO PORTE, INSTITUÍDO PELA LEI COMPLEMENTAR FEDERAL N°. 123 DE 14 DE DEZEMBRO DE 2006, ATENDENDO AS ALTERAÇÕES PELA LEI COMPLEMENTAR 147 DE 07 DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A PLANTA GENÉRICA DOS VALORES DO MUNICÍPIO, DEFINE CRITÉRIOS PARA LANÇAMENTOS DO IMPOSTO PREDIAL E TERRITORIAL URBANO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS REGULAMENTADORAS PARA APURAÇÃO, LANÇAMENTOS ARRECADAÇÃO DE IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA -ISSQN, DEVIDOS PELOS SERVIÇOS PRESTADOS PELOS REGISTRO, TABELIÃES, NOTÁRIOS OU SIMILARES.  </t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR N°. 001/91 ESTATUTO DOS SERVIDORES PÚBLICOS DE PORTO MURTINHO, ACRESCENTANDO DISPOSITIVO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE A TAXA E REGULAÇÃO DOS SERVIÇOS PÚBLICOS DE COLETA, TRATAMENTO E DISPOSIÇÃO FINAL DOS RESÍDUOS SÓLIDOS NO MUNICÍPIO DE PORTO MURTINHO.  </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE A REVISÃO SALARIAL EM IGUAL ÍNDICE A TODOS OS SERVIDORES EFETIVOS DO PODER LEGISLATIVO DE PORTO MURTINHO, APLICANDO O ÍNDICE INFLACIONÁRIO CONFORME APURADO PELO INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA-IBGE/2016."</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O PARÁGRAFO ÚNICO AO ARTIGO 1º DA LEI MUNICIPAL Nº 320 DE 08 DE JUNHO DE 1969, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O "PROGRAMA DE INTERNET MÓVEL WI FI - PRAÇAS CONECTADAS" NOS PARQUES E PRAÇAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO E O FUNCIONAMENTO DO CANIL MUNICIPAL, NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O PROGRAMA ORLA FITNESS AOS FINAIS DE SEMANA NO DIQUE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA CRIANÇA NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO/MS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA DE APROVEITAMENTO DOS TERRENOS BALDIOS DO MUNICÍPIO DE PORTO MURTINHO/MS, PARA O CULTIVO DE HORTALIÇAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBORIZAÇÃO MUNICIPAL NO MUNICÍPIO DE PORTO MURTINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O INCISO X AO ARTIGO 3º DA LEI N°. 1.569/2015 E ALTERA A REDAÇÃO DO INCISO I, III DO ARTIGO 6° DA PRÓPRIA LEI, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Elbio da Twister, Flávio Abreu</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE AUXÍLIO FINANCEIRO PARA ESTUDANTES UNIVERSITÁRIOS, POR MEIO DE PROGRAMA BOLSAS UNIVERSITÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO NOS VALORES DOS VENCIMENTOS SALARIAL DO ANEXO II - DA TABELA I - GRUPO OCUPACIONAL II - CARGO DE PROVIMENTO EM COMISSÃO DA LEI MUNICIPAL N°.  1.479/2011, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE VALORIZAÇÃO DE PESSOA COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DOS BARES NO MUNICÍPIO DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO, POR INTERMÉDIO DA SANESUL - EMPRESA DE SANEAMENTO DE MATO GROSSO DO SUL A RECEBER DOAÇÕES DE SEUS USUÁRIOS AO ASILO SÃO VICENTE DE PAULA.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PORTO MURTINHO - MS, A CAMPANHA DE PREVENÇÃO E DIVULGAÇÃO DO COMBATE AO CÂNCER DE MAMA DENOMINADA MUNDIALMENTE DE "OUTUBRO ROSA" E REFORÇAR AÇÕES DE PREVENÇÃO E IDENTIFICAÇÃO PRECOCE DE PESSOAS PORTADORAS DE NEOPLASIA DA MAMA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO NO SITE OFICIAL DA PREFEITURA DE PORTO MURTINHO E EM TODAS AS UNIDADES DE SAÚDE, À RELAÇÃO DE MEDICAMENTOS EXISTENTES, DAQUELES EM FALTA E O LOCAL ONDE ENCONTRÁ-LOS NA REDE MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>Sônia Ferreira, Rodrigo Fróes</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE PORTO MURTINHO - MS, A SEMANA MUNICIPAL DE ATENÇÃO AO IDOSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PLANO MUNICIPAL DE EDUCAÇÃO AMBIENTAL NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO/MS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DEZEMBRO VERMELHO DE PREVENÇÃO À HIV/AIDS, OUTRAS DST E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMENDA AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO MURTINHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Flávio Abreu, Professora Marciana , Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, MINISTÉRIO PÚBLICO, POLICIA MILITAR E CONSELHO TUTELAR. FISCALIZAÇÃO AOS MENORES QUE FREQÜENTAM BARES, BOATES E CONGÊNERES. </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE EDUCAÇÃO SR. JAYME EVANDRO SANCHES. SOLICITANDO A RELAÇÃO DE PROFESSORES CONTRATADOS COM SEUS RESPECTIVOS LOCAIS DE TRABALHOS, BEM COMO A CARGA HORÁRIA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO  E CÓPIA AO EXECUTIVO MUNICIPAL, REQUERENDO A FOLHA  DE PAGAMENTO DOS ÚLTIMOS TRÊS MESES DO EXERCÍCIO DE 2016 DO DOUTOR ANASTÁCIO MARTINS CORONEL</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE O SR. MARCO ANDREI GUIMARÃES E AO EXECUTIVO MUNICIPAL, REQUERENDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 &amp;#8226;	RELAÇÃO DE TODOS OS MÉDICOS QUE ESTÃO CONTRATADOS;_x000D_
 &amp;#8226;	QUAL É O MÉDICO RESPONSÁVEL NAQUELA EMPRESA;_x000D_
 &amp;#8226;	EXISTE OUTRO MÉDICO PROFISSIONAL, E QUAL É A ESPECIALIDADE;_x000D_
 &amp;#8226;	SE ELES FORAM ESTÃO USANDO A DISPENSA DE CREDENCIAMENTO; _x000D_
 &amp;#8226;	O SALÁRIO DOS MESMOS;_x000D_
 &amp;#8226;	SUAS ESPECIALIDADES;_x000D_
 &amp;#8226;	INFORMAR AS EMPRESAS TERCEIRIZADAS DA SAÚDE, BEM COMO, OS PROFISSIONAIS QUE RECEBEM PELA MESMA._x000D_
 &amp;#8226;	QUANTOS PROFISSIONAIS DA SAÚDE SÃO CADASTRADOS DO (CNS) CADASTRO NACIONAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t xml:space="preserve">Sônia Ferreira, Elbio da Twister, Fátima vidotte, Flávio Abreu, Miltinho Abrão , Professora Donizete, Professora Marciana , Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES E AS VEREADORAS QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUEREM A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO.SOLICITAÇÃO PARA A REALIZAÇÃO DE SESSÃO SOLENE PARA HOMENAGEAR AO DIA INTERNACIONAL DA MULHER._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO DE FINANÇAS O SR. CARLOS HEYN FAZENDO A SEGUINTE SOLICITAÇÃO : _x000D_
 _x000D_
 &amp;#8226;	A CÓPIA DO CONTRATO DO TRANSPORTE ESCOLAR DO ANO DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, SOLICITA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR DERLEY JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS, SENHOR CARLOS ALBERTO HEYN, QUE ENVIE INFORMAÇÕES A ESTA CASA DE LEIS COM CÓPIAS DE DOCUMENTOS, ESPECIFICANDO OS MOTIVOS DA PARALISAÇÃO DAS OBRAS DE ASFALTAMENTOS NO BAIRRO SALIM CAFURE, BEM COMO APRESENTAR UM CRONOGRAMA DE REATIVAÇÃO DAS OBRAS. </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t xml:space="preserve">Professora Donizete, Miltinho Abrão </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE A PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO DE EDUCAÇÃO O SR.  JAYME EVANDRO SANCHES AS SEGUINTES SOLICITAÇÕES: _x000D_
 _x000D_
 A ROTA DO TRANSPORTE ESCOLAR;_x000D_
 SALAS DE AULAS DAS EXTENSÕES RURAIS BEM COMO, OS PROFESSORES RESPONSÁVEIS_x000D_
 </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E A SECRETÁRIA MUNICIPAL DE GOVERNO A SRA.VERA REGINA GAÚNA DE MATTOS HEYN, SOLICITANDO A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	O MOTIVO PELO QUAL FOI RETIRADO O SITE DO PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL DE PORTO MURTINHO._x000D_
 </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO PRESIDENTE DA MESA DIRETORA DESTA CASA DE LEIS: _x000D_
 _x000D_
 &amp;#8226;	&amp;#8220;REQUER A MESA DIRETORA PARA QUE TODOS OS PROJETOS DE LEIS, EMENDAS ADITIVAS, MODIFICATIVAS, SUPRESSIVAS E DEMAIS MATÉRIAS LEGISLATIVAS TANTO DE INICIATIVA DO PODER EXECUTIVO OU LEGISLATIVO, SEJAM APRECIADAS PELAS RESPECTIVAS COMISSÕES COMPETENTES, COM AUXÍLIO DA ASSESSORIA JURÍDICA E/OU CONTÁBIL, TENDO EM VISTA O PRINCÍPIO DA SEGURANÇA JURÍDICA, BEM COMO O EXERCÍCIO DO CONTROLE DE CONSTITUCIONALIDADE PELO PODER LEGISLATIVO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Flávio Abreu, Professora Donizete, Professora Marciana , Rodrigo Fróes, Sônia Ferreira, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE  EXPEDIENTE AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO SOLICITANDO INFORMAÇÕES DETALHADAS ATRAVÉS DE CONFECÇÃO DE CRONOGRAMAS FINANCEIROS INFORMANDO A PROGRAMAÇÃO E/OU PREVISÃO DO PAGAMENTO DE ADICIONAL DE FÉRIAS JÁ VENCIDAS E A VENCER DOS SERVIDORES MUNICIPAIS, DIÁRIAS CONCEDIDAS E NÃO PAGAS, PROGRESSÃO FUNCIONAL, HORAS EXTRAORDINÁRIAS PRODUZIDAS PELOS SERVIDORES BEM COMO O REAJUSTE SALARIAL DO QUADRO DE SERVIDORES DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE  AO SECRETÁRIO DE MEIO AMBIENTE DO MUNICÍPIO THIAGO SORROCHE BERTO COM CÓPIA AO PREFEITO MUNICIPAL, REQUERENDO INFORMAÇÃO REFERENTE AO MERCADO DO PRODUTOR ENCONTRAR-SE FECHADO,  E SE O MESMO TEM ALGUM IMPEDIMENTO OU LAUDO DO CORPO DE BOMBEIRO INTERDITANDO O LOCAL. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO MUNICIPAL DE FINANÇAS O SR. CARLOS ALBERTO HEYN, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS: - VALOR QUE VEM DO REPASSE PARA O FUNDERSUL.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI OU QUE DETERMINE AO SETOR COMPETENTE, QUE PASSE A ENVIAR TODOS OS EDITAIS DE LICITAÇÃO E AS MINUTAS DE CONTRATOS PARA ESTA CASA DE LEIS, VISANDO O CONTROLE PRÉVIO._x000D_
 _x000D_
 &amp;#8226;	O GASTO COM A FOLHA DE PAGAMENTO EM SEUS VALORES BRUTOS, INCLUINDO OS ENCARGOS PATRONAIS, PARA QUE ESTA CASA DE LEIS POSSA REALIZAR O ACOMPANHAMENTO DENTRO DOS PARÂMETROS LEGAIS._x000D_
 </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A PRESENTE SUBSCREVEM EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUEREM O ENVIO DE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL, DERLEI JOÃO DELEVATTI SOLICITANDO INFORMAÇÕES SOBRE A EMPRESA GIMENEZ ALVES SERVIÇOS - EIRELI - ME E QUANDO COMEÇARÁ OS SERVIÇOS DE REPARO A REPOSIÇÃO DE LÂMPADAS NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL E SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO. REQUER O PLANO DE TRABALHO DO CONVÊNIO ENTRE O PODER EXECUTIVO E A UNIVERSIDADE FEDERAL DE MATO GROSSO DO SUL - UFMS.  </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E SETOR COMPETENTE, REQUERENDO INFORMAÇÃO REFERENTE AO CINE TEATRO NEY MACHADO MESQUITA QUE ENCONTRA-SE FECHADO E QUAIS AS CONDIÇÕES SE ENCONTRA O ESPAÇO FÍSICO DO PRÉDIO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE O PRESENTE SUBSCREVEM, EM CONFORMIDADE COM O TEXTO REGIMENTAL INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SR. JAYME EVANDRO SANCHES E AO EXECUTIVO MUNICIPAL, REITERANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 &amp;#8226;	REITERO O REQUERIMENTO N° 003/2017 DE 21/03/2017, EM VIRTUDE DA FALTA DE RESPOSTA DO SENHOR SECRETÁRIO DE EDUCAÇÃO, NO QUE TOCANTE ÀS SEGUINTES INFORMAÇÕES SOLICITADAS: A ROTA DE TRANSPORTE ESCOLAR E DAS SALAS DAS EXTENSÕES RURAIS BEM COMO, OS PROFESSORES RESPONSÁVEIS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO DE FINANÇAS O SR. CARLOS ALBERTO HEYN, SOLICITANDO OS CONTRATOS DO DR. ANASTÁCIO MARTINS CORONEL, DR. ARI PIETRO FERNANDES E DR. ODEMAR ALMEIDA MARTINS REFERENTE AO ANO DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E AO SECRETÁRIO DE FINANÇAS O SR. CARLOS HEYN REQUERENDO AS SEGUINTES INFORMAÇÕES: _x000D_
 _x000D_
 &amp;#8226;	A RELAÇÃO NOMINAL DOS SERVIDORES QUE OCUPAM CARGOS COMISSIONADOS E CONTRATADOS DO EXERCÍCIO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E A GERENTE MUNICIPAL DE CONVÊNIOS, PROJETOS E MONITORAMENTO DO PAC (HABITAÇÃO), A SRA. IZABEL FRÓES PONCE A SEGUINTE SOLICITAÇÃO: _x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES SOBRE OS PROCEDIMENTOS QUE ESTÃO SENDO REALIZADOS EM RELAÇÃO À INDICAÇÃO Nº 009/2017, REFERENTE SOBRE A LEGALIZAÇÃO DAS ESCRITURAS DO BAIRRO SALIM CAFURE II (CHE ROGA MI)._x000D_
 </t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE A EXCELENTÍSSIMA DIRETORA-PRESIDENTE DA AGEHAB - (A AGÊNCIA DE HABITAÇÃO POPULAR DO ESTADO DE MATO GROSSO DO SUL) MARIA DO CARMO AVESANI: _x000D_
 _x000D_
 &amp;#8226;	REQUERENDO A PLANTA BAIXA COM MEMORIAL DESCRITIVO DOS TERRENOS DO BAIRRO SALIM CAFURE I E II (CHE ROGA MI). PROJETO DE HABITAÇÃO POPULAR DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL REQUER DA MESA DIRETORA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. DERLEI JOÃO DELEVATTI E AO SECRETÁRIO MUNICIPAL DE FINANÇAS SR. CARLOS ALBERTO HEYN SOLICITANDO:_x000D_
 _x000D_
 &amp;#8226;	INFORMAÇÕES DETALHADAS REFERENTE À FALTA DE PAGAMENTO DOS DIAS TRABALHADOS E DA RESCISÃO DOS SERVIDORES CONTRATADOS QUE FORAM EXONERADOS OS QUAIS PRESTARAM SERVIÇOS AO MUNICÍPIO EM 2017. _x000D_
 </t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Elbio da Twister, Rodrigo Fróes, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, REQUERENDO  QUE O EXECUTIVO MUNICIPAL POR MEIO DA LEI Nº 1598/2016 PEDINDO QUE SEJA CUMPRIDO ESSA LEI COM O ASILO SÃO VICENTE DE PAULA._x000D_
 </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO. REQUERENDO O CONTRATO DE TRABALHO ENTRE O PODER EXECUTIVO MUNICIPAL COM A EMPRESA RUBENS ANTONIO GAINO &amp;#8211; ME.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO PREFEITO, E A SENHORITA MILENE GABILAN REPRESENTANTE DA EMPRESA RUBENS ANTONIO GAINO-ME. REQUERENDO O CONTRATO DE TRABALHO DA EMPRESA COM OS SEUS COLABORADORES. </t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA FORMA PRESCRITA PELO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO MURTINHO, REQUEIRO AO PLENÁRIO O ENVIO DE  EXPEDIENTE AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO SOLICITANDO INFORMAÇÕES DETALHADAS DO MOTIVO DO NÃO FUNCIONAMENTO DO PORTAL DE TRANSPARÊNCIA NO SITE OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA FORMA PRESCRITA PELO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO MURTINHO, REQUEIRO AO PLENÁRIO O ENVIO DE  EXPEDIENTE AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE O RECOLHIMENTO DO FUNDO MUNICIPAL DO 13º SALÁRIO DOS SERVIDORES PÚBLICO DO MUNICÍPIO, PRESCRITO NA LEI MUNICIPAL Nº. 1.532/2013, DE 09 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO PREFEITO MUNICIPAL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO E AO GESTOR/FISCAL DE CONTRATO LUIZ MIGUEL DIAZ ROLON. REQUEIRO OS ESCLARECIMENTOS SOBRE FATO DETERMINADO &amp;#8220;NÃO PAGAMENTO DOS SALÁRIOS&amp;#8221; DOS GUARDAS CONTRATADOS PELA EMPRESA M.G SEGURANÇA &amp;#8211; LTDA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO DE EDUCAÇÃO O SR. JAYME EVANDRO SANCHES REQUERENDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 &amp;#8226;	QUAL É A PROGRAMAÇÃO DA SECRETARIA DE EDUCAÇÃO A RESPEITO DO RETORNO DAS CRIANÇAS DA ESCOLA ISA MARIA PARA O ANTIGO PRÉDIO DA EMEI - PRIMEIROS PASSOS;_x000D_
 &amp;#8226;	INFORMAÇÕES DE QUAIS SERÃO OS PROCEDIMENTOS QUE SERÃO EXECUTADOS PARA GARANTIR A SEGURANÇA DAS CRIANÇAS E OUTROS._x000D_
 </t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SR. JAYME EVANDRO SANCHES COM CÓPIA PARA O SECRETÁRIO DE FINANÇAS SR. CARLOS ALBERTO HEYN, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	QUAL É O VALOR DA ECONOMIA GERADA PARA O MUNICÍPIO COM RELAÇÃO À IMPLANTAÇÃO DO REGIME DE ALTERNÂNCIA NA ESCOLA DA COLÔNIA SÃO LOURENÇO._x000D_
 </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO SECRETÁRIO DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO CARLOS ALBERTO HEYN, REQUERENDO INFORMAÇÕES SOBRE O NOME DA EMPRESA QUE PRESTOU SERVIÇOS NA BR E OS VALORES RECOLHIDOS DO ISSQN.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO DE FINANÇAS SR. CARLOS ALBERTO HEYN, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	NOME DA EMPRESA RESPONSÁVEL PELA CONTRATAÇÃO DE MÃO DE OBRA VOLTADO A ATENDER A SECRETARIA MUNICIPAL DE EDUCAÇÃO NA FUNÇÃO DE AUXILIAR DE SERVIÇOS EM EDUCAÇÃO (ASE) E AUXILIAR DE SERVIÇOS GERAIS (ASG), BEM COMO CÓPIA DO CONTRATO DEVIDAMENTE ASSINADO PELO REPRESENTANTE LEGAL, CNJP, NOTA DE EMPENHO E PAGAMENTO EM NOME DA EMPRESA;_x000D_
 _x000D_
 &amp;#8226;	EXPLICAÇÕES POR ESCRITO DO MOTIVO DO NÃO PAGAMENTO DESSES SERVIDORES PELA EMPRESA CONTRATADA NO DECORRER DOS MESES SUBSEQUENTES._x000D_
 </t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE O PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE TURISMO, CULTURA E DESENVOLVIMENTO LOCAL, SR. CHARBEL MIGUEL BENITES REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	ACESSO À CÓPIA DO TERMO DE PERMISSÃO AO USO DE BENS PÚBLICOS, EM ESPECIAL A &amp;#8220;PRAÇA DE EVENTOS&amp;#8221;, A QUAL ESTA SENDO CEDIDOS AOS PARTICULARES PARA FESTAS E ANIVERSÁRIOS E EVENTOS PESSOAIS._x000D_
 </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS OS INFORMES DETALHADOS, SOB OS MOTIVOS DOS DADOS DE INFORMAÇÕES ESTAREM DESATUALIZADOS NO PORTAL DA TRANSPARÊNCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AS INFORMAÇÕES A RESPEITO DOS PAGAMENTOS FEITOS A EMPRESA PEDRO L. G. ANTUNES (MARLON).</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OS INFORMES SOBRE O VALOR FINANCEIRO QUE SERÁ PAGO AO LOCUTOR DO RODEIO QUE ACONTECERÁ NA CIDADE NOS DIAS 16 A 19 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Elbio da Twister, Flávio Abreu, Professora Donizete, Zilda Duré</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO SECRETÁRIO DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL._x000D_
 REQUEIRO INFORMAÇÕES DO EXECUTIVO MUNICIPAL EM RELAÇÃO AO REPASSE PATRONAL DOS SERVIDORES QUE NÃO ESTÁ SENDO FEITO AO PORTOPREV._x000D_
 </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA DA CÂMARA MUNICIPAL DE PORTO MURTINHO, NA FORMA QUE DISPÕE O REGIMENTO INTERNO, QUE SEJA ENVIADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE FINANÇAS CARLOS HEYN, SOLICITANDO A RELAÇÃO DE NOTAS EMPENHADAS E AS RESPECTIVAS NOTAS DE PAGAMENTOS, REFERENTE À DOTAÇÃO ORÇAMENTÁRIA CONSTANTE DO ORÇAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DOTAÇÃO/ELEMENTO N. 3.3.90.36.99.00.00.00.00.01.0001, OUTROS SERVIÇOS DE TERCEIRA PESSOA FÍSICA, CONSTANTE DA LEI ORÇAMENTÁRIA DE 2017, NO ÓRGÃO 05 DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PROJETO ATIVIDADE 2.008, MANUTENÇÃO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, PLANEJAMENTO E FINANÇAS.REQUEIRO AS INFORMAÇÕES DETALHADAS NOMINAIS DE TODOS OS SERVIDORES EFETIVOS QUE ESTÃO CEDIDOS A OUTROS ORGÃOS._x000D_
 </t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 &amp;#8226;	O MOTIVO REAL DA FALTA DE MEDICAMENTOS DA FARMÁCIA BÁSICA; _x000D_
 &amp;#8226;	NO TOCANTE AOS MEDICAMENTOS QUE EXIGEM ASSISTÊNCIA CONTÍNUA, EM ESPECIAL AOS MEDICAMENTOS FENITOINA E CARBAMAZEPINA, HÁ PREVISÃO PARA QUE SEJAM NORMALIZADAS AS QUANTIDADES MÍNIMAS PARA ATENDIMENTO Á POPULAÇÃO?_x000D_
 </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. MARCO ANDREI GUIMARÃES, REQUERENDO QUE SEJA DISPONIBILIZADO UMA PLANILHA COM O RELATÓRIO ANUAL DOS GASTOS COM OS MEDICAMENTOS DA FARMÁCIA BÁSICA E DOS MEDICAMENTOS HOSPITALARES, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO, CULTURA E DESENVOLVIMENTO SR. CHARBEL MIGUEL BENITES, REQUERENDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 &amp;#8226;	A PRESTAÇÃO DE CONTA DAS FESTAS REALIZADAS NOS DIAS 03 E 04 DO CORRENTE MÊS NA PRAÇA DE EVENTOS E NOS DIAS 16, 17, 18 E 19 SOBRE A REALIZAÇÃO DA FESTA DO RODEIO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL. REQUER A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO. ENVIE EXPEDIENTE AO EXECUTIVO MUNICIPAL DERLEI JOÃO DELEVATTI._x000D_
 REQUERENDO INFORMAÇÕES DE QUE FORMA SÃO COBRADOS OS VALORES E MANUTENÇÃO DAS REPETIDORAS DO NOSSO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE PRESENTE SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL, INDICA A MESA DIRETORA PARA QUE DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, QUE ENVIE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO E A GERENTE MUNICIPAL DE CONVÊNIOS, PROJETOS E MONITORAMENTO DO PAC (HABITAÇÃO), A SRA. ISABEL FRÓES PONCE A SEGUINTE SOLICITAÇÃO: _x000D_
 _x000D_
 &amp;#8226;	REITERAR AS SEGUINTES PROPOSIÇÕES: INDICAÇÃO Nº 009 E O REQUERIMENTO Nº 011, REFERENTE À LEGALIZAÇÃO DAS ESCRITURAS DO BAIRRO SALIM CAFURE II (CHE ROGA MI), SOBRE OS PROCEDIMENTOS QUE ESTÃO SENDO REALIZADOS._x000D_
 &amp;#8226;	HÁ ALGUMA PREVISÃO PARA A SOLUÇÃO DO PROBLEMA SOBRE A REGULAMENTAÇÃO DOS LOTES?_x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -4741,67 +4741,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_-06-_ver._zilda-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_011-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_015-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao024_2017_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1436/fatima__n_026-2017__-___resposta_da_indicacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1437/fatima__n_014-2017__-____indicacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1438/indicacao_no_010-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1439/fatima__n_023-2017__-____indicacao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1709/indicacao_no_002-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1712/indicacao_no_009-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1718/indicacao_no_017-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_-06-_ver._zilda-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_011-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_015-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao024_2017_fatima_vidotte.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1436/fatima__n_026-2017__-___resposta_da_indicacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1437/fatima__n_014-2017__-____indicacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1438/indicacao_no_010-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1439/fatima__n_023-2017__-____indicacao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1709/indicacao_no_002-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1712/indicacao_no_009-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/sapl/public/materialegislativa/2017/1718/indicacao_no_017-2017_fatima.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H349"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>