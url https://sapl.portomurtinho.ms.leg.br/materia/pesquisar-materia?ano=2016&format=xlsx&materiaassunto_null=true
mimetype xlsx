--- v0 (2025-11-12)
+++ v1 (2026-04-18)
@@ -54,945 +54,945 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Marco Andrei Guimarães, Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES NO EXERCÍCIO DE SUAS ATRIBUIÇÕES, CONFORME DISPOSTO NO INCISO I DO ART. 94, COMBINADO COM O PARÁGRAFO 6º, DO ART. 93, AMBOS DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, VEM APRESENTAR A EMENDA ADITIVA NO PROJETO DE LEI Nº. 007/2016 &amp;#8211; &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO MURTINHO/MS, PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, QUE ACRESCENTARÁ AS ALÍNEAS &amp;#8220;E; F E G&amp;#8221; NO §1° DO INCISO II DO ART. 5° E DOS INCISOS DE &amp;#8220;III A X &amp;#8220;NO ART. 5°, A SEGUINTE REDAÇÃO:</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O ART. 40 DO PROJETO DE LEI Nº. 006/2016 DE AUTORIA DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O PARÁGRAFO ÚNICO DO ART 42 DO PROJETO DE LEI N°. 006/2016 DE AUTORIA DO PODER EXECUTIVO.  </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.jpeg</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUPRIMEM-SE AS PALAVRAS "NAS ALIENAÇÕES" DO ARTIGO 6º DO PROJETO DE LEI Nº 006/2016. </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Carlos Heitor Santos da Silva</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO APRESENTAÇÃO TEATRAL PAIXÃO DE CRISTO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio Bacha </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PORTO MURTINHO, REPRESENTANDO TODO O POVO MURTINHENSE, EXPEDE ESTA MOÇÃO DE APLAUSO A DIREÇÃO AOS PROFESSORES E FUNCIONÁRIO DA ESCOLA BONIFÁCIO GOMES PÓLO - EXTENSÕES EM VIRTUDE DA DEDICAÇÃO DE TODOS NA MANUTENÇÃO DA ESCOLA, COMO A LIMPEZA E A PINTURA FEITA POR TODOS NO PRÉDIO DO LATICÍNIO, QUE SERVE HOJE COMO SALA DE AULA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Professora Donizete</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PORTO MURTINHO, REPRESENTANDO TODO O POVO MURTINHENSE, EXPEDE ESTA MOÇÃO DE APLAUSO A SENHORA ANA PAULA CARDOSO, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PELOS ÓTIMOS SERVIÇOS PRESTADOS A FRENTE DESSA PASTA E PELO PRONTO ATENDIMENTO DO CONVITE DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PORTO MURTINHO, REPRESENTANDO TODO O POVO MURTINHENSE, EXPEDE ESTA MOÇÃO DE APLAUSO A SENHORA MEIRE MOURA TEIXEIRA, PELOS ÓTIMOS SERVIÇOS PRESTADOS A FRENTE DESSA PASTA E PELO PRONTO ATENDIMENTO DO CONVITE DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sirley Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NA QUALIDADE DE REPRESENTANTES DO POVO MURTINHENSE, VIEMOS PRESTAR ESTA HONROSA HOMENAGEM, AO SENHOR E AGRADECER EM NOME DE TODA A POPULAÇÃO, PELO AUXÍLIO E O EMPENHO NO DESENVOLVIMENTO DE SERVIÇO PÚBLICO, CONTRIBUINDO AO MÁXIMO PARA O DESENVOLVIMENTO DA NOSSA CIDADE. </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PORTO MURTINHO, REPRESENTANDO TODO O POVO MURTINHENSE, EXPEDE ESTA MOÇÃO DE APLAUSO A SECRETARIA DE EDUCAÇÃO E A TODAS AS ESCOLAS DO MUNICÍPIO, PELA BELÍSSIMA APRESENTAÇÃO NO DESFILE DE COMEMORAÇÃO AO ANIVERSÁRIO DOS 104 ANOS DE EMANCIPAÇÃO POLÍTICO ADMINISTRATIVA DE PORTO MURTINHO NO DIA 13 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PORTO MURTINHO, REPRESENTANDO TODO O POVO MURTINHENSE, EXPEDE ESTA MOÇÃO DE APLAUSO AO SENHOR ODAIR, PELOS INCANSÁVEIS ESFORÇOS PARA ORGANIZAR OS EVENTOS ESPORTIVOS EM COMEMORAÇÃO AO ANIVERSÁRIO DOS 104 ANOS DE EMANCIPAÇÃO POLÍTICO ADMINISTRATIVA DE PORTO MURTINHO, NO DIA 13 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PORTO MURTINHO, REPRESENTANDO TODO O POVO MURTINHENSE, EXPEDE ESTA MOÇÃO DE APLAUSO A TODOS OS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE PORTO MURTINHO, PELOS INCANSÁVEIS ESFORÇOS DE TODOS NA ORGANIZAÇÃO DA SESSÃO SOLENE DO DIA 10 DE JUNHO DE 2016 EM COMEMORAÇÃO AOS 104 ANOS DE EMANCIPAÇÃO POLÍTICO ADMINISTRATIVA DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO A PROFESSORA GERÔNIMA ARCE E AO ALUNO JOÃO PAULO FARIAS FERNANDES DO 4º ANO DO ENSINO FUNDAMENTAL DA ESCOLA MUNICIPAL CLÁUDIO DE OLIVEIRA POR TER REPRESENTANDO O NOSSO MUNICIPIO BRILHANTEMENTE NA VI EDIÇÃO DO CONCURSO DE DESENHOS "NAS LINHAS DA SERRA DA BODOQUENA", NO DIA 03 DE JUNHO DURANTE A VII FEIRA SOCIOAMBIENTAL DE BONITO - MS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PORTO MURTINHO, REPRESENTANDO TODO O POVO MURTINHENSE, EXPEDE ESTA MOÇÃO DE APLAUSO AO GRUPO ONÇA PINTADA, REPRESENTADO PELO SENHOR RODRIGO OTÁVIO COSTA MACHADO, PRESIDENTE DA ONG, PELOS ESFORÇOS E ÓTIMOS SERVIÇOS PRESTADOS A TODAS AS MULHERES QUE NECESSITAM DESSE TIPO DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.doc</t>
   </si>
   <si>
     <t>NA QUALIDADE DE REPRESENTANTES DO POVO MURTINHENSE, VIEMOS PRESTAR ESTA HONROSA HOMENAGEM, AGRADECENDO E PARABENIZANDO A VALENTIA DE TODOS VOCÊS, MILITARES DO CORPO DE BOMBEIROS, NO COMBATE A ESTE INCÊNDIO, QUE SEM DÚVIDA DESTRUIRIA TODA NOSSA 2ª COMPANHIA DE FRONTEIRA OU ATÉ PARTE DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>MCG</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO A SENHORA MÁRCIA DA SILVA BARROS - INVESTIGADORA JUDICIÁRIA - POLICIA CIVIL </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA MÁRCIA DA SILVA BARROS - INVESTIGADORA JUDICIÁRIA - POLICIA CIVIL DE PORTO MURTINHO - MS</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°. 004/2016 &amp;#8220;A FAMÍLIA DO SENHOR GIOVANNI AFRO LAGHI&amp;#8221;</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR ROSALINO DE ASSÍS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMÍLIA DA SENHORA BLACIA BALBUENA BRITO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR A FAMILIA DO SENHOR LUIZ BEZERRA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 012/2016 CLARINDO LEON</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.docx</t>
   </si>
   <si>
     <t>NA QUALIDADE DE REPRESENTANTES DO POVO MURTINHENSE, VIMOS NOS SOLIDARIZAR COM TODA A FAMÍLIA DO SENHOR FORTUOSO TADEU RUÍZ GARCIA, DIZENDO QUE NOS UNIMOS EM ORAÇÃO E PEDIMOS A DEUS A FÉ E CONSOLOS NECESSÁRIOS PARA APLACAR A DOR DA PERDA DESTE ENTE QUERIDO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx</t>
   </si>
   <si>
     <t>NA QUALIDADE DE REPRESENTANTES DO POVO MURTINHENSE, VIMOS NOS SOLIDARIZAR COM TODA A FAMÍLIA DA SENHORA GILDA SALCEDO AFONSO, DIZENDO QUE NOS UNIMOS EM ORAÇÃO E PEDIMOS A DEUS A FÉ E CONSOLOS NECESSÁRIOS PARA APLACAR A DOR DA PERDA DESTE ENTE QUERIDO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 015/2016.SR.JONAS BRAGA RODRIGUES DA COSTA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 016/2016. SRA. VICENTA AMARILHA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.docx</t>
   </si>
   <si>
     <t>NA QUALIDADE DE REPRESENTANTES DO POVO MURTINHENSE, VIMOS NOS SOLIDARIZAR COM TODA A FAMÍLIA DO SENHOR ROGELIO BENITES, DIZENDO QUE NOS UNIMOS EM ORAÇÃO E PEDIMOS A DEUS A FÉ E CONSOLOS NECESSÁRIOS PARA APLACAR A DOR DA PERDA DESTE ENTE QUERIDO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.docx</t>
   </si>
   <si>
     <t>NA QUALIDADE DE REPRESENTANTES DO POVO MURTINHENSE, VIMOS NOS SOLIDARIZAR COM TODA A FAMÍLIA DO SENHOR JUAN BAUTISTA AYALA, DIZENDO QUE NOS UNIMOS EM ORAÇÃO E PEDIMOS A DEUS A FÉ E CONSOLOS NECESSÁRIOS PARA APLACAR A DOR DA PERDA DESTE ENTE QUERIDO.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.docx</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.docx</t>
   </si>
   <si>
     <t>NA QUALIDADE DE REPRESENTANTES DO POVO MURTINHENSE, VIMOS NOS SOLIDARIZAR COM TODA A FAMÍLIA DO SENHOR ABRAÃO DIAZ MACIEL, DIZENDO QUE NOS UNIMOS EM ORAÇÃO E PEDIMOS A DEUS A FÉ E CONSOLOS NECESSÁRIOS PARA APLACAR A DOR DA PERDA DESTE ENTE QUERIDO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR DANILO ROBERTO DA SILVA. </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE A SENHORA MARTA MATIS CAETANO </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Regina Heyn</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR TIAGO DE MATTOS NETTO. </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR JOÃO LUIZ MACULAN</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marco Andrei Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR JURACY DA SILVA</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR GILNALDO DA SILVA. </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t xml:space="preserve">Ailton Sanches </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE A SENHORA ROSÁLIA MARIA MARQUES</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE A SENHORA LUIZA MARITINI BELMONT </t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Edicarlos Oliveira  </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE A SENHORA ROSELY LOPES SANTANA. </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO 2º SARGENTO MARCOS DOS SANTOS SILVA. </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio Silva dos Santos </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR JUCILEY INÁCIO MARTINS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR WANDENEY MENDONÇA LEITE. </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR MIGUEL PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA ESTELA DA SILVA NEVES ELIAS. </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA ANA CAROLINA POLETO SENO. </t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR LUIZ FELIPE SANCHES RODRIGUES. </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA ANDREIA DIAS DE MATOS. </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO MURTINHENSE AO SENHOR MAGREGOR SILVA BAPTISTA. </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ MURTINHENSE A SENHORA DIRLENE LUCKEMEYER G. GUIMARÃES. </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ MURTINHESE A SENHORA STELA GOUVEIA VILLELA SANTOS. </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ LUIZ DA SILVA FILHO. </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE HONRA AO MÉRITO AO CAPITÃO TENENTE ALEXANDRE BRANDÃO DA SILVA. </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE HONRA AO MÉRITO AO CORONEL FRANCISCO DE ASSIS OVELAR. </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR DR. REINALDO ATIENZA RODRIGUES. </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR MIGUEL ALGEU DOS SANTOS. </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADERE AS ORIENTAÇÕES ELABORADAS PELA PROCURADORIA GERAL DO MUNICÍPIO DE BELO HORIZONTE E GERÊNCIA DE ATIVIDADES EM PROCEDIMENTO DE CONTROLE EXTERNO - GPCE DIRECIONADA AOS AGENTES PÚBLICO MUNICIPAIS - ELEIÇÕES 2016 NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE PORTO MURTINHO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Heitor Miranda dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 001/2016 DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 002/2016 AUTORIZA O PODER EXECUTIVO A FIRMA CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A UNIVERSIDADE FEDERAL DO ESTADO DE MATO GROSSO DO SUL - UFMS, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 003/2016 AUTORIZA O PARCELAMENTO DE DÉBITOS COM O INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO MURTINHO E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL 1.588 DE 22 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REPOSIÇÃO SALARIAL INFLACIONÁRIA DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO MURTINHO/MS, PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIÁRIO OFICIAL ELETRÔNICO DA CÂMARA MUNICIPAL DE PORTO MURTINHO - MS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Autoriza a desafetação do domínio público e a alienação do imóvel que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGRAS DE INVESTIMENTOS EM CAPACITAÇÃO E APRIMORAMENTO DE  SERVIDORES PÚBLICOS DO QUADRO PERMANENTE DO MUNICÍPIO DE PORTO MURTINHO-MS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGO, CARREIRAS E SALÁRIOS - PCCS, DOS SERVIDORES DA SAÚDE DO MUNICÍPIO, REENQUADRA OS RESPECTIVOS CARGOS, RECONFIGURA AS CARREIRAS, CRIA NOVA GRADE SALARIAL, INSTITUI AS JORNADAS ESPECIAIS E REGIME DE PLANTÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLP</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 001: DISPÕE SOBRE A ALTERAÇÃO DOS VALORES DOS VENCIMENTOS SALARIAIS DA TABELA QUE ESPECIFICA NO ANEXO I - PLANO DE RETRIBUIÇÃO SALARIAL MENSAL TABELA II - GRUPO OCUPACIONAL 3 CARGO DE PROVIMENTO EFETIVO, DA LEIS MUNICIPAIS  Nº 1.398 DE 22 DE JANEIRO DE 2009 E 1.557/2015 DE 27 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.002/2016 &amp;#8220;DISPÕE SOBRE A TRANSFERÊNCIA DE BENS MOVEIS EM DESUSO PELA CÂMARA MUNICIPAL DE PORTO MURTINHO &amp;#8211; MS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 003/2016 &amp;#8220;CONCEDE REVISÃO DOS SUBSÍDIOS DOS VEREADORES EM CONFORMIDADE COM O ART. 37 INC. X E 39 §4º DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004/2016 - DISPÕE SOBRE A ALTERAÇÃO DOS VALORES DOS VENCIMENTOS SALARIAL NO ANEXO II &amp;#8211; TABELA I &amp;#8211; GRUPO OCUPACIONAL II &amp;#8211; CARGO DE PROVIMENTOS EM COMISSÃO DA LEI MUNICIPAL Nº.1479 DE 17 DE NOVEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2016 &amp;#8220;AUMENTA O NÚMERO DE VAGAS NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE PORTO MURTINHO &amp;#8211; MS, INSTITUÍDO PELA LEI MUNICIPAL Nº 1.398 DE 22 DE JANEIRO DE 2009, ALTERADO PELA LEI MUNICIPAL Nº 1480 DE 18 DE NOVEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE PORTO MURTINHO - MS, PARA LEGISLATURA DE 2017 A 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS VEREADORES, DO PRESIDENTE E DO 1º SECRETÁRIO DA CÂMARA MUNICIPAL DE PORTO MURTINHO - MS, PARA LEGISLATURA DE 2017 A 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MURTINHENSE DE ATLETISMO - AMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRINCÍPIOS E DIRETRIZES PARA AS AÇÕES, PROGRAMAS E POLÍTICAS PÚBLICAS DIRECIONADAS A MULHER NO ÂMBITO DO MUNICÍPIO DE PORTO MURTINHO/MS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº: 001/2016 &amp;#8220;DISPÕE SOBRE A DELIBERAÇÃO PELO PLENÁRIO A RESPEITO DA CRIAÇÃO DE COMISSÃO, NOS TERMOS DO ART. 62, §2º, II DA LEI ORGÂNICA DO MUNICÍPIO DE PORTO MURTINHO -  MS, PARA TRATAR DOS FATOS NARRADOS NA NOTICIA DE FATO Nº 046/2015, EXPEDIENTE 582/2015 &amp;#8211; MPF/PRMS/3º APRESENTADOS PELO VEREADOR EDICARLOS OLIVEIRA LOURENÇO E RELATADOS NO OFÍCIO 1.503/PJCOM/2015 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CADASTRO GERAL DE FORNECEDORES DA CÂMARA MUNICIPAL DE PORTO MURTINHO-MS, PREVISTO NO ART. 34 DA LEI Nº 8.666/93.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE PLANTÃO DOS SERVIDORES DO QUADRO ADMINISTRATIVO DURANTE O PERÍODO DE RECESSO PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO DE DECLARAÇÃO DE BENS DE AGENTES PÚBLICOS E SERVIDORES DA CÂMARA MUNICIPAL DE PORTO MURTINHO - MS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 002/2016 DE AUTORIA DA VEREADORA VERA REGINA G.DE MATOS HEYN.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DETALHADAS SOBRE O CONTRATO FIRMADO ENTRE PREFEITURA MUNICIPAL E A EMPRESA PRESTADORA DE SERVIÇO DE LIMPEZA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc</t>
   </si>
   <si>
     <t>NA FORMA PRESCRITA PELO ARTIGO 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO MURTINHO, REQUEIRO AO PLENÁRIO O ENVIO DE OFÍCIOS SOLICITANDO AO PRESIDENTE DO PORTOPREV SOLICITANDO INFORMAÇÕES SOBRE A DIVIDA TOTAL DO PODER EXECUTIVO MUNICIPAL, COM RELAÇÃO AOS REPASSES PATRONAL E FUNCIONAL A ESTA INSTITUIÇÃO, VISANDO OS TERMOS DE PARCELAMENTOS ENTRE O EXECUTIVO E O PORTOPREV, DENTRO DO ANO CORRENTE (2016).</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>O VEREADOR REQUER INFORMAÇÃO DO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL DE PORTO MURTINHO E A EMPRESA SANESUL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O COLENDO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO GERENTE DA CAIXA ECONÔMICA FEDERAL DE PORTO MURTINHO - MS, SOLICITANDO DETALHADAMENTE TODOS OS NOMES DOS BENEFICIÁRIOS DO BOLSA FAMÍLIA DO MUNICÍPIO DE PORTO MURTINHO - MS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.doc</t>
+    <t>http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O COLENDO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E CIDADANIA DE PORTO MURTINHO - MS, SOLICITANDO DETALHADAMENTE TODOS OS NOMES DOS BENEFICIÁRIOS DO BOLSA FAMÍLIA DO MUNICÍPIO DE PORTO MURTINHO - MS.</t>
   </si>
   <si>
     <t>REQUERIMENTO 001/2016 DE AUTORIA DO VEREADOR FÁBIO SILVA DOS SANTOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1302,68 +1302,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portomurtinho.ms.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>